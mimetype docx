--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating multi-level approaches to assess blue mussel (Mytilus spp.) responses to short-term temperature and salinity changes</w:t>
+                <w:t xml:space="preserve">Seasonal Variation in the Biochemical Composition and Fatty Acid Profiles of the Red Alga Halymenia durvillei from Ngazidja (Comoros)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colleen Guinle</w:t>
+                <w:t xml:space="preserve">Ahmed Radjabou Djoundi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ridho Wiranda Gurning</w:t>
+                <w:t xml:space="preserve">Michèle Morançais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mossion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Baratange</w:t>
+                <w:t xml:space="preserve">Emilie Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Cognie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Mossion</w:t>
+                <w:t xml:space="preserve">Vony Rabesaotra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 211, pp.107436. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (6), pp.1232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107436⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules30061232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05494995v1</w:t>
+                <w:t xml:space="preserve">hal-05074961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal Variation in the Biochemical Composition and Fatty Acid Profiles of the Red Alga Halymenia durvillei from Ngazidja (Comoros)</w:t>
+                <w:t xml:space="preserve">Integrating multi-level approaches to assess blue mussel (Mytilus spp.) responses to short-term temperature and salinity changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Radjabou Djoundi</w:t>
+                <w:t xml:space="preserve">Colleen Guinle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Morançais</w:t>
+                <w:t xml:space="preserve">Ridho Wiranda Gurning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Baratange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mossion</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vony Rabesaotra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 30 (6), pp.1232. </w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 211, pp.107436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules30061232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05074961v1</w:t>
+                <w:t xml:space="preserve">hal-05494995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global metabolome changes induced by environmentally relevant conditions in a marine-sourced Penicillium restrictum</w:t>
               </w:r>
@@ -681,51 +681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadeeshani Dehel Gamage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Jaffrenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vony Rabesaotra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mossion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -936,51 +936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahanira Ralambondrahety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Couzinet-Mossion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vony Rabesaotra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onja Andriambeloson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1644,51 +1644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melha Kendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter G Beninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vony Rabesaotra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 14 (6), pp.104. </w:t>
@@ -2718,51 +2718,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical Responses of Blue Mussel (Mytilus spp.) to Trophic PFAS Exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colleen Guinle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visaliyil Hiba Jasmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2843,271 +2843,271 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of temperature and salinity on the blue mussel (Mytilus edulis) using biochemical and lipid analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colleen Guinle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridho Wiranda Gurning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gurning Ridho Wiranda</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tom Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Baratange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtane Wielgosz-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFA2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
+              <w:t xml:space="preserve">SETAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Louisville (Kentucky), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653172v1</w:t>
+                <w:t xml:space="preserve">hal-04653273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of temperature and salinity on the blue mussel (Mytilus edulis) using biochemical and lipid analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colleen Guinle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurning Ridho Wiranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Baratange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtane Wielgosz-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Louisville (Kentucky), United States</w:t>
+              <w:t xml:space="preserve">SEFA2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653273v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipidomic analyses of Parachlorella Kessleri depending on photobioreactor used</w:t>
               </w:r>
@@ -3244,51 +3244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Séverin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Cointet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vony Rabesaotra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vona Méléder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3868,51 +3868,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471831v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeeshani Dehel Gamage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mossion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delavat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Tirichine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104449" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494995v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Guinle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridho Wiranda Gurning" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baratange" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cognie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107436" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074961v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Radjabou Djoundi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Moran&#231;ais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ragueneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vony Rabesaotra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30061232" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04766734v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Tuyen Le" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gentil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Robiou Du Pont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.276" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04767101v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Dianne Grace Arnaldo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Jaffrenou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103327" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403549v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiviane Wieser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Ali Assaf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Gouic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dechandol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Herve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23249746" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04050183v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahanira Ralambondrahety" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Couzinet-Mossion" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onja Andriambeloson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barnathan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2210315509666191204123011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-WDK3GJ2C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246066v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cointet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise S&#233;verin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-021-02490-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202292v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Heydarizadeh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Veidl" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Huang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Lukomska" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Wielgosz-Collin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00471" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04050931v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruiz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ory" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17060372" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490734v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waf&#226;a Boureba" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Zahedi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Moreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2016.0396" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04050824v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Dagorn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melha Kendel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G Beninger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md14060104" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03596431v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dias" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Duflos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Pouchus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md13084934" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635969v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Buzin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Decottignies" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Viau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md12126254" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646824v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Viau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fleurence" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-012-9876-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/360E3884597C4D2A1D325F7DD7AE91B2E1683226/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534161v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Vooren" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gouic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.06.153" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791765v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Potin-Gautier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delerue" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le H&#233;cho" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Behra" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2007.05.098" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-049HQP8N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694887v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428354v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653193v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visaliyil Hiba Jasmin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Spiteri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Delannoy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653172v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurning Ridho Wiranda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Roussel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653273v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429082v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Le Gouic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336388v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04771453v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ourliac-Garnier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3385-4_8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02303530v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mimouni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ulmann" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811405-6.00005-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04598120v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007INPT019G" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471831v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeeshani Dehel Gamage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mossion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delavat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Tirichine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104449" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Radjabou Djoundi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Moran&#231;ais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ragueneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vony Rabesaotra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30061232" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494995v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Guinle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridho Wiranda Gurning" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baratange" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cognie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107436" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04766734v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Tuyen Le" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gentil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Robiou Du Pont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.276" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04767101v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Dianne Grace Arnaldo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Jaffrenou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103327" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403549v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiviane Wieser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Ali Assaf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Gouic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dechandol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Herve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23249746" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04050183v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahanira Ralambondrahety" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Couzinet-Mossion" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onja Andriambeloson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barnathan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2210315509666191204123011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-WDK3GJ2C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246066v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cointet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise S&#233;verin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-021-02490-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202292v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Heydarizadeh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Veidl" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Huang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Lukomska" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Wielgosz-Collin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00471" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04050931v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruiz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ory" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17060372" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490734v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waf&#226;a Boureba" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Zahedi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Moreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2016.0396" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04050824v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Dagorn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melha Kendel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G Beninger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md14060104" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03596431v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dias" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Duflos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Pouchus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md13084934" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635969v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Buzin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Decottignies" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Viau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md12126254" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646824v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Viau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fleurence" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-012-9876-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/360E3884597C4D2A1D325F7DD7AE91B2E1683226/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534161v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Vooren" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gouic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.06.153" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791765v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Potin-Gautier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delerue" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le H&#233;cho" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Behra" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2007.05.098" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-049HQP8N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694887v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428354v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653193v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visaliyil Hiba Jasmin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Spiteri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Delannoy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653273v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Roussel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653172v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurning Ridho Wiranda" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429082v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Le Gouic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336388v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04771453v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ourliac-Garnier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3385-4_8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02303530v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mimouni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ulmann" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811405-6.00005-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04598120v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007INPT019G" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>