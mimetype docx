--- v1 (2026-04-10)
+++ v2 (2026-05-25)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal Variation in the Biochemical Composition and Fatty Acid Profiles of the Red Alga Halymenia durvillei from Ngazidja (Comoros)</w:t>
+                <w:t xml:space="preserve">Integrating multi-level approaches to assess blue mussel (Mytilus spp.) responses to short-term temperature and salinity changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Radjabou Djoundi</w:t>
+                <w:t xml:space="preserve">Colleen Guinle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Morançais</w:t>
+                <w:t xml:space="preserve">Ridho Wiranda Gurning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Baratange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mossion</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vony Rabesaotra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 30 (6), pp.1232. </w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 211, pp.107436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules30061232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05074961v1</w:t>
+                <w:t xml:space="preserve">hal-05494995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating multi-level approaches to assess blue mussel (Mytilus spp.) responses to short-term temperature and salinity changes</w:t>
+                <w:t xml:space="preserve">Seasonal Variation in the Biochemical Composition and Fatty Acid Profiles of the Red Alga Halymenia durvillei from Ngazidja (Comoros)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colleen Guinle</w:t>
+                <w:t xml:space="preserve">Ahmed Radjabou Djoundi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ridho Wiranda Gurning</w:t>
+                <w:t xml:space="preserve">Michèle Morançais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mossion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Baratange</w:t>
+                <w:t xml:space="preserve">Emilie Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Cognie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Mossion</w:t>
+                <w:t xml:space="preserve">Vony Rabesaotra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 211, pp.107436. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (6), pp.1232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107436⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules30061232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05494995v1</w:t>
+                <w:t xml:space="preserve">hal-05074961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global metabolome changes induced by environmentally relevant conditions in a marine-sourced Penicillium restrictum</w:t>
               </w:r>
@@ -681,51 +681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadeeshani Dehel Gamage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Jaffrenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vony Rabesaotra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mossion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -936,51 +936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahanira Ralambondrahety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Couzinet-Mossion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vony Rabesaotra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onja Andriambeloson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1184,364 +1184,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03246066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Orientation in the Diatom Phaeodactylum tricornutum: The Effects of Carbon Limitation and Photon Flux Density</w:t>
+                <w:t xml:space="preserve">Steroids from Marine-Derived Fungi: Evaluation of Antiproliferative and Antimicrobial Activities of Eburicol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parisa Heydarizadeh</w:t>
+                <w:t xml:space="preserve">Gaëtane Wielgosz-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Couzinet-Mossion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Veidl</w:t>
+                <w:t xml:space="preserve">Nicolas Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bing Huang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaëtane Wielgosz-Collin</w:t>
+                <w:t xml:space="preserve">Lucie Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00471⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (6), pp.372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md17060372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04202292v1</w:t>
+                <w:t xml:space="preserve">hal-04050931v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steroids from Marine-Derived Fungi: Evaluation of Antiproliferative and Antimicrobial Activities of Eburicol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Carbon Orientation in the Diatom Phaeodactylum tricornutum: The Effects of Carbon Limitation and Photon Flux Density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Heydarizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Veidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Lukomska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtane Wielgosz-Collin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lucie Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 17 (6), pp.372. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/md17060372⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04050931v2</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of CO 2 -starved diatom Phaeodactylum tricornutum to light intensity transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Heydarizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafâa Boureba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Zahedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1644,51 +1644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melha Kendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter G Beninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vony Rabesaotra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 14 (6), pp.104. </w:t>
@@ -2496,51 +2496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vona Méléder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtane Wielgosz-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlgaeEurope</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2617,51 +2617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vona Méléder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtane Wielgosz-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlgaeEurope</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2718,51 +2718,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical Responses of Blue Mussel (Mytilus spp.) to Trophic PFAS Exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colleen Guinle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visaliyil Hiba Jasmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2770,51 +2770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Spiteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtane Wielgosz-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRIMO22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Nantes, France</w:t>
@@ -2843,271 +2843,271 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of temperature and salinity on the blue mussel (Mytilus edulis) using biochemical and lipid analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colleen Guinle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gurning Ridho Wiranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tom Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Baratange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtane Wielgosz-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Louisville (Kentucky), United States</w:t>
+              <w:t xml:space="preserve">SEFA2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653273v1</w:t>
+                <w:t xml:space="preserve">hal-04653172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of temperature and salinity on the blue mussel (Mytilus edulis) using biochemical and lipid analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colleen Guinle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridho Wiranda Gurning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Baratange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtane Wielgosz-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFA2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
+              <w:t xml:space="preserve">SETAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Louisville (Kentucky), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653172v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipidomic analyses of Parachlorella Kessleri depending on photobioreactor used</w:t>
               </w:r>
@@ -3119,51 +3119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Couzinet-Mossion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiviane Wieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtane Wielgosz-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3244,51 +3244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Séverin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Cointet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vony Rabesaotra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vona Méléder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3401,51 +3401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mossion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ourliac-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtane Wielgosz-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2704, Springer US, pp.143-156, 2023, Methods in Molecular Biology, 10643745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3518,51 +3518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Couzinet-Mossion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtane Wielgosz-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microalgae in Health and Disease Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.109-131, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3868,51 +3868,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471831v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeeshani Dehel Gamage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mossion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delavat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Tirichine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104449" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Radjabou Djoundi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Moran&#231;ais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ragueneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vony Rabesaotra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30061232" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494995v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Guinle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridho Wiranda Gurning" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baratange" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cognie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107436" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04766734v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Tuyen Le" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gentil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Robiou Du Pont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.276" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04767101v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Dianne Grace Arnaldo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Jaffrenou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103327" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403549v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiviane Wieser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Ali Assaf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Gouic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dechandol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Herve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23249746" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04050183v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahanira Ralambondrahety" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Couzinet-Mossion" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onja Andriambeloson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barnathan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2210315509666191204123011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-WDK3GJ2C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246066v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cointet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise S&#233;verin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-021-02490-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202292v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Heydarizadeh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Veidl" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Huang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Lukomska" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Wielgosz-Collin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00471" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04050931v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruiz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ory" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17060372" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490734v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waf&#226;a Boureba" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Zahedi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Moreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2016.0396" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04050824v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Dagorn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melha Kendel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G Beninger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md14060104" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03596431v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dias" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Duflos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Pouchus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md13084934" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635969v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Buzin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Decottignies" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Viau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md12126254" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646824v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Viau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fleurence" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-012-9876-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/360E3884597C4D2A1D325F7DD7AE91B2E1683226/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534161v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Vooren" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gouic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.06.153" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791765v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Potin-Gautier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delerue" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le H&#233;cho" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Behra" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2007.05.098" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-049HQP8N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694887v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428354v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653193v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visaliyil Hiba Jasmin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Spiteri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Delannoy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653273v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Roussel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653172v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurning Ridho Wiranda" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429082v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Le Gouic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336388v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04771453v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ourliac-Garnier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3385-4_8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02303530v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mimouni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ulmann" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811405-6.00005-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04598120v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007INPT019G" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471831v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeeshani Dehel Gamage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mossion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delavat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Tirichine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104449" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494995v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Guinle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridho Wiranda Gurning" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baratange" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cognie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107436" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074961v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Radjabou Djoundi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Moran&#231;ais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ragueneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vony Rabesaotra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30061232" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04766734v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Tuyen Le" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gentil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Robiou Du Pont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.276" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04767101v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Dianne Grace Arnaldo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Jaffrenou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103327" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403549v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiviane Wieser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Ali Assaf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Gouic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dechandol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Herve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23249746" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04050183v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahanira Ralambondrahety" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Couzinet-Mossion" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onja Andriambeloson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barnathan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2210315509666191204123011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-WDK3GJ2C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246066v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cointet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise S&#233;verin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-021-02490-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04050931v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Wielgosz-Collin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruiz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ory" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17060372" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202292v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Heydarizadeh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Veidl" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Huang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Lukomska" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00471" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490734v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waf&#226;a Boureba" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Zahedi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Moreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2016.0396" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04050824v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Dagorn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melha Kendel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G Beninger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md14060104" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03596431v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dias" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Duflos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Pouchus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md13084934" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635969v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Buzin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Decottignies" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Viau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md12126254" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646824v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Viau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fleurence" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-012-9876-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/360E3884597C4D2A1D325F7DD7AE91B2E1683226/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534161v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Vooren" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gouic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.06.153" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791765v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Potin-Gautier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delerue" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le H&#233;cho" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Behra" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2007.05.098" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-049HQP8N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694887v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428354v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653193v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visaliyil Hiba Jasmin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Spiteri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Delannoy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653172v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurning Ridho Wiranda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Roussel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653273v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429082v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Le Gouic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336388v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04771453v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ourliac-Garnier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3385-4_8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02303530v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mimouni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ulmann" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811405-6.00005-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04598120v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007INPT019G" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>