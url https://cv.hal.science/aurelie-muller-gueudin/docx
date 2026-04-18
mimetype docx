--- v0 (2026-03-16)
+++ v1 (2026-04-18)
@@ -368,606 +368,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heart Rate Measures From Wrist-Worn Activity Trackers in a Laboratory and Free-Living Setting: Validation Study</w:t>
+                <w:t xml:space="preserve">Renewed: Protocol for a randomised controlled trial of a digital intervention to support quality of life in cancer survivors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Matthias Müller</w:t>
+                <w:t xml:space="preserve">Adele Krusche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nan Xin Wang</w:t>
+                <w:t xml:space="preserve">Katherine Bradbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiali Yao</w:t>
+                <w:t xml:space="preserve">Teresa Corbett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chuen Seng Tan</w:t>
+                <w:t xml:space="preserve">Jane Barnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Cherh Chiet Low</w:t>
+                <w:t xml:space="preserve">Beth Stuart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (10), pp.e14120. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (3), pp.e024862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/14120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-024862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305324v1</w:t>
+                <w:t xml:space="preserve">hal-02057213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewed: Protocol for a randomised controlled trial of a digital intervention to support quality of life in cancer survivors</w:t>
+                <w:t xml:space="preserve">Heart Rate Measures From Wrist-Worn Activity Trackers in a Laboratory and Free-Living Setting: Validation Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adele Krusche</w:t>
+                <w:t xml:space="preserve">Andre Matthias Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine Bradbury</w:t>
+                <w:t xml:space="preserve">Nan Xin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Corbett</w:t>
+                <w:t xml:space="preserve">Jiali Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane Barnett</w:t>
+                <w:t xml:space="preserve">Chuen Seng Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beth Stuart</w:t>
+                <w:t xml:space="preserve">Ivan Cherh Chiet Low</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (3), pp.e024862. </w:t>
+              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (10), pp.e14120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-024862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/14120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057213v1</w:t>
+                <w:t xml:space="preserve">hal-02305324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring cancer survivors’ views of health behavior change’: “Where do you start, where do you stop with everything?”</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measuring Engagement in eHealth and mHealth Behavior Change Interventions: Viewpoint of Methodologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tara Cheetham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andre Matthias Müller</w:t>
+                <w:t xml:space="preserve">Camille E Short</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Slodkowska-Barabasz</w:t>
+                <w:t xml:space="preserve">Ann Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Wilde</w:t>
+                <w:t xml:space="preserve">Catherine Woods</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan L Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol A Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pon.4732⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/jmir.9397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773216v1</w:t>
+                <w:t xml:space="preserve">hal-01929105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Engagement in eHealth and mHealth Behavior Change Interventions: Viewpoint of Methodologies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ann Desmet</w:t>
+                <w:t xml:space="preserve">Exploring cancer survivors’ views of health behavior change’: “Where do you start, where do you stop with everything?”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Corbett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Woods</w:t>
+                <w:t xml:space="preserve">Tara Cheetham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Matthias Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan L Williams</w:t>
+                <w:t xml:space="preserve">Joanna Slodkowska-Barabasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carol A Maher</w:t>
+                <w:t xml:space="preserve">Laura Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (11), </w:t>
+              <w:t xml:space="preserve">Psycho-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/jmir.9397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pon.4732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929105v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Activity, Sedentary Behavior, and Diet-Related eHealth and mHealth Research: Bibliometric Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Matthias Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol A Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corneel Vandelanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1044,90 +1044,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apps and wearables for monitoring physical activity and sedentary behaviour: A qualitative systematic review protocol on barriers and facilitators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gillian Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Sewell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Matthias Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra A Wark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1174,51 +1174,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The conceptualization of a Just-In-Time Adaptive Intervention (JITAI) for the reduction of sedentary behavior in older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Matthias Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Blandford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1418,858 +1418,858 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal choice among a class of nonparametric estimators of the jump rate for piecewise-deterministic Markov processes</w:t>
+                <w:t xml:space="preserve">Coordination in networks of linear impulsive agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Azaïs</w:t>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/16-EJS1207⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (9), pp.2402-2415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2015.2492058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168651v2</w:t>
+                <w:t xml:space="preserve">hal-01096071v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text Messaging for Exercise Promotion in Older Adults From an Upper-Middle-Income Country: Randomized Controlled Trial</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tony Morris</w:t>
+                <w:t xml:space="preserve">Optimal choice among a class of nonparametric estimators of the jump rate for piecewise-deterministic Markov processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Azaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/jmir.5235⟩</w:t>
+              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (2), pp.3648-3692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/16-EJS1207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252688v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168651v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What happens in hospitals does not stay in hospitals: antibiotic-resistant bacteria in hospital wastewater systems.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D Hocquet</w:t>
+                <w:t xml:space="preserve">Text Messaging for Exercise Promotion in Older Adults From an Upper-Middle-Income Country: Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Matthias Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allison Muller</w:t>
+                <w:t xml:space="preserve">Selina Khoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X Bertrand</w:t>
+                <w:t xml:space="preserve">Tony Morris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (1), pp.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/jmir.5235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306025v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural mHealth in developing countries: what about culture?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andre Matthias Müller</w:t>
+                <w:t xml:space="preserve">What happens in hospitals does not stay in hospitals: antibiotic-resistant bacteria in hospital wastewater systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Health Psychologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (6), pp.294-296</w:t>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418970v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination in networks of linear impulsive agents</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t>
+                <w:t xml:space="preserve">Behavioural mHealth in developing countries: what about culture?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Matthias Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Health Psychologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (6), pp.294-296</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2015.2492058⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01096071v2</w:t>
+                <w:t xml:space="preserve">hal-01418970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-face-to-face physical activity interventions in older adults: a systematic review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Selina Khoo</w:t>
+                <w:t xml:space="preserve">Convergence and performances of the peeling wavelet denoising algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lacaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Ranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Tindel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1479-5868-11-35⟩</w:t>
+              <w:t xml:space="preserve">Metrika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 77 (4), pp.509-537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00184-013-0451-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01095058v1</w:t>
+                <w:t xml:space="preserve">hal-00433888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence and performance of the peeling wavelet denoising algorithm</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samy Tindel</w:t>
+                <w:t xml:space="preserve">Non-face-to-face physical activity interventions in older adults: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Matthias Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selina Khoo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metrika</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 77 (4), pp.509-537. </w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00184-013-0451-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1479-5868-11-35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903593v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01095058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence and performances of the peeling wavelet denoising algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convergence and performance of the peeling wavelet denoising algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lacaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Lacaux</w:t>
+                <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Tindel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metrika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 77 (4), pp.509-537. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00184-013-0451-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00433888v1</w:t>
+                <w:t xml:space="preserve">hal-00903593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of Physical Activity Prevalence of Asian School-Age Children and Adolescents Review of Physical Activity Prevalence of Asian School-Age Children and Adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Matthias Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Khoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2355,51 +2355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Crudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Debussche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovidiu Radulescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2472,51 +2472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 348 (17-18), pp.1015-1019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2550,51 +2550,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainties of extreme rainfall quantiles estimated by a stochastic rainfall model and by a Generalized Pareto Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2667,51 +2667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian comparison of different rainfall depth-duration-frequency relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Bacro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2784,51 +2784,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorèmes limites pour des processus de Markov à sauts. Synthèse des résultats et applications en biologie moleculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovidiu Radulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Crudu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2913,800 +2913,800 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode des knockoffs revisités pour la sélection de variables. Application à l'inférence de réseaux pour modèles inflatés en zéro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Karmann</w:t>
+                <w:t xml:space="preserve">Agrégation de méthodes statistiques pour la sélection de variables corrélées, en grande dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées NETBIO Saclay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Saclay, France</w:t>
+              <w:t xml:space="preserve">JdS 2019 - 51emes Journées de Statistique de la SFDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Vandoeuvre-les-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354748v1</w:t>
+                <w:t xml:space="preserve">hal-02360974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de réseaux de régulation de gènes par processus déterministes par morceaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inférence de réseaux pour des données gaussiennes inflatées en zéros par double troncature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Karmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alina Crudu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Fédération Charles Hermite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Vandoeuvre-les-Nancy, France. pp.1-37</w:t>
+              <w:t xml:space="preserve">Journées de statistique 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360992v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penalized ordinal logistic regression using cumulative logits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Méthode des knockoffs revisités pour la sélection de variables. Application à l'inférence de réseaux pour modèles inflatés en zéro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Karmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique FCH : "Méthodes et modèles pour comprendre les réseaux biologiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journées NETBIO Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354731v1</w:t>
+                <w:t xml:space="preserve">hal-02354748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrégation de méthodes statistiques pour la sélection de variables corrélées et en grande dimension</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation de réseaux de régulation de gènes par processus déterministes par morceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Debussche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Crudu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire AgroParisTech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée de la Fédération Charles Hermite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Vandoeuvre-les-Nancy, France. pp.1-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360968v1</w:t>
+                <w:t xml:space="preserve">hal-02360992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inférence de réseaux pour des données gaussiennes inflatées en zéros par double troncature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Penalized ordinal logistic regression using cumulative logits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Karmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de statistique 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique FCH : "Méthodes et modèles pour comprendre les réseaux biologiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335105v1</w:t>
+                <w:t xml:space="preserve">hal-02354731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrégation de méthodes statistiques pour la sélection de variables corrélées, en grande dimension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agrégation de méthodes statistiques pour la sélection de variables corrélées et en grande dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JdS 2019 - 51emes Journées de Statistique de la SFDS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Vandoeuvre-les-Nancy, France</w:t>
+              <w:t xml:space="preserve">Séminaire AgroParisTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360974v1</w:t>
+                <w:t xml:space="preserve">hal-02360968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregated methods for covariates selection in high-dimensional data under dependence</w:t>
+                <w:t xml:space="preserve">Aggregated methods for covariates selection and ranking in high-dimensional data under dependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaojie Shi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérangère Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Meeting of Statisticians 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">ENBIS 2017 - 17th Annual Conference of the European Network for Business and Industrial Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01541157v1</w:t>
+                <w:t xml:space="preserve">hal-01541159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregated methods for covariates selection and ranking in high-dimensional data under dependence</w:t>
+                <w:t xml:space="preserve">Aggregated methods for covariates selection in high-dimensional data under dependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaojie Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Bastien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yaojie Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENBIS 2017 - 17th Annual Conference of the European Network for Business and Industrial Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Naples, Italy</w:t>
+              <w:t xml:space="preserve">European Meeting of Statisticians 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01541159v1</w:t>
+                <w:t xml:space="preserve">hal-01541157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runtime correctness checking for emerging programming paradigms</w:t>
               </w:r>
@@ -3826,51 +3826,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation non paramétrique optimale du taux de saut d'un processus markovien déterministe par morceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4003,51 +4003,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Activity for Health and Longevity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selina Khoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4221,51 +4221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4339,51 +4339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4592,51 +4592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Karmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4680,51 +4680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Karmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4856,90 +4856,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical activity and aging research: A bibliometric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Matthias Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Payam Ansari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Ale Ebrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selina Khoo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4957,197 +4957,197 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certainty bands for the conditional cumulative distribution function and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Ferrigno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Foliguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A Muller-Gueudin</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01096041v1</w:t>
+                <w:t xml:space="preserve">hal-01025443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certainty bands for the conditional cumulative distribution function and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandie Ferrigno</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Foliguet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t>
+                <w:t xml:space="preserve">A Muller-Gueudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025443v1</w:t>
+                <w:t xml:space="preserve">hal-01096041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniform law of the logarithm for the conditional distribution function and application to certainty bands</w:t>
               </w:r>
@@ -5159,51 +5159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5221,51 +5221,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de réactions chimiques dans les réseaux de gènes. Problème de convergence de processus markoviens vers un processus déterministe par morceaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5472,51 +5472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IECL ; INRIA BIGS. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5574,51 +5574,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement asymptotique de la distribution des pluies extrêmes en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Montpellier II - Sciences et Techniques du Languedoc, 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5814,51 +5814,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173568v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Bastien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Boukhobza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dumond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;gout-Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muller-Gueudin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2020.1837083" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02573667v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ramia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mangavel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaiani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Taha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63844-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305324v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Matthias M&#252;ller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Xin Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiali Yao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuen Seng Tan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cherh Chiet Low" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/14120" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057213v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Krusche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Bradbury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Corbett" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Barnett" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Stuart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-024862" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773216v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Cheetham" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Slodkowska-Barabasz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wilde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.4732" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929105v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille E Short" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Desmet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Woods" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan L Williams" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol A Maher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.9397" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773215v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneel Vandelanotte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Hingle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Middelweerd" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.8954" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800433v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Ward" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Sewell" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra A Wark" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2055207618776454" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598199v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Blandford" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Yardley" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/mhealth.2017.08.05" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863884v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouxom" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fournier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bouiller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hocquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2016.12.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBVS8DTM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168651v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Aza&#239;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-EJS1207" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252688v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Khoo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Morris" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.5235" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306025v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hocquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Muller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Bertrand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418970v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096071v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Morarescu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2492058" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095058v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5868-11-35" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903593v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muller" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Ranta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Tindel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-013-0451-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433888v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095059v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Khoo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lambert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1010539513481494" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553482v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Crudu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Debussche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Radulescu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AAP814" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589788v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Ferrigno" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy-Bertrand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.08.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590661v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lavabre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1623/hysj.54.3.417" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589787v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Bacro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-006-0095-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181451v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.26.443-469" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-D2H7L906-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354748v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Karmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360992v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354731v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360968v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335105v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360974v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541157v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaojie Shi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541159v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704205v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Protze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Terboven" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias M&#252;ller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Petiton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahid Emad" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3145344.3145490" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539139v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154624v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097695v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13333" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757861v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576345v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576346v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363338v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799914v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367344v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939694v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Chakir" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246065v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payam Ansari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Ale Ebrahim" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096041v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Muller-Gueudin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025443v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Foliguet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641027v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590667v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01462840v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gegout-Petit" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236087v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00122997v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173568v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Bastien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Boukhobza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dumond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;gout-Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muller-Gueudin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2020.1837083" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02573667v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ramia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mangavel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaiani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Taha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63844-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057213v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Krusche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Bradbury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Corbett" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Barnett" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Stuart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-024862" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305324v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Matthias M&#252;ller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Xin Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiali Yao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuen Seng Tan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cherh Chiet Low" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/14120" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929105v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille E Short" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Desmet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Woods" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan L Williams" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol A Maher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.9397" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773216v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Cheetham" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Slodkowska-Barabasz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wilde" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.4732" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773215v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneel Vandelanotte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Hingle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Middelweerd" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.8954" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800433v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Ward" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Sewell" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra A Wark" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2055207618776454" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598199v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Blandford" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Yardley" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/mhealth.2017.08.05" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863884v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouxom" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fournier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bouiller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hocquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2016.12.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBVS8DTM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096071v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Morarescu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2492058" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168651v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Aza&#239;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-EJS1207" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252688v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Khoo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Morris" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.5235" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306025v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hocquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Muller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Bertrand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418970v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433888v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muller" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Ranta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Tindel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-013-0451-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095058v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5868-11-35" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903593v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095059v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Khoo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lambert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1010539513481494" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553482v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Crudu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Debussche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Radulescu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AAP814" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589788v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Ferrigno" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy-Bertrand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.08.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590661v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lavabre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1623/hysj.54.3.417" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589787v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Bacro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-006-0095-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181451v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.26.443-469" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-D2H7L906-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360974v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335105v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Karmann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354748v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360992v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354731v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360968v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541159v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaojie Shi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541157v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704205v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Protze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Terboven" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias M&#252;ller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Petiton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahid Emad" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3145344.3145490" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539139v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154624v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097695v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13333" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757861v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576345v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576346v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363338v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799914v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367344v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939694v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Chakir" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246065v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payam Ansari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Ale Ebrahim" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025443v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Foliguet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096041v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Muller-Gueudin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641027v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590667v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01462840v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gegout-Petit" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236087v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00122997v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>