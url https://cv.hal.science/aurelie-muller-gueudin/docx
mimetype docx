--- v1 (2026-04-18)
+++ v2 (2026-05-26)
@@ -368,606 +368,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewed: Protocol for a randomised controlled trial of a digital intervention to support quality of life in cancer survivors</w:t>
+                <w:t xml:space="preserve">Heart Rate Measures From Wrist-Worn Activity Trackers in a Laboratory and Free-Living Setting: Validation Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adele Krusche</w:t>
+                <w:t xml:space="preserve">Andre Matthias Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine Bradbury</w:t>
+                <w:t xml:space="preserve">Nan Xin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Corbett</w:t>
+                <w:t xml:space="preserve">Jiali Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane Barnett</w:t>
+                <w:t xml:space="preserve">Chuen Seng Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beth Stuart</w:t>
+                <w:t xml:space="preserve">Ivan Cherh Chiet Low</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (3), pp.e024862. </w:t>
+              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (10), pp.e14120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-024862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/14120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057213v1</w:t>
+                <w:t xml:space="preserve">hal-02305324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heart Rate Measures From Wrist-Worn Activity Trackers in a Laboratory and Free-Living Setting: Validation Study</w:t>
+                <w:t xml:space="preserve">Renewed: Protocol for a randomised controlled trial of a digital intervention to support quality of life in cancer survivors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Matthias Müller</w:t>
+                <w:t xml:space="preserve">Adele Krusche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nan Xin Wang</w:t>
+                <w:t xml:space="preserve">Katherine Bradbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiali Yao</w:t>
+                <w:t xml:space="preserve">Teresa Corbett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chuen Seng Tan</w:t>
+                <w:t xml:space="preserve">Jane Barnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Cherh Chiet Low</w:t>
+                <w:t xml:space="preserve">Beth Stuart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (10), pp.e14120. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (3), pp.e024862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/14120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-024862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305324v1</w:t>
+                <w:t xml:space="preserve">hal-02057213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Engagement in eHealth and mHealth Behavior Change Interventions: Viewpoint of Methodologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring cancer survivors’ views of health behavior change’: “Where do you start, where do you stop with everything?”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Corbett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille E Short</w:t>
+                <w:t xml:space="preserve">Tara Cheetham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Matthias Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann Desmet</w:t>
+                <w:t xml:space="preserve">Joanna Slodkowska-Barabasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Woods</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carol A Maher</w:t>
+                <w:t xml:space="preserve">Laura Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/jmir.9397⟩</w:t>
+              <w:t xml:space="preserve">Psycho-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pon.4732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929105v1</w:t>
+                <w:t xml:space="preserve">hal-01773216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring cancer survivors’ views of health behavior change’: “Where do you start, where do you stop with everything?”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teresa Corbett</w:t>
+                <w:t xml:space="preserve">Measuring Engagement in eHealth and mHealth Behavior Change Interventions: Viewpoint of Methodologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille E Short</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tara Cheetham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andre Matthias Müller</w:t>
+                <w:t xml:space="preserve">Catherine Woods</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Slodkowska-Barabasz</w:t>
+                <w:t xml:space="preserve">Susan L Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Wilde</w:t>
+                <w:t xml:space="preserve">Carol A Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pon.4732⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/jmir.9397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773216v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Activity, Sedentary Behavior, and Diet-Related eHealth and mHealth Research: Bibliometric Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Matthias Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol A Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corneel Vandelanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1044,90 +1044,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apps and wearables for monitoring physical activity and sedentary behaviour: A qualitative systematic review protocol on barriers and facilitators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gillian Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Sewell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Matthias Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra A Wark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1174,51 +1174,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The conceptualization of a Just-In-Time Adaptive Intervention (JITAI) for the reduction of sedentary behavior in older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Matthias Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Blandford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1418,858 +1418,858 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination in networks of linear impulsive agents</w:t>
+                <w:t xml:space="preserve">Optimal choice among a class of nonparametric estimators of the jump rate for piecewise-deterministic Markov processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Girard</w:t>
+                <w:t xml:space="preserve">Romain Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2015.2492058⟩</w:t>
+              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (2), pp.3648-3692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/16-EJS1207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01096071v2</w:t>
+                <w:t xml:space="preserve">hal-01168651v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal choice among a class of nonparametric estimators of the jump rate for piecewise-deterministic Markov processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t>
+                <w:t xml:space="preserve">Text Messaging for Exercise Promotion in Older Adults From an Upper-Middle-Income Country: Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Matthias Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selina Khoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Morris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/16-EJS1207⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (1), pp.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/jmir.5235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168651v2</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text Messaging for Exercise Promotion in Older Adults From an Upper-Middle-Income Country: Randomized Controlled Trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andre Matthias Müller</w:t>
+                <w:t xml:space="preserve">What happens in hospitals does not stay in hospitals: antibiotic-resistant bacteria in hospital wastewater systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selina Khoo</w:t>
+                <w:t xml:space="preserve">Allison Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Morris</w:t>
+                <w:t xml:space="preserve">X Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252688v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What happens in hospitals does not stay in hospitals: antibiotic-resistant bacteria in hospital wastewater systems.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">X Bertrand</w:t>
+                <w:t xml:space="preserve">Behavioural mHealth in developing countries: what about culture?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Matthias Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">European Health Psychologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (6), pp.294-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306025v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural mHealth in developing countries: what about culture?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andre Matthias Müller</w:t>
+                <w:t xml:space="preserve">Coordination in networks of linear impulsive agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Health Psychologist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (9), pp.2402-2415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2015.2492058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418970v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096071v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence and performances of the peeling wavelet denoising algorithm</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samy Tindel</w:t>
+                <w:t xml:space="preserve">Non-face-to-face physical activity interventions in older adults: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Matthias Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selina Khoo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metrika</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00184-013-0451-y⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1479-5868-11-35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00433888v1</w:t>
+                <w:t xml:space="preserve">hal-01095058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-face-to-face physical activity interventions in older adults: a systematic review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Selina Khoo</w:t>
+                <w:t xml:space="preserve">Convergence and performance of the peeling wavelet denoising algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lacaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Ranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Tindel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 11 (1), </w:t>
+              <w:t xml:space="preserve">Metrika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 77 (4), pp.509-537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1479-5868-11-35⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00184-013-0451-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01095058v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence and performance of the peeling wavelet denoising algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Convergence and performances of the peeling wavelet denoising algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lacaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Tindel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metrika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 77 (4), pp.509-537. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00184-013-0451-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00903593v1</w:t>
+                <w:t xml:space="preserve">hal-00433888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of Physical Activity Prevalence of Asian School-Age Children and Adolescents Review of Physical Activity Prevalence of Asian School-Age Children and Adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Matthias Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Khoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2355,51 +2355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Crudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Debussche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovidiu Radulescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2472,51 +2472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 348 (17-18), pp.1015-1019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2550,51 +2550,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainties of extreme rainfall quantiles estimated by a stochastic rainfall model and by a Generalized Pareto Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2667,51 +2667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian comparison of different rainfall depth-duration-frequency relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Bacro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2784,51 +2784,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorèmes limites pour des processus de Markov à sauts. Synthèse des résultats et applications en biologie moleculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovidiu Radulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Crudu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2913,584 +2913,584 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrégation de méthodes statistiques pour la sélection de variables corrélées, en grande dimension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthode des knockoffs revisités pour la sélection de variables. Application à l'inférence de réseaux pour modèles inflatés en zéro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Karmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JdS 2019 - 51emes Journées de Statistique de la SFDS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Vandoeuvre-les-Nancy, France</w:t>
+              <w:t xml:space="preserve">Journées NETBIO Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360974v1</w:t>
+                <w:t xml:space="preserve">hal-02354748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inférence de réseaux pour des données gaussiennes inflatées en zéros par double troncature</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation de réseaux de régulation de gènes par processus déterministes par morceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Debussche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Crudu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de statistique 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journée de la Fédération Charles Hermite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Vandoeuvre-les-Nancy, France. pp.1-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335105v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode des knockoffs revisités pour la sélection de variables. Application à l'inférence de réseaux pour modèles inflatés en zéro</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Penalized ordinal logistic regression using cumulative logits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Karmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées NETBIO Saclay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Saclay, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique FCH : "Méthodes et modèles pour comprendre les réseaux biologiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354748v1</w:t>
+                <w:t xml:space="preserve">hal-02354731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de réseaux de régulation de gènes par processus déterministes par morceaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agrégation de méthodes statistiques pour la sélection de variables corrélées et en grande dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alina Crudu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Fédération Charles Hermite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Vandoeuvre-les-Nancy, France. pp.1-37</w:t>
+              <w:t xml:space="preserve">Séminaire AgroParisTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360992v1</w:t>
+                <w:t xml:space="preserve">hal-02360968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penalized ordinal logistic regression using cumulative logits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Karmann</w:t>
+                <w:t xml:space="preserve">Agrégation de méthodes statistiques pour la sélection de variables corrélées, en grande dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique FCH : "Méthodes et modèles pour comprendre les réseaux biologiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">JdS 2019 - 51emes Journées de Statistique de la SFDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Vandoeuvre-les-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354731v1</w:t>
+                <w:t xml:space="preserve">hal-02360974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrégation de méthodes statistiques pour la sélection de variables corrélées et en grande dimension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérangère Bastien</w:t>
+                <w:t xml:space="preserve">Inférence de réseaux pour des données gaussiennes inflatées en zéros par double troncature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Karmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire AgroParisTech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées de statistique 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360968v1</w:t>
+                <w:t xml:space="preserve">hal-02335105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregated methods for covariates selection and ranking in high-dimensional data under dependence</w:t>
               </w:r>
@@ -3826,51 +3826,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation non paramétrique optimale du taux de saut d'un processus markovien déterministe par morceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4003,51 +4003,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Activity for Health and Longevity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selina Khoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4221,51 +4221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4339,51 +4339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4592,51 +4592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Karmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4680,51 +4680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Karmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4856,90 +4856,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical activity and aging research: A bibliometric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Matthias Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Payam Ansari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Ale Ebrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selina Khoo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4957,197 +4957,197 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certainty bands for the conditional cumulative distribution function and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandie Ferrigno</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Foliguet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t>
+                <w:t xml:space="preserve">A Muller-Gueudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025443v1</w:t>
+                <w:t xml:space="preserve">hal-01096041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certainty bands for the conditional cumulative distribution function and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Ferrigno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Foliguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A Muller-Gueudin</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01096041v1</w:t>
+                <w:t xml:space="preserve">hal-01025443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniform law of the logarithm for the conditional distribution function and application to certainty bands</w:t>
               </w:r>
@@ -5159,51 +5159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5221,51 +5221,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de réactions chimiques dans les réseaux de gènes. Problème de convergence de processus markoviens vers un processus déterministe par morceaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5472,51 +5472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IECL ; INRIA BIGS. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5574,51 +5574,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement asymptotique de la distribution des pluies extrêmes en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Montpellier II - Sciences et Techniques du Languedoc, 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5814,51 +5814,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173568v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Bastien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Boukhobza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dumond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;gout-Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muller-Gueudin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2020.1837083" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02573667v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ramia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mangavel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaiani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Taha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63844-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057213v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Krusche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Bradbury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Corbett" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Barnett" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Stuart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-024862" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305324v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Matthias M&#252;ller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Xin Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiali Yao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuen Seng Tan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cherh Chiet Low" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/14120" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929105v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille E Short" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Desmet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Woods" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan L Williams" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol A Maher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.9397" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773216v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Cheetham" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Slodkowska-Barabasz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wilde" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.4732" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773215v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneel Vandelanotte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Hingle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Middelweerd" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.8954" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800433v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Ward" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Sewell" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra A Wark" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2055207618776454" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598199v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Blandford" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Yardley" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/mhealth.2017.08.05" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863884v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouxom" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fournier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bouiller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hocquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2016.12.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBVS8DTM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096071v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Morarescu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2492058" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168651v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Aza&#239;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-EJS1207" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252688v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Khoo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Morris" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.5235" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306025v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hocquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Muller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Bertrand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418970v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433888v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muller" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Ranta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Tindel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-013-0451-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095058v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5868-11-35" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903593v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095059v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Khoo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lambert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1010539513481494" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553482v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Crudu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Debussche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Radulescu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AAP814" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589788v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Ferrigno" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy-Bertrand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.08.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590661v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lavabre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1623/hysj.54.3.417" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589787v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Bacro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-006-0095-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181451v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.26.443-469" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-D2H7L906-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360974v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335105v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Karmann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354748v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360992v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354731v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360968v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541159v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaojie Shi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541157v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704205v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Protze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Terboven" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias M&#252;ller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Petiton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahid Emad" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3145344.3145490" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539139v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154624v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097695v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13333" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757861v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576345v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576346v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363338v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799914v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367344v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939694v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Chakir" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246065v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payam Ansari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Ale Ebrahim" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025443v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Foliguet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096041v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Muller-Gueudin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641027v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590667v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01462840v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gegout-Petit" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236087v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00122997v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173568v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Bastien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Boukhobza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dumond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;gout-Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muller-Gueudin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2020.1837083" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02573667v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ramia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mangavel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaiani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Taha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63844-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305324v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Matthias M&#252;ller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Xin Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiali Yao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuen Seng Tan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cherh Chiet Low" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/14120" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057213v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Krusche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Bradbury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Corbett" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Barnett" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Stuart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-024862" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773216v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Cheetham" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Slodkowska-Barabasz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wilde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.4732" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929105v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille E Short" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Desmet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Woods" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan L Williams" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol A Maher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.9397" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773215v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneel Vandelanotte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Hingle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Middelweerd" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.8954" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800433v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Ward" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Sewell" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra A Wark" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2055207618776454" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598199v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Blandford" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Yardley" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/mhealth.2017.08.05" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863884v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouxom" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fournier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bouiller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hocquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2016.12.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBVS8DTM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168651v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Aza&#239;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-EJS1207" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252688v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Khoo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Morris" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.5235" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306025v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hocquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Muller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Bertrand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418970v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096071v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Morarescu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2492058" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095058v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5868-11-35" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903593v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muller" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Ranta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Tindel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-013-0451-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433888v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095059v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Khoo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lambert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1010539513481494" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553482v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Crudu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Debussche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Radulescu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AAP814" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589788v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Ferrigno" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy-Bertrand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.08.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590661v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lavabre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1623/hysj.54.3.417" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589787v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Bacro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-006-0095-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181451v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.26.443-469" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-D2H7L906-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354748v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Karmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360992v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354731v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360968v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360974v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335105v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541159v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaojie Shi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541157v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704205v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Protze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Terboven" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias M&#252;ller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Petiton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahid Emad" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3145344.3145490" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539139v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154624v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097695v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13333" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757861v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576345v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576346v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363338v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799914v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367344v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939694v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Chakir" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246065v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payam Ansari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Ale Ebrahim" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096041v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Muller-Gueudin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025443v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Foliguet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641027v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590667v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01462840v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gegout-Petit" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236087v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00122997v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>