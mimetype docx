--- v1 (2026-03-27)
+++ v2 (2026-04-24)
@@ -66,8247 +66,8247 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (55)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pas vrai ?&amp;quot; Diversité des usages, des fonctions et évolution</w:t>
+                <w:t xml:space="preserve">Self-Supervised Learning for Transcribing Spontaneous Speech of Children (3-6 Years Old)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Buson</w:t>
+                <w:t xml:space="preserve">Mohammed Ghennai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vannina Goossens</w:t>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12è Journées de Linguistique de Corpus</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Parole 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05332841v1</w:t>
+                <w:t xml:space="preserve">hal-05477475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recueil non supervisé de données audio massives à l'école maternelle : de l'enregistrement au développement d'un logiciel d'enrichissement et d'analyse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sex differences in child-directed speech at preschool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Peuzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Gaubil</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les articles de données en sciences humaines et sociales : enjeux sociétaux et innovations méthodologiques</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">XVIth International Congress for the Study of Child Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Prague (République Tchèque), Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05049005v1</w:t>
+                <w:t xml:space="preserve">hal-04869537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet DyLNet : Dynamiques langagières, apprentissages linguistiques et sociabilité à l’école maternelle : Apport des capteurs de proximité pour le recueil de données massives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The study of optional realization of the French negative particle (ne) on Twitter: Is Sociolinguistics compatible with the Big Data?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacobo Levy Abitbol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Màrton Karsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Magué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Léo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur invitation</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">New Ways of Analyzing Variation 46 (NWAV46)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Madison, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04815617v1</w:t>
+                <w:t xml:space="preserve">hal-01676770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches quantitatives en sociophonétique développementale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The optional realization of the French negative particle (ne) on Twitter: Space, status and time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacobo Levy Abitbol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Màrton Karsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Magué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Léo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Sociophonétique des langues romane : domaine en émergence</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04815279v1</w:t>
+              <w:t xml:space="preserve">New Ways of Analyzing Variation 46</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Madison, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wearable sensors in the DyLNet project: a methodology to study social interactions and language produced by children and adults at preschool</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Family socioeconomic status and gender influences on children’s verbal skills and sociolinguistic uses: A developmental perspective across the preschool years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Glas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahia Guellaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International group DARCLE (Daylong Audio Recordings of Children's Linguistic Environments)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04815391v1</w:t>
+              <w:t xml:space="preserve">13th International Congress for the Study of Child Language (IASCL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’acquisition des liaisons variables chez des enfants de 3-6 ans : études longitudinales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Family socioeconomic status and gender differences in early language acquisition: SES does not impact equally upon boys and girls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Glas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahia Guellaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IPFC (Interphonologie du Français Contemporain)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04815364v1</w:t>
+              <w:t xml:space="preserve">Child Language Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Manchester, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous, Parallel, and Unsupervised Collection of Data on Social Interactions and Speech at Preschool: Issues and Potentials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Language acquisition and sociolinguistic variation: A review and future directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marton Karsai</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Language Symposium</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04815381v1</w:t>
+              <w:t xml:space="preserve">Child Language Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Manchester, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The acquisition of sociolinguistic variation in children: panorama, trends, perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Gender and language : Family socio-economic status does not impact equally upon boys and girls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Glas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahia Guellaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur invitation</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04817433v1</w:t>
+              <w:t xml:space="preserve">5th Gender Development Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes pour un recueil non-supervisé et continu des interactions verbales à l’école maternelle : le projet DyLNet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Transmission of linguistic variables during childhood : Mutual influences in the peer group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IPFC (Interphonologie du Français Contemporain)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04815399v1</w:t>
+              <w:t xml:space="preserve">12th Congress of the International Association for the Study of Child Language (IASCL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer les interactions à l’école maternelle et leurs effets sur l’acquisition des variétés sociolinguistiques : le projet DyLNet et son contexte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Variations sociolinguistiques, convergences des usages et interactions dans le groupe de pairs : suivi longitudinal d’enfants de 4-5 ans scolarisés en maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur invitation</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04815638v1</w:t>
+              <w:t xml:space="preserve">4th International Conference of the French Cognitive Linguistics Association (AFLiCoIV), ‘Cognitive linguistics and typology: language diversity, variation and change’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal data collection to follow social network and language development dynamics at preschool</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Vocal sharing in children’s peer groups: when sociolinguistics meets ethology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Computational Social Science</w:t>
-[...348 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavior 2009 - 31st International Ethological Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Fleury</w:t>
-[...4447 lines deleted...]
-                <w:t xml:space="preserve">hal-01357272v1</w:t>
+                <w:t xml:space="preserve">hal-01354826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition of syntactic variation. Production of interrogatives in French preschool children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Buson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laura Rosseel and Eline Zenner (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variation in Language Acquisition: Unity in diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34, John Benjamins Publishing Company, pp.125-140, 2025, Trends in Language Acquisition Research, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/tilar.34.06bus⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociophonetics and French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christopher Strelluf. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Handbook of Sociophonetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.540-558, 2023, 9781003034636. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003034636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociolinguistic Variation and Language Acquisition across the Lifespan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26, John Benjamins Publishing Company, pp.2-8, 2021, Studies in Language Variation, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/silv.26.int⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociolinguistique et sciences cognitives : promesses d’une rencontre inattendue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Hélène Côté; Jacques Durand; Chantal Lyche; Julie Peuvergne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques linguistiques : variation, évolution et cognition : études en hommage à Bernard Laks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Paris Nanterre, pp.49-72, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging the gap between language acquisition and sociolinguistics: introduction to an interdisciplinary topic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther de Vogelaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Katerbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gunther De Vogelaer; Matthias Katerbow. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acquiring Sociolinguistic Variation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins, pp.1-41, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La liaison facultative dans les formes récitées du folklore enfantin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Outils de Scientext Au Service de l'expertise de La Proposition de Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Boch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Rinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Chritianne Soum-Favaro, Annelise Coquillon, Jean-Pierre Chevrot. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Grossmann, Francis and Tutin, Agnès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La liaison: approches contemporaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.239-262, 2014, 978-3-0343-1437-4</w:t>
+              <w:t xml:space="preserve">L'Écrit Scientifique : Du Lexique Au Discours. Autour de Scientext</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presse universitaire de Rennes, pp.183--198, 2014, Rivages linguistiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016780v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Outils de Scientext Au Service de l'expertise de La Proposition de Communication</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La liaison facultative dans les formes récitées du folklore enfantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Grossmann, Francis and Tutin, Agnès. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Chauvin-Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chritianne Soum-Favaro, Annelise Coquillon, Jean-Pierre Chevrot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Écrit Scientifique : Du Lexique Au Discours. Autour de Scientext</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presse universitaire de Rennes, pp.183--198, 2014, Rivages linguistiques</w:t>
+              <w:t xml:space="preserve">La liaison: approches contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.239-262, 2014, 978-3-0343-1437-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01701039v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining texts, learners productions and strategies with ReaderBench</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Dascalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Trausan-Matu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alejandro Pena-Ayala. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educational Data Mining: Applications and Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.345-377, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-02738-8_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00979702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evaluation of conference paper proposals in linguistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Rinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Bazerman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Advances in Writing Research: Cultures, Places, Measures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The International Society for the Advancement of Writing Research, WAC Clearinghouse, and Parlor Press, pp.467-484, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00745344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production and judgment in childhood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frans L. Hinskens. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language variation – European perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins Ed, pp.143-152, 2006, 9789027234810. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/silv.1.10nar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (11)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Supervised Learning for Transcribing Spontaneous Speech of Children (3-6 Years Old)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Solange Rossato</w:t>
+                <w:t xml:space="preserve">Pas vrai ?&amp;quot; Diversité des usages, des fonctions et évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Buson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Goossens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Parole 2025</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05477475v1</w:t>
+              <w:t xml:space="preserve">12è Journées de Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05332841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex differences in child-directed speech at preschool</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recueil non supervisé de données audio massives à l'école maternelle : de l'enregistrement au développement d'un logiciel d'enrichissement et d'analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Peuzin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+                <w:t xml:space="preserve">Isabelle Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Gaubil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIth International Congress for the Study of Child Language</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04869537v1</w:t>
+              <w:t xml:space="preserve">Les articles de données en sciences humaines et sociales : enjeux sociétaux et innovations méthodologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité de rédaction de la revue Data &amp; Corpus; MSH Lorraine, Mar 2025, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The optional realization of the French negative particle (ne) on Twitter: Space, status and time</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le projet DyLNet : Dynamiques langagières, apprentissages linguistiques et sociabilité à l’école maternelle : Apport des capteurs de proximité pour le recueil de données massives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Ways of Analyzing Variation 46</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01832374v1</w:t>
+              <w:t xml:space="preserve">Conférence sur invitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cergy Paris Université, Jun 2024, A distance, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The study of optional realization of the French negative particle (ne) on Twitter: Is Sociolinguistics compatible with the Big Data?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Approches quantitatives en sociophonétique développementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Ways of Analyzing Variation 46 (NWAV46)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01676770v1</w:t>
+              <w:t xml:space="preserve">Journée Sociophonétique des langues romane : domaine en émergence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Nouvelle, Université Grenoble Alpes, Labex Empirical Foundations of Linguistics, Jun 2024, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Family socioeconomic status and gender influences on children’s verbal skills and sociolinguistic uses: A developmental perspective across the preschool years</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wearable sensors in the DyLNet project: a methodology to study social interactions and language produced by children and adults at preschool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Màrton Karsai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Congress for the Study of Child Language (IASCL)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01344250v1</w:t>
+              <w:t xml:space="preserve">International group DARCLE (Daylong Audio Recordings of Children's Linguistic Environments)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dr Rana Abu Zhaya, UCL, Oct 2024, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Family socioeconomic status and gender differences in early language acquisition: SES does not impact equally upon boys and girls</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Continuous, Parallel, and Unsupervised Collection of Data on Social Interactions and Speech at Preschool: Issues and Potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sicheng Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marton Karsai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Language Seminar</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01344249v1</w:t>
+              <w:t xml:space="preserve">Child Language Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Newcastle (GB), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language acquisition and sociolinguistic variation: A review and future directions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’acquisition des liaisons variables chez des enfants de 3-6 ans : études longitudinales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Nathael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Language Seminar</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01344245v1</w:t>
+              <w:t xml:space="preserve">Colloque IPFC (Interphonologie du Français Contemporain)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender and language : Family socio-economic status does not impact equally upon boys and girls</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bahia Guellaï</w:t>
+                <w:t xml:space="preserve">The acquisition of sociolinguistic variation in children: panorama, trends, perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Buson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Gender Development Research Conference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01344242v1</w:t>
+              <w:t xml:space="preserve">Conférence sur invitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wien Universität, May 2024, WIEN, Autriche</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission of linguistic variables during childhood : Mutual influences in the peer group</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodes pour un recueil non-supervisé et continu des interactions verbales à l’école maternelle : le projet DyLNet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Congress of the International Association for the Study of Child Language (IASCL)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01344237v1</w:t>
+              <w:t xml:space="preserve">Colloque IPFC (Interphonologie du Français Contemporain)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations sociolinguistiques, convergences des usages et interactions dans le groupe de pairs : suivi longitudinal d’enfants de 4-5 ans scolarisés en maternelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observer les interactions à l’école maternelle et leurs effets sur l’acquisition des variétés sociolinguistiques : le projet DyLNet et son contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference of the French Cognitive Linguistics Association (AFLiCoIV), ‘Cognitive linguistics and typology: language diversity, variation and change’</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01344233v1</w:t>
+              <w:t xml:space="preserve">Conférence sur invitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire TransCoG - Transdisciplinary training in cognition in Grenoble, Laboratoire de Psychologie et Neurocognition, Oct 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocal sharing in children’s peer groups: when sociolinguistics meets ethology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Longitudinal data collection to follow social network and language development dynamics at preschool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sicheng Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Màrton Karsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior 2009 - 31st International Ethological Conference</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">8th International Conference on Computational Social Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Chicago, IL, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociabilité enfantine et acquisition du langage à l'école maternelle : aspects méthodologiques et éthiques de la constitution et de l'exploitation d'une base de données longitudinales recueillies grâce à des capteurs sans fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les vendredis quanti, séminaire/atelier de méthodes quantitatives grenoblois, Conférence sur invitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire PACTE, Université Grenoble Alpes, May 2022, GRENOBLE, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The construction of gender identity in preschool: do the teachers’ practices matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Peuzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th Young linguists’ meeting in Poznań (YLMP 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Poznań, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociabilité enfantine et acquisition du langage : constitution et exploitation d'un corpus oral dense recueilli en maternelle grâce à des capteurs sans fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">École de printemps Projet d’Études Avancées sur le Langage de l’Enfant (PÉtALE 5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teacher-pupil(s) interactions in preschool: gendered practices?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Peuzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linguistic Disadvantage in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporal social network reconstruction using wireless proximity sensors: model selection and consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sicheng Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NetSci 2020 - Network Science Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction reconstruction methods for large-scale RFID social experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sicheng Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Màrton Karsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IC2S2 2019 - 5th International Conference on Computational Social Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entrée à l'école maternelle : quel français scolaire, face à quels usages enfantins ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Buson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10èmes Journées Internationale de la Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recueil non supervisé et traitement d’un corpus oral dense et massif dans une école maternelle : un exemple avec le projet DyLNet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Liégeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Buson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10èmes Journées Internationale de la Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How do speakers categorize sociolinguistic varieties ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Buson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th Conference on Experimental Approaches to Perception and Production of Language Variation (EXaPP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Münster, Sep 2019, Münster, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement du langage oral et sociabilité à l’école maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Bien-être ou être bien à l’école maternelle" organisé par le rectorat de l’académie de Grenoble, les laboratoires LIDILEM et LaRAC de l’université Grenoble Alpes et l’Équipe de recherche « Qualité des contextes éducatifs de la petite enfance » de l’Université du Québec à Montréal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The dimensionality of texts and questions assessing reading comprehension in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Colé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Megherbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th Annual Meeting Society for the Scientific Study of Reading (SSSR 25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Brighton, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variations linguistiques et réseau social : enjeux d’un recueil non supervisé de données massives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dugua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « 50 ans de linguistique sur corpus oraux : apports à l’étude de la variation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recueil de données massives de contacts sociaux en école maternelle : validation éthologique de l’utilisation des capteurs de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Màrton Karsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">48ème Colloque Annuel de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 1; Société Française pour l'Etude du Comportement Animal, Jun 2018, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcription automatique et mesure de confiance : vers une aide à l’annotation de corpus oraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8èmes Rencontres du Pôle Grenoble Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liaison development in both verbal and nominal contexts in children aged 2 to 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dugua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Liegeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chabanal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International Congress for the Study of Child Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet DyLNet : développement du langage oral et sociabilité à l'école maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée scientifique "Développement de l'articulation de parole chez l'enfant : du développement typique à la dyspraxie verbale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRTLA du CHU Grenoble Alpes &amp; les laboratoires GIPSA-lab et LPNC de l'Université Grenoble Alpes, Nov 2017, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Language acquisition and sociolinguistic variation: the social, the cognitive, and the network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ghimenton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Márton Karsai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variation in Language Acquisition (ViLA3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Salzburg, Feb 2017, Salzburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social interactions and language development at preschool: benefits from interdisciplinarity and big data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Màrton Karsai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Many Paths to Language (MPaL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nimègue, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquisition of sociolinguistic style – Exploring how children process variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Buson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Souque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Many Paths to Language (MPaL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nijmegen, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optional realization of the French negative particule (ne) on Twitter: Can big data reveal new sociolinguistic patterns?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mangold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Léo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Márton Karsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICLAVE 9 2017 - International Conference on Language Variation in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Malaga, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variation linguistique et réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres interdisciplinaires sur les réseaux sociaux : description, données, modélisation, interprétation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catégorisation cognitive des styles sociolinguistiques : mise en évidence du phénomène de restauration stylistique par une tâche de répétition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Buson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Abouzaid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sixième Colloque International de l’Association Française de Linguistique Cognitive (AFLiCo VI) : Langage, Cognition et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociolinguistique et sciences cognitives: l’individu, le collectif et le réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Màrton Karsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Magué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées FLORaL-PFC 2015 : la base de données Phonologie du Français Contemporain dans le champ phonologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01242405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auto-explaining while reading in 8 to 11 years old French children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th Biennal EARLI Conference for Research on Learning and Instruction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Limassol, Cyprus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compréhension en lecture et productions orales formelles chez des élèves de cycle 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Buson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Dascălu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sixième Colloque International de l’Association Française de Linguistique Cognitive (AFLiCo VI) : Langage, Cognition et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differences in the Components and Relations of a Multidimensional Model of Reading Comprehension in Low and Average 8- to 11-Year-Old French Readers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Joet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Colé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AERA Annual Meeting: "The Power of Education Research for Innovation in Practice and Policy"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Philadelphia, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langage, genre et origine sociale : quelles influences au cours de la petite enfance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahia Guellaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Glas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10èmes Rencontres Poitevines de Psychologie Scolaire : ‘L’école en tous genres : des différences aux discriminations’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Psychologues de l'Éducation Nationale de la Vienne (ADPEN-86); Université de Poitiers, Jun 2014, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Family socioeconomic status and gender influences on children’s verbal skills and sociolinguistic uses: A developmental perspective across the preschool years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Glas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahia Guellai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th International Congress for the Study of Child Language (IASCL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding nominal metaphors in good and poor comprehenders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Seigneuric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Megherbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Colé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21th Annual Meeting Society for the Scientific Study of Reading (SSSR 21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Santa Fe, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ReaderBench, o platformă integrată pentru analiza complexității textuale și a strategiilor de lectură</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Dascălu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ștefan Trăușan-Matu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proc. 10-a Conf. Nat. de Interactiune Om-Calculator (RoCHI 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, T. Stefanut; C. Rusu, 2013, Cluj, Romania. pp.39-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ReaderBench, an Environment for Analyzing Text Complexity and Reading Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Dascalu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Trausan-Matu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIED 13 - 16th International Conference on Artificial Intelligence in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Memphis, TN, United States. pp.379-388, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-39112-5_39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Language acquisition and dialectal variation: when sociolinguistics meets psycholinguistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIXth International Congress of Linguists (ICL19) - Workshop "Language variation at the interface of psycholinguistics and sociolinguistics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève, Jul 2013, Genève, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des zombrils et des nânes : quand le milieu socio-économique a un impact différent sur le développement langagier des filles et des garçons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahia Guellaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Glas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">43ème Colloque Annuel de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal; Centre des Sciences du Goût et de l'Alimentation (CSGA), Nov 2013, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociolinguistic convergence at nursery school: When sociolinguistics meets ethological methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Conference of the French Association of Cognitive Linguistics (AFLiCo 5) ‘Empirical approaches to multi-modality and to language variation’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR8163 STL; Université de Lille; Association Française de Linguistique Cognitive (AFLiCo), May 2013, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automated analysis of pupils' self-explanations of a narrative text</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Toffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Dascalu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meeting of the EARLI SIG 2 "Comprehension of Text and Graphics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Valencia, Spain. pp.52-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The production of sociolinguistic variables in 4-5 year-old children : social differences and convergence with the peer group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaël Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Conference on Language Variation in Europe (ICLaVE 6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Freiburg Institute for Advanced Studies, Jun 2011, Freiburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Language acquisition and sociolinguistic variation : data, controversies, theoretical issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ghimenton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Buson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Conference on Language Variation in Europe (ICLaVE 6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Freiburg Institute for Advanced Studies, Jun 2011, Freiburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gender differences in language vary according to family socioeconomic status: what influence has mothers’ and fathers’ input during early childhood?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahia Guellaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th Congress of the International Association for the Study of Child Language (IASCL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for the Study of Child Language, Jul 2011, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évaluation de propositions de communication en linguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Boch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Rinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Scientext</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00495970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquisition of sociolinguistic variation during early childhood: Social differences revisited within usage-based theories of language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34th International LAUD Symposium Cognitive Sociolinguistics: Language Variation in Its Structural, Conceptual and Cultural Dimension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Koblenz-Landau, Mar 2010, Landau/Pfalz, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variations et usages en phonologie : convergence au sein d’un groupe d’enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaël Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées ‘Phonologie du Français contemporain : 10 ans de PFC, bilan et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Maison des Sciences de l'Homme Dec 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages langagiers enfantins et variables sociolinguistiques : convergences microsociologiques et stratification macrosociologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaël Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CEDIL 2006 - Colloque international d'étudiants chercheurs en didactique des langues et linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIDILEM, Jul 2006, Grenoble, France. pp.299-306</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can the usage-based model of liaison acquisition account for the social differences which appear (and sometimes disappear) between 2 and 6 years of age? The case of obligatory and optional liaisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Congress for the Study of Child Language (IASCL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Edinburgh, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-01354826v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divergence and convergence of linguistic uses between peers in kindergarten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaël Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ‘Children’s cultures : universality and diversity’ [Cultures enfantines: universalité et diversité]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre International des Langues, Université de Nantes, Mar 2007, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8337,64 +8337,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recueil non supervisé de données audio massives à l’école maternelle : de l’enregistrement au développement d’un logiciel d’enrichissement et d’analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Gaubil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data &amp; Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Les articles de données en.., </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8428,77 +8428,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Style in a school community—“Ne” deletion in French preschool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Buson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenxi Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8545,77 +8545,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer à l’école maternelle : des pratiques sexuées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Peuzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8649,77 +8649,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours adressé à l’enfant par les enseignants en maternelle : des différences filles garçons ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Peuzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHS Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 138, pp.01002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8753,90 +8753,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Style et perception : mise en évidence de schémas cognitifs de catégorisation chez l’adulte et l’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Buson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Abouzaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8881,360 +8881,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal data collection to follow social network and language development dynamics at preschool</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pratiques stylistiques en contexte scolaire : usages contrastés du 'ne' de négation chez les adultes et les enfants d’une école maternelle française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Buson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenxi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (1), pp.777. </w:t>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://www.shs-conferences.org/articles/shsconf/pdf/2022/08/shsconf_cmlf2022_06018.pdf. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-022-01756-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/202213806018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933702v1</w:t>
+                <w:t xml:space="preserve">hal-03702887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques stylistiques en contexte scolaire : usages contrastés du 'ne' de négation chez les adultes et les enfants d’une école maternelle française</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Longitudinal data collection to follow social network and language development dynamics at preschool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sicheng Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Márton Karsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, https://www.shs-conferences.org/articles/shsconf/pdf/2022/08/shsconf_cmlf2022_06018.pdf. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), pp.777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/202213806018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-022-01756-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03702887v1</w:t>
+                <w:t xml:space="preserve">hal-03933702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation sociolinguistique et réseau social : constitution et traitement d’un corpus de données orales massives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Liégeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Buson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Du recueil à l’outillage des corpus oraux : comment accéder à la variation ? (22), </w:t>
@@ -9272,51 +9272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le(s) français scolaire(s) à l’école maternelle. Pratiques langagières d’enseignant.e.s et d’élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Buson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9363,103 +9363,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal social network reconstruction using wireless proximity sensors: model selection and consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sicheng Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Data Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (1), </w:t>
@@ -9497,90 +9497,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sociolinguistic repetition task: A new paradigm for exploring the cognitive coherence of language varieties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Buson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in cognitive science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (4), pp.803-817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9614,103 +9614,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'acquisition des liaisons après les clitiques préverbaux est-elle spécifique ? Apport d'une expérimentation à grande échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Liégeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chabanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of French Language Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, La liaison en français contemporain: normes, usages, acquisitions, 27 (01), pp.73 - 86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9757,64 +9757,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation sociophonétique et acquisition du langage : repères, débats, perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1 (151), pp.27-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9848,103 +9848,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex Differences in Language Across Early Childhood: Family Socioeconomic Status does not Impact Boys and Girls Equally</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahia Guellaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Glas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.1874. </w:t>
@@ -9976,282 +9976,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01244841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser l’enseignement/apprentissage des registres de langue en français : quelles articulations entre acquisition, sociolinguistique et didactique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Catégorisations et représentations sociolinguistiques : les variétés stylistiques existent-elles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Buson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Abouzaïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, 1407-1418. https://www.shs-conferences.org/articles/shsconf/pdf/2014/05/shsconf_cmlf14_01149.pdf. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20140801149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941107v1</w:t>
+                <w:t xml:space="preserve">hal-03550969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catégorisations et représentations sociolinguistiques : les variétés stylistiques existent-elles ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Repenser l’enseignement/apprentissage des registres de langue en français : quelles articulations entre acquisition, sociolinguistique et didactique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Buson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Abouzaïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67-68, pp.147-163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/20140801149⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03550969v1</w:t>
+                <w:t xml:space="preserve">hal-01941107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociolinguistic convergence and social interactions within a group of preschoolers: A longitudinal study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Variation and Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26 (3), pp.273-301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10285,103 +10285,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on évaluer automatiquement les auto-explications lors de la lecture d'élèves de cycle 3 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 123, pp.149-155</w:t>
@@ -10410,77 +10410,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language evaluation and use during early childhood: Adhesion to social norms or integration of environmental regularities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Juhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10540,64 +10540,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The acquisition of sociolinguistic variation: looking back and thinking ahead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (2), pp.255 - 284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10657,51 +10657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Juhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10748,77 +10748,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental dynamics of SES-related differences in children's production of obligatory and variable phonological alternations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 33, pp.180-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10865,51 +10865,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l'usage sur le développement des constructions nominales chez les enfants pré-lecteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, La linguistique fondée sur l’usage : approches théoriques et analyses, 62, pp.129-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10934,77 +10934,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et jugement des liaisons obligatoires chez des enfants tout-venant et des enfants atteints de troubles du langage : décalages développementaux et différences interindividuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fayol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11013,448 +11013,448 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rééducation orthophonique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Parole(s) : aspects perceptifs et moteurs, 229, pp.199-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Logiciel (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DyLStats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Veloso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:4fb775a865c101dcf40bd3688c30ea9b2f19f8e4;origin=https://hal.archives-ouvertes.fr/hal-04934048;visit=swh:1:snp:faf3197e26ffd73b37415aed5a4a9d21c3fd6d25;anchor=swh:1:rel:f844fe254308bc97bab0c0c88af96fb3b10528c6;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EAF² – Logiciel d'enrichissement et d'analyse de fichiers de transcriptions faites sous ELAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:7b42b9e7daa66d212e1eaa6a72256d9cb8c91d45;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/nardya/DyLNet;visit=swh:1:snp:25c9b8ea2f595703dd0c4be13c2249308e66bb49;anchor=swh:1:rev:2bec9f82b5f79a20c3cbea3eccef27fbe5b7cd17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociolinguistic Variation and Language Acquisition across the Lifespan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Benjamins Publishing Company, 26, 2021, Studies in Language Variation, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/silv.26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754228v1</w:t>
-              </w:r>
-[...267 lines deleted...]
-                <w:t xml:space="preserve">hal-03604589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11485,90 +11485,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DyLNet – Language Dynamics, Linguistic Learning, and Sociability at Preschool: Benefits of Wireless Proximity Sensors in Collecting Big Data (https://dylnet.univ-grenoble-alpes.fr/)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Márton Karsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Buson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11603,90 +11603,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle et régulation de la compréhension : l'acquisition de stratégies de 8 à 11 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Toffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11852,77 +11852,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour des langues et du langage : perspective pluridisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Abouzaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Buson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Surcouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12133,51 +12133,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332841v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049005v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rousset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gaubil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815617v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815279v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815391v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#224;rton Karsai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815364v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barbu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Nathael" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815381v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouchet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sicheng Dai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marton Karsai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817433v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815399v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815638v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949754v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858362v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512436v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peuzin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514368v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512483v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512648v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476480v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476257v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462341v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815587v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514387v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941157v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Megherbi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941151v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826302v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941161v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Liegeois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941163v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983993v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01456304v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Karsai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675950v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Souque" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676764v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01456302v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mangold" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;o" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941146v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941178v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242405v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Magu&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941167v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672094v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Dasc&#259;lu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958789v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Joet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01332645v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guella&#239;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Glas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970920v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guellai" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941184v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Seigneuric" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bueno" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335560v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871568v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Dascalu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Trausan-Matu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39112-5_39" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412573v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#536;tefan Tr&#259;u&#537;an-Matu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01332640v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335557v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906940v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toffa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335532v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;l Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335536v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01332309v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lemasson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495970v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335517v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357226v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483791v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354053v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357272v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390643v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.34.06bus" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710867v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003034636-28/sociophonetics-french-aur%C3%A9lie-nardy-maria-candea" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003034636" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754225v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/silv.26.int" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941123v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941137v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther de Vogelaer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Katerbow" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016780v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chauvin-Payan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701039v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979702v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02738-8_13" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745344v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354048v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/silv.1.10nar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05477475v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ghennai" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869537v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832374v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Levy Abitbol" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676770v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344250v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344249v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344245v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344242v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344237v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344233v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354826v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105934v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dc.15849" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002019v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenxi Zhang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josl.12611" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390754v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gef.1248" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230245v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213801002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702897v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouza&#239;d" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213812008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933702v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01756-x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702887v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213806018" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148217v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5561" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476629v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.208.0093" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03117988v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjds/s13688-020-00237-8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674578v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tops.12380" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674595v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269516000387" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01130053v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.151.0027" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244841v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.01874" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941107v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03550969v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801149" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241715v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954394514000131" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159944v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine R&#233;mond" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717998v4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2013-0015" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706704v3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2013-0011" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965186v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718025v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langsci.2010.08.007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357263v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01327274v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754228v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/silv.26" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934048v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Veloso" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4fb775a865c101dcf40bd3688c30ea9b2f19f8e4;origin=https://hal.archives-ouvertes.fr/hal-04934048;visit=swh:1:snp:faf3197e26ffd73b37415aed5a4a9d21c3fd6d25;anchor=swh:1:rel:f844fe254308bc97bab0c0c88af96fb3b10528c6;path=/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604589v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bey" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fagot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hatier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7b42b9e7daa66d212e1eaa6a72256d9cb8c91d45;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/nardya/DyLNet;visit=swh:1:snp:25c9b8ea2f595703dd0c4be13c2249308e66bb49;anchor=swh:1:rev:2bec9f82b5f79a20c3cbea3eccef27fbe5b7cd17" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396652v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462321v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00466276v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452115v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Surcouf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05477475v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ghennai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869537v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peuzin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676770v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Levy Abitbol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#224;rton Karsai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Magu&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;o" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832374v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344250v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barbu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Glas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guella&#239;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344249v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344245v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344242v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344237v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344233v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354826v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390643v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rousset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.34.06bus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710867v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003034636-28/sociophonetics-french-aur%C3%A9lie-nardy-maria-candea" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003034636" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754225v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/silv.26.int" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941123v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941137v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther de Vogelaer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Katerbow" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701039v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016780v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chauvin-Payan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979702v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Dascalu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Trausan-Matu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02738-8_13" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745344v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354048v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/silv.1.10nar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332841v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049005v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gaubil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815617v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815279v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815391v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815381v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouchet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sicheng Dai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marton Karsai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815364v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Nathael" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817433v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815399v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815638v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949754v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858362v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512436v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514368v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512648v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512483v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476480v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476257v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462341v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815587v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514387v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941157v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Megherbi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941151v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826302v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941163v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941161v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Liegeois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983993v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01456304v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Karsai" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676764v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675950v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Souque" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01456302v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mangold" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941146v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941178v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242405v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941167v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672094v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Dasc&#259;lu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958789v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Joet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01332645v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970920v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guellai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941184v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Seigneuric" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bueno" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412573v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#536;tefan Tr&#259;u&#537;an-Matu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871568v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39112-5_39" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335560v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01332640v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335557v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906940v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toffa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335532v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;l Martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335536v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01332309v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lemasson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495970v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335517v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357226v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483791v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354053v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357272v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105934v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dc.15849" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002019v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenxi Zhang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josl.12611" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390754v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gef.1248" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230245v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213801002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702897v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouza&#239;d" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213812008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702887v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213806018" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933702v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01756-x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148217v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5561" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476629v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.208.0093" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03117988v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjds/s13688-020-00237-8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674578v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tops.12380" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674595v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269516000387" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01130053v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.151.0027" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244841v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.01874" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03550969v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801149" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941107v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241715v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954394514000131" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159944v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine R&#233;mond" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717998v4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2013-0015" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706704v3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2013-0011" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965186v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718025v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langsci.2010.08.007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357263v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01327274v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934048v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Veloso" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4fb775a865c101dcf40bd3688c30ea9b2f19f8e4;origin=https://hal.archives-ouvertes.fr/hal-04934048;visit=swh:1:snp:faf3197e26ffd73b37415aed5a4a9d21c3fd6d25;anchor=swh:1:rel:f844fe254308bc97bab0c0c88af96fb3b10528c6;path=/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604589v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bey" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fagot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hatier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7b42b9e7daa66d212e1eaa6a72256d9cb8c91d45;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/nardya/DyLNet;visit=swh:1:snp:25c9b8ea2f595703dd0c4be13c2249308e66bb49;anchor=swh:1:rev:2bec9f82b5f79a20c3cbea3eccef27fbe5b7cd17" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754228v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/silv.26" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396652v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462321v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00466276v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452115v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Surcouf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>