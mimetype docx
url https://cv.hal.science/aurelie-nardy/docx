--- v2 (2026-04-24)
+++ v3 (2026-05-15)
@@ -66,1263 +66,7152 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (55)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas vrai ?&amp;quot; Diversité des usages, des fonctions et évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Buson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Goossens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12è Journées de Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05332841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recueil non supervisé de données audio massives à l'école maternelle : de l'enregistrement au développement d'un logiciel d'enrichissement et d'analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Gaubil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les articles de données en sciences humaines et sociales : enjeux sociétaux et innovations méthodologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité de rédaction de la revue Data &amp; Corpus; MSH Lorraine, Mar 2025, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet DyLNet : Dynamiques langagières, apprentissages linguistiques et sociabilité à l’école maternelle : Apport des capteurs de proximité pour le recueil de données massives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence sur invitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cergy Paris Université, Jun 2024, A distance, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches quantitatives en sociophonétique développementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Sociophonétique des langues romane : domaine en émergence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Nouvelle, Université Grenoble Alpes, Labex Empirical Foundations of Linguistics, Jun 2024, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wearable sensors in the DyLNet project: a methodology to study social interactions and language produced by children and adults at preschool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Màrton Karsai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International group DARCLE (Daylong Audio Recordings of Children's Linguistic Environments)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dr Rana Abu Zhaya, UCL, Oct 2024, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Continuous, Parallel, and Unsupervised Collection of Data on Social Interactions and Speech at Preschool: Issues and Potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sicheng Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marton Karsai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Child Language Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Newcastle (GB), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’acquisition des liaisons variables chez des enfants de 3-6 ans : études longitudinales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Nathael</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque IPFC (Interphonologie du Français Contemporain)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The acquisition of sociolinguistic variation in children: panorama, trends, perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Buson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence sur invitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wien Universität, May 2024, WIEN, Autriche</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodes pour un recueil non-supervisé et continu des interactions verbales à l’école maternelle : le projet DyLNet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque IPFC (Interphonologie du Français Contemporain)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observer les interactions à l’école maternelle et leurs effets sur l’acquisition des variétés sociolinguistiques : le projet DyLNet et son contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence sur invitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire TransCoG - Transdisciplinary training in cognition in Grenoble, Laboratoire de Psychologie et Neurocognition, Oct 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longitudinal data collection to follow social network and language development dynamics at preschool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sicheng Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Màrton Karsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Conference on Computational Social Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Chicago, IL, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociabilité enfantine et acquisition du langage à l'école maternelle : aspects méthodologiques et éthiques de la constitution et de l'exploitation d'une base de données longitudinales recueillies grâce à des capteurs sans fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les vendredis quanti, séminaire/atelier de méthodes quantitatives grenoblois, Conférence sur invitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire PACTE, Université Grenoble Alpes, May 2022, GRENOBLE, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The construction of gender identity in preschool: do the teachers’ practices matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Peuzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th Young linguists’ meeting in Poznań (YLMP 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Poznań, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociabilité enfantine et acquisition du langage : constitution et exploitation d'un corpus oral dense recueilli en maternelle grâce à des capteurs sans fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">École de printemps Projet d’Études Avancées sur le Langage de l’Enfant (PÉtALE 5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teacher-pupil(s) interactions in preschool: gendered practices?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Peuzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linguistic Disadvantage in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporal social network reconstruction using wireless proximity sensors: model selection and consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sicheng Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NetSci 2020 - Network Science Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction reconstruction methods for large-scale RFID social experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sicheng Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Màrton Karsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IC2S2 2019 - 5th International Conference on Computational Social Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entrée à l'école maternelle : quel français scolaire, face à quels usages enfantins ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Buson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10èmes Journées Internationale de la Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recueil non supervisé et traitement d’un corpus oral dense et massif dans une école maternelle : un exemple avec le projet DyLNet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Liégeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Buson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10èmes Journées Internationale de la Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How do speakers categorize sociolinguistic varieties ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Buson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th Conference on Experimental Approaches to Perception and Production of Language Variation (EXaPP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Münster, Sep 2019, Münster, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement du langage oral et sociabilité à l’école maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Bien-être ou être bien à l’école maternelle" organisé par le rectorat de l’académie de Grenoble, les laboratoires LIDILEM et LaRAC de l’université Grenoble Alpes et l’Équipe de recherche « Qualité des contextes éducatifs de la petite enfance » de l’Université du Québec à Montréal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The dimensionality of texts and questions assessing reading comprehension in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Colé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Megherbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th Annual Meeting Society for the Scientific Study of Reading (SSSR 25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Brighton, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variations linguistiques et réseau social : enjeux d’un recueil non supervisé de données massives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dugua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « 50 ans de linguistique sur corpus oraux : apports à l’étude de la variation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recueil de données massives de contacts sociaux en école maternelle : validation éthologique de l’utilisation des capteurs de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Màrton Karsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">48ème Colloque Annuel de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 1; Société Française pour l'Etude du Comportement Animal, Jun 2018, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcription automatique et mesure de confiance : vers une aide à l’annotation de corpus oraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8èmes Rencontres du Pôle Grenoble Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liaison development in both verbal and nominal contexts in children aged 2 to 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dugua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Liegeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chabanal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International Congress for the Study of Child Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet DyLNet : développement du langage oral et sociabilité à l'école maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée scientifique "Développement de l'articulation de parole chez l'enfant : du développement typique à la dyspraxie verbale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRTLA du CHU Grenoble Alpes &amp; les laboratoires GIPSA-lab et LPNC de l'Université Grenoble Alpes, Nov 2017, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Language acquisition and sociolinguistic variation: the social, the cognitive, and the network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ghimenton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Márton Karsai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variation in Language Acquisition (ViLA3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Salzburg, Feb 2017, Salzburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social interactions and language development at preschool: benefits from interdisciplinarity and big data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Màrton Karsai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Many Paths to Language (MPaL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nimègue, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquisition of sociolinguistic style – Exploring how children process variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Buson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Souque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Many Paths to Language (MPaL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nijmegen, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optional realization of the French negative particule (ne) on Twitter: Can big data reveal new sociolinguistic patterns?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mangold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Léo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Márton Karsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICLAVE 9 2017 - International Conference on Language Variation in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Malaga, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variation linguistique et réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres interdisciplinaires sur les réseaux sociaux : description, données, modélisation, interprétation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catégorisation cognitive des styles sociolinguistiques : mise en évidence du phénomène de restauration stylistique par une tâche de répétition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Buson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Abouzaid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sixième Colloque International de l’Association Française de Linguistique Cognitive (AFLiCo VI) : Langage, Cognition et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociolinguistique et sciences cognitives: l’individu, le collectif et le réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Màrton Karsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Magué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées FLORaL-PFC 2015 : la base de données Phonologie du Français Contemporain dans le champ phonologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01242405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auto-explaining while reading in 8 to 11 years old French children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th Biennal EARLI Conference for Research on Learning and Instruction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Limassol, Cyprus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compréhension en lecture et productions orales formelles chez des élèves de cycle 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Buson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Dascălu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sixième Colloque International de l’Association Française de Linguistique Cognitive (AFLiCo VI) : Langage, Cognition et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differences in the Components and Relations of a Multidimensional Model of Reading Comprehension in Low and Average 8- to 11-Year-Old French Readers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Joet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Colé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AERA Annual Meeting: "The Power of Education Research for Innovation in Practice and Policy"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Philadelphia, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langage, genre et origine sociale : quelles influences au cours de la petite enfance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahia Guellaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Glas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10èmes Rencontres Poitevines de Psychologie Scolaire : ‘L’école en tous genres : des différences aux discriminations’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Psychologues de l'Éducation Nationale de la Vienne (ADPEN-86); Université de Poitiers, Jun 2014, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Family socioeconomic status and gender influences on children’s verbal skills and sociolinguistic uses: A developmental perspective across the preschool years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Glas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahia Guellai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th International Congress for the Study of Child Language (IASCL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding nominal metaphors in good and poor comprehenders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Seigneuric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Megherbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Colé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21th Annual Meeting Society for the Scientific Study of Reading (SSSR 21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Santa Fe, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Language acquisition and dialectal variation: when sociolinguistics meets psycholinguistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIXth International Congress of Linguists (ICL19) - Workshop "Language variation at the interface of psycholinguistics and sociolinguistics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève, Jul 2013, Genève, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ReaderBench, o platformă integrată pentru analiza complexității textuale și a strategiilor de lectură</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Dascălu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ștefan Trăușan-Matu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proc. 10-a Conf. Nat. de Interactiune Om-Calculator (RoCHI 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, T. Stefanut; C. Rusu, 2013, Cluj, Romania. pp.39-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ReaderBench, an Environment for Analyzing Text Complexity and Reading Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Dascalu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Trausan-Matu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIED 13 - 16th International Conference on Artificial Intelligence in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Memphis, TN, United States. pp.379-388, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-39112-5_39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des zombrils et des nânes : quand le milieu socio-économique a un impact différent sur le développement langagier des filles et des garçons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahia Guellaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Glas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">43ème Colloque Annuel de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal; Centre des Sciences du Goût et de l'Alimentation (CSGA), Nov 2013, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociolinguistic convergence at nursery school: When sociolinguistics meets ethological methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Conference of the French Association of Cognitive Linguistics (AFLiCo 5) ‘Empirical approaches to multi-modality and to language variation’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR8163 STL; Université de Lille; Association Française de Linguistique Cognitive (AFLiCo), May 2013, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automated analysis of pupils' self-explanations of a narrative text</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Toffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Dascalu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meeting of the EARLI SIG 2 "Comprehension of Text and Graphics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Valencia, Spain. pp.52-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The production of sociolinguistic variables in 4-5 year-old children : social differences and convergence with the peer group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaël Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Conference on Language Variation in Europe (ICLaVE 6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Freiburg Institute for Advanced Studies, Jun 2011, Freiburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Language acquisition and sociolinguistic variation : data, controversies, theoretical issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ghimenton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Buson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Conference on Language Variation in Europe (ICLaVE 6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Freiburg Institute for Advanced Studies, Jun 2011, Freiburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gender differences in language vary according to family socioeconomic status: what influence has mothers’ and fathers’ input during early childhood?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahia Guellaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th Congress of the International Association for the Study of Child Language (IASCL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for the Study of Child Language, Jul 2011, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évaluation de propositions de communication en linguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Boch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Rinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Scientext</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00495970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquisition of sociolinguistic variation during early childhood: Social differences revisited within usage-based theories of language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34th International LAUD Symposium Cognitive Sociolinguistics: Language Variation in Its Structural, Conceptual and Cultural Dimension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Koblenz-Landau, Mar 2010, Landau/Pfalz, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variations et usages en phonologie : convergence au sein d’un groupe d’enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaël Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées ‘Phonologie du Français contemporain : 10 ans de PFC, bilan et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Maison des Sciences de l'Homme Dec 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages langagiers enfantins et variables sociolinguistiques : convergences microsociologiques et stratification macrosociologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaël Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CEDIL 2006 - Colloque international d'étudiants chercheurs en didactique des langues et linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIDILEM, Jul 2006, Grenoble, France. pp.299-306</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can the usage-based model of liaison acquisition account for the social differences which appear (and sometimes disappear) between 2 and 6 years of age? The case of obligatory and optional liaisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Congress for the Study of Child Language (IASCL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Edinburgh, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divergence and convergence of linguistic uses between peers in kindergarten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaël Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ‘Children’s cultures : universality and diversity’ [Cultures enfantines: universalité et diversité]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre International des Langues, Université de Nantes, Mar 2007, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Supervised Learning for Transcribing Spontaneous Speech of Children (3-6 Years Old)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Ghennai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Parole 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex differences in child-directed speech at preschool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Peuzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIth International Congress for the Study of Child Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Prague (République Tchèque), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The study of optional realization of the French negative particle (ne) on Twitter: Is Sociolinguistics compatible with the Big Data?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The optional realization of the French negative particle (ne) on Twitter: Space, status and time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacobo Levy Abitbol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Màrton Karsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Magué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Léo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Ways of Analyzing Variation 46 (NWAV46)</w:t>
+              <w:t xml:space="preserve">New Ways of Analyzing Variation 46</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676770v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The optional realization of the French negative particle (ne) on Twitter: Space, status and time</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The study of optional realization of the French negative particle (ne) on Twitter: Is Sociolinguistics compatible with the Big Data?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacobo Levy Abitbol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Màrton Karsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Magué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Léo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Ways of Analyzing Variation 46</w:t>
+              <w:t xml:space="preserve">New Ways of Analyzing Variation 46 (NWAV46)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832374v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Family socioeconomic status and gender influences on children’s verbal skills and sociolinguistic uses: A developmental perspective across the preschool years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Glas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahia Guellaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Congress for the Study of Child Language (IASCL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Family socioeconomic status and gender differences in early language acquisition: SES does not impact equally upon boys and girls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Glas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahia Guellaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Child Language Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language acquisition and sociolinguistic variation: A review and future directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Child Language Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender and language : Family socio-economic status does not impact equally upon boys and girls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Glas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahia Guellaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Gender Development Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission of linguistic variables during childhood : Mutual influences in the peer group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Congress of the International Association for the Study of Child Language (IASCL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations sociolinguistiques, convergences des usages et interactions dans le groupe de pairs : suivi longitudinal d’enfants de 4-5 ans scolarisés en maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference of the French Cognitive Linguistics Association (AFLiCoIV), ‘Cognitive linguistics and typology: language diversity, variation and change’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocal sharing in children’s peer groups: when sociolinguistics meets ethology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior 2009 - 31st International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1332,6981 +7221,1092 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition of syntactic variation. Production of interrogatives in French preschool children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Buson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laura Rosseel and Eline Zenner (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variation in Language Acquisition: Unity in diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34, John Benjamins Publishing Company, pp.125-140, 2025, Trends in Language Acquisition Research, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/tilar.34.06bus⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociophonetics and French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Candea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christopher Strelluf. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Handbook of Sociophonetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.540-558, 2023, 9781003034636. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003034636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociolinguistic Variation and Language Acquisition across the Lifespan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26, John Benjamins Publishing Company, pp.2-8, 2021, Studies in Language Variation, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/silv.26.int⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociolinguistique et sciences cognitives : promesses d’une rencontre inattendue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Hélène Côté; Jacques Durand; Chantal Lyche; Julie Peuvergne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques linguistiques : variation, évolution et cognition : études en hommage à Bernard Laks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Paris Nanterre, pp.49-72, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging the gap between language acquisition and sociolinguistics: introduction to an interdisciplinary topic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther de Vogelaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Katerbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gunther De Vogelaer; Matthias Katerbow. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acquiring Sociolinguistic Variation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins, pp.1-41, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Outils de Scientext Au Service de l'expertise de La Proposition de Communication</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La liaison facultative dans les formes récitées du folklore enfantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Grossmann, Francis and Tutin, Agnès. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Chauvin-Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chritianne Soum-Favaro, Annelise Coquillon, Jean-Pierre Chevrot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Écrit Scientifique : Du Lexique Au Discours. Autour de Scientext</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presse universitaire de Rennes, pp.183--198, 2014, Rivages linguistiques</w:t>
+              <w:t xml:space="preserve">La liaison: approches contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.239-262, 2014, 978-3-0343-1437-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01701039v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La liaison facultative dans les formes récitées du folklore enfantin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Outils de Scientext Au Service de l'expertise de La Proposition de Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Boch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Rinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Chritianne Soum-Favaro, Annelise Coquillon, Jean-Pierre Chevrot. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Grossmann, Francis and Tutin, Agnès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La liaison: approches contemporaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.239-262, 2014, 978-3-0343-1437-4</w:t>
+              <w:t xml:space="preserve">L'Écrit Scientifique : Du Lexique Au Discours. Autour de Scientext</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presse universitaire de Rennes, pp.183--198, 2014, Rivages linguistiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016780v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining texts, learners productions and strategies with ReaderBench</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Dascalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Trausan-Matu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alejandro Pena-Ayala. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educational Data Mining: Applications and Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.345-377, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-02738-8_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00979702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evaluation of conference paper proposals in linguistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Rinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Bazerman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Advances in Writing Research: Cultures, Places, Measures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The International Society for the Advancement of Writing Research, WAC Clearinghouse, and Parlor Press, pp.467-484, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00745344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production and judgment in childhood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frans L. Hinskens. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language variation – European perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins Ed, pp.143-152, 2006, 9789027234810. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/silv.1.10nar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354048v1</w:t>
-              </w:r>
-[...5887 lines deleted...]
-                <w:t xml:space="preserve">hal-01357272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8337,168 +8337,172 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recueil non supervisé de données audio massives à l’école maternelle : de l’enregistrement au développement d’un logiciel d’enrichissement et d’analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Gaubil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data &amp; Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Les articles de données en.., </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/dc.15849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05105934v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Style in a school community—“Ne” deletion in French preschool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Buson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenxi Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8545,77 +8549,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer à l’école maternelle : des pratiques sexuées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Peuzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8649,77 +8653,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours adressé à l’enfant par les enseignants en maternelle : des différences filles garçons ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Peuzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHS Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 138, pp.01002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8753,90 +8757,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Style et perception : mise en évidence de schémas cognitifs de catégorisation chez l’adulte et l’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Buson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Abouzaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8887,77 +8891,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques stylistiques en contexte scolaire : usages contrastés du 'ne' de négation chez les adultes et les enfants d’une école maternelle française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Buson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenxi Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9004,103 +9008,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal data collection to follow social network and language development dynamics at preschool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sicheng Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Márton Karsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (1), pp.777. </w:t>
@@ -9151,90 +9155,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation sociolinguistique et réseau social : constitution et traitement d’un corpus de données orales massives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Liégeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Buson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Du recueil à l’outillage des corpus oraux : comment accéder à la variation ? (22), </w:t>
@@ -9272,51 +9276,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le(s) français scolaire(s) à l’école maternelle. Pratiques langagières d’enseignant.e.s et d’élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Buson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9363,103 +9367,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal social network reconstruction using wireless proximity sensors: model selection and consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sicheng Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Data Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (1), </w:t>
@@ -9497,90 +9501,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sociolinguistic repetition task: A new paradigm for exploring the cognitive coherence of language varieties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Buson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in cognitive science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (4), pp.803-817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9614,103 +9618,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'acquisition des liaisons après les clitiques préverbaux est-elle spécifique ? Apport d'une expérimentation à grande échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Liégeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chabanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of French Language Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, La liaison en français contemporain: normes, usages, acquisitions, 27 (01), pp.73 - 86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9757,64 +9761,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation sociophonétique et acquisition du langage : repères, débats, perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1 (151), pp.27-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9848,103 +9852,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex Differences in Language Across Early Childhood: Family Socioeconomic Status does not Impact Boys and Girls Equally</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahia Guellaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Glas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.1874. </w:t>
@@ -9976,282 +9980,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01244841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catégorisations et représentations sociolinguistiques : les variétés stylistiques existent-elles ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Repenser l’enseignement/apprentissage des registres de langue en français : quelles articulations entre acquisition, sociolinguistique et didactique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Buson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Abouzaïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67-68, pp.147-163</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03550969v1</w:t>
+                <w:t xml:space="preserve">hal-01941107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser l’enseignement/apprentissage des registres de langue en français : quelles articulations entre acquisition, sociolinguistique et didactique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Catégorisations et représentations sociolinguistiques : les variétés stylistiques existent-elles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Buson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Abouzaïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, 1407-1418. https://www.shs-conferences.org/articles/shsconf/pdf/2014/05/shsconf_cmlf14_01149.pdf. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20140801149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941107v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociolinguistic convergence and social interactions within a group of preschoolers: A longitudinal study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Variation and Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26 (3), pp.273-301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10285,103 +10289,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on évaluer automatiquement les auto-explications lors de la lecture d'élèves de cycle 3 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 123, pp.149-155</w:t>
@@ -10410,77 +10414,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language evaluation and use during early childhood: Adhesion to social norms or integration of environmental regularities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Juhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10540,64 +10544,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The acquisition of sociolinguistic variation: looking back and thinking ahead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (2), pp.255 - 284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10657,51 +10661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Juhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10748,77 +10752,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental dynamics of SES-related differences in children's production of obligatory and variable phonological alternations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 33, pp.180-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10865,51 +10869,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l'usage sur le développement des constructions nominales chez les enfants pré-lecteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, La linguistique fondée sur l’usage : approches théoriques et analyses, 62, pp.129-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10934,77 +10938,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et jugement des liaisons obligatoires chez des enfants tout-venant et des enfants atteints de troubles du langage : décalages développementaux et différences interindividuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fayol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11013,448 +11017,448 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rééducation orthophonique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Parole(s) : aspects perceptifs et moteurs, 229, pp.199-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociolinguistic Variation and Language Acquisition across the Lifespan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ghimenton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">John Benjamins Publishing Company, 26, 2021, Studies in Language Variation, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/silv.26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DyLStats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:4fb775a865c101dcf40bd3688c30ea9b2f19f8e4;origin=https://hal.archives-ouvertes.fr/hal-04934048;visit=swh:1:snp:faf3197e26ffd73b37415aed5a4a9d21c3fd6d25;anchor=swh:1:rel:f844fe254308bc97bab0c0c88af96fb3b10528c6;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EAF² – Logiciel d'enrichissement et d'analyse de fichiers de transcriptions faites sous ELAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:7b42b9e7daa66d212e1eaa6a72256d9cb8c91d45;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/nardya/DyLNet;visit=swh:1:snp:25c9b8ea2f595703dd0c4be13c2249308e66bb49;anchor=swh:1:rev:2bec9f82b5f79a20c3cbea3eccef27fbe5b7cd17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Fagot</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03604589v1</w:t>
-              </w:r>
-[...127 lines deleted...]
-                <w:t xml:space="preserve">hal-04754228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11485,90 +11489,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DyLNet – Language Dynamics, Linguistic Learning, and Sociability at Preschool: Benefits of Wireless Proximity Sensors in Collecting Big Data (https://dylnet.univ-grenoble-alpes.fr/)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Márton Karsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Buson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11603,90 +11607,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle et régulation de la compréhension : l'acquisition de stratégies de 8 à 11 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Toffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11852,77 +11856,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour des langues et du langage : perspective pluridisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Abouzaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Buson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Surcouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12133,51 +12137,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05477475v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ghennai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869537v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peuzin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676770v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Levy Abitbol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#224;rton Karsai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Magu&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;o" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832374v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344250v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barbu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Glas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guella&#239;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344249v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344245v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344242v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344237v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344233v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354826v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390643v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rousset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.34.06bus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710867v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003034636-28/sociophonetics-french-aur%C3%A9lie-nardy-maria-candea" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003034636" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754225v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/silv.26.int" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941123v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941137v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther de Vogelaer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Katerbow" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701039v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016780v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chauvin-Payan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979702v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Dascalu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Trausan-Matu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02738-8_13" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745344v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354048v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/silv.1.10nar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332841v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049005v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gaubil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815617v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815279v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815391v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815381v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouchet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sicheng Dai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marton Karsai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815364v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Nathael" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817433v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815399v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815638v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949754v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858362v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512436v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514368v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512648v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512483v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476480v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476257v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462341v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815587v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514387v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941157v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Megherbi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941151v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826302v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941163v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941161v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Liegeois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983993v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01456304v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Karsai" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676764v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675950v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Souque" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01456302v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mangold" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941146v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941178v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242405v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941167v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672094v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Dasc&#259;lu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958789v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Joet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01332645v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970920v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guellai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941184v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Seigneuric" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bueno" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412573v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#536;tefan Tr&#259;u&#537;an-Matu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871568v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39112-5_39" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335560v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01332640v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335557v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906940v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toffa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335532v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;l Martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335536v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01332309v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lemasson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495970v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335517v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357226v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483791v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354053v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357272v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105934v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dc.15849" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002019v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenxi Zhang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josl.12611" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390754v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gef.1248" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230245v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213801002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702897v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouza&#239;d" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213812008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702887v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213806018" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933702v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01756-x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148217v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5561" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476629v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.208.0093" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03117988v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjds/s13688-020-00237-8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674578v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tops.12380" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674595v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269516000387" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01130053v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.151.0027" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244841v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.01874" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03550969v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801149" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941107v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241715v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954394514000131" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159944v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine R&#233;mond" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717998v4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2013-0015" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706704v3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2013-0011" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965186v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718025v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langsci.2010.08.007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357263v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01327274v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934048v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Veloso" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4fb775a865c101dcf40bd3688c30ea9b2f19f8e4;origin=https://hal.archives-ouvertes.fr/hal-04934048;visit=swh:1:snp:faf3197e26ffd73b37415aed5a4a9d21c3fd6d25;anchor=swh:1:rel:f844fe254308bc97bab0c0c88af96fb3b10528c6;path=/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604589v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bey" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fagot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hatier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7b42b9e7daa66d212e1eaa6a72256d9cb8c91d45;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/nardya/DyLNet;visit=swh:1:snp:25c9b8ea2f595703dd0c4be13c2249308e66bb49;anchor=swh:1:rev:2bec9f82b5f79a20c3cbea3eccef27fbe5b7cd17" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754228v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/silv.26" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396652v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462321v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00466276v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452115v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Surcouf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332841v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049005v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rousset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gaubil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815617v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815279v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815391v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#224;rton Karsai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815381v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouchet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sicheng Dai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marton Karsai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815364v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barbu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Nathael" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817433v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815399v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815638v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949754v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858362v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512436v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peuzin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514368v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512648v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512483v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476480v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476257v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462341v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815587v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514387v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941157v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Megherbi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941151v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826302v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941163v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941161v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Liegeois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983993v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01456304v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Karsai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676764v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675950v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Souque" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01456302v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mangold" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;o" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941146v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941178v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242405v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Magu&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941167v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672094v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Dasc&#259;lu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958789v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Joet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01332645v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guella&#239;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Glas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970920v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guellai" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941184v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Seigneuric" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bueno" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335560v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412573v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#536;tefan Tr&#259;u&#537;an-Matu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871568v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Dascalu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Trausan-Matu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39112-5_39" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01332640v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335557v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906940v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toffa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335532v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;l Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335536v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01332309v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lemasson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495970v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335517v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357226v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483791v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354053v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357272v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05477475v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ghennai" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869537v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832374v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Levy Abitbol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676770v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344250v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344249v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344245v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344242v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344237v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01344233v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354826v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390643v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.34.06bus" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710867v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003034636-28/sociophonetics-french-aur%C3%A9lie-nardy-maria-candea" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003034636" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754225v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/silv.26.int" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941123v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941137v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther de Vogelaer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Katerbow" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016780v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chauvin-Payan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701039v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979702v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02738-8_13" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745344v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354048v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/silv.1.10nar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105934v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dc.15849" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002019v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenxi Zhang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josl.12611" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390754v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gef.1248" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230245v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213801002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702897v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouza&#239;d" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213812008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702887v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213806018" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933702v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01756-x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148217v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5561" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476629v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.208.0093" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03117988v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjds/s13688-020-00237-8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674578v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tops.12380" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674595v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269516000387" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01130053v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.151.0027" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244841v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.01874" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941107v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03550969v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801149" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241715v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954394514000131" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159944v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine R&#233;mond" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717998v4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2013-0015" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706704v3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2013-0011" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965186v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718025v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langsci.2010.08.007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357263v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01327274v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754228v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/silv.26" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934048v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Veloso" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4fb775a865c101dcf40bd3688c30ea9b2f19f8e4;origin=https://hal.archives-ouvertes.fr/hal-04934048;visit=swh:1:snp:faf3197e26ffd73b37415aed5a4a9d21c3fd6d25;anchor=swh:1:rel:f844fe254308bc97bab0c0c88af96fb3b10528c6;path=/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604589v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bey" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fagot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hatier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7b42b9e7daa66d212e1eaa6a72256d9cb8c91d45;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/nardya/DyLNet;visit=swh:1:snp:25c9b8ea2f595703dd0c4be13c2249308e66bb49;anchor=swh:1:rev:2bec9f82b5f79a20c3cbea3eccef27fbe5b7cd17" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396652v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462321v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00466276v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452115v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Surcouf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>