--- v0 (2026-03-20)
+++ v1 (2026-04-20)
@@ -100,334 +100,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient extraction of medication information from clinical notes: an evaluation in 2 languages</w:t>
+                <w:t xml:space="preserve">Clinical text generation: Are we there yet?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Fabacher</w:t>
+                <w:t xml:space="preserve">Nicolas Hiebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik-Andre Sauleau</w:t>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Arcay</w:t>
+                <w:t xml:space="preserve">Karën Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bineta Faye</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jamia/ocaf113⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Biomedical Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, pp.173-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-biodatasci-103123-095202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375038v1</w:t>
+                <w:t xml:space="preserve">hal-05055957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical text generation: Are we there yet?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient extraction of medication information from clinical notes: an evaluation in 2 languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Fabacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Hiebel</w:t>
+                <w:t xml:space="preserve">Erik-Andre Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Ferret</w:t>
+                <w:t xml:space="preserve">Emmanuelle Arcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karën Fort</w:t>
+                <w:t xml:space="preserve">Bineta Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Névéol</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxime Alter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Biomedical Data Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8, pp.173-198. </w:t>
+              <w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.ocaf113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev-biodatasci-103123-095202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jamia/ocaf113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05055957v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You'll be a nurse, my son!&amp;quot; Automatically Assessing Gender Biases in Autoregressive Language Models in French and Italian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Ducel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karën Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1495-1523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -474,64 +474,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche sur les biais dans les modèles de langue est biaisée : état de l’art en abyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Ducel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karën Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 64 (3), pp.119-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -595,51 +595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Naguib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mina Bjelogrlic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -876,51 +876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 130, pp.104073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -954,51 +954,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au numéro spécial « traitement automatique des langues et santé »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berry de Bruijn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1062,51 +1062,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ten simple rules to make your research more sustainable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Daly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1179,51 +1179,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can reproducibility be improved in clinical natural language processing? A study of 7 clinical NLP suites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Digan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Neuraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1581,51 +1581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Gargon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariska Leeflang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Williamson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1672,51 +1672,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical Natural Language Processing in languages other than English: opportunities and challenges.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hercules Dalianis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1802,51 +1802,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanding the Diversity of Texts and Applications: Findings from the Section on Clinical Natural Language Processing of the International Medical Informatics Association Yearbook.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1919,51 +1919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Norman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Van Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 55 (8), pp.781-781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2131,51 +2131,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making Sense of Big Textual Data for Health Care: Findings from the Section on Clinical Natural Language Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2261,51 +2261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Campillos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedical Semantics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2365,51 +2365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Atal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jd Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2590,51 +2590,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural language processing of radiology reports for the detection of thromboembolic diseases and clinically relevant incidental findings.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Dominique Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2871,51 +2871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina F Soualmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Massari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2983,51 +2983,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing a Rule Based vs. Statistical System for Automatic Categorization of MEDLINE Documents According to Biomedical Specialty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Humphrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allen Browne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3095,51 +3095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural language processing vs. content-based image analysis for medical document retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Deserno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3225,51 +3225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method of cross-lingual consumer health information retrieval.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3346,51 +3346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic indexing of online health resources for a French quality controlled gateway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrina Rogozan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3601,51 +3601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magaly Douyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina F Soualmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrina Rogozan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3709,51 +3709,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using CISMeF MeSH &amp;quot;Encapsulated&amp;quot; terminology and a categorization algorithm for health resources.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina F Soualmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3900,51 +3900,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Code-switching as a Bias Indicator in LLMs: &amp;quot;The consequences are not the same para nosotros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Ducel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidit Khazanchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4025,77 +4025,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grands modèles de langue pour la détection de pathologies psychiatriques : promesses, réalité, et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Bleuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karën Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "LLM@hopital"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ATALA, Mar 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4114,559 +4114,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting Information in a Low-resource Setting: Case Study on Bioinformatics Workflows</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">La linguistique appliquée pour une IA plus éthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Ducel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karën Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Intelligent Data Analysis (IDA 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NéALA 2025 - Colloque sur Naturel et Artificiel en Linguistique Appliquée : une époque de paradoxes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05244222v1</w:t>
+                <w:t xml:space="preserve">hal-05457534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment évaluer un grand modèle de langue dans le domaine médical en français ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Extracting Information in a Low-resource Setting: Case Study on Bioinformatics Workflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Sebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium on Intelligent Data Analysis (IDA 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Konstanz, Germany. pp.274-287, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-91398-3_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05329783v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Confidentiality of Synthetic Clinical Texts Generated by Language Models</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Comment évaluer un grand modèle de langue dans le domaine médical en français ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Servan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Artificial Intelligence in Medicine (AIME)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Marseille, France. pp.51-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046326v2</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La linguistique appliquée pour une IA plus éthique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Evaluating the Confidentiality of Synthetic Clinical Texts Generated by Language Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foucauld Estignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Girard-Satabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hiebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NéALA 2025 - Colloque sur Naturel et Artificiel en Linguistique Appliquée : une époque de paradoxes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd International Conference on Artificial Intelligence in Medicine (AIME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Pavie, Italy. pp.130-139, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-95838-0_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457534v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046326v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women do not have heart attacks!&amp;quot; Gender Biases in Automatically Generated Clinical Cases in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Ducel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hiebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karën Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NAACL 2025 - Annual Conference of the Nations of the Americas Chapter of the Association for Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Albuquerque, United States. pp.7145-7159, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4713,90 +4713,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les femmes ne font pas de crise cardiaque ! » Étude des biais de genre dans les cas cliniques synthétiques en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Ducel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hiebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karën Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Marseille, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4847,64 +4847,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Ducel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karën Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EALM 2025 - Ethic and Alignment of (Large) Language Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Marseille, France. pp.12-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4923,1336 +4923,1336 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation automatique des biais de genre dans des modèles de langue auto-régressifs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Hostomytho: A GWAP for Synthetic Clinical Texts Evaluation and Annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hiebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.64-84</w:t>
+              <w:t xml:space="preserve">10th Workshop on Games and Natural Language Processing @ LREC-COLING 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.14-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04621134v1</w:t>
+                <w:t xml:space="preserve">hal-04555052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limitations of Human Identification of Automatically Generated Text</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using Structured Health Information for Controlled Generation of Clinical Cases in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hugo Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hiebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karën Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 6th Clinical Natural Language Processing Workshop At NAACL 2024 (ClinicalNLP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Mexico city, Mexico. pp.172-184, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2024.clinicalnlp-1.14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594836v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction d’entités nommées décrivant des chaînes de traitement bioinformatiques dans des articles scientifiques en anglais</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Limitations of Human Identification of Automatically Generated Text</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadége Alavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximin Coavoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Gallienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.422-434</w:t>
+              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.10511-10516</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623033v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dataset for Pharmacovigilance in German, French, and Japanese: Annotating Adverse Drug Reactions across Languages</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation automatique des biais de genre dans des modèles de langue auto-régressifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Ducel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karën Fort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.395-414</w:t>
+              <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.64-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779777v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empreinte carbone des expériences en TAL : les défis de la reproductibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Éthique et TAL 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karën Fort; Aurélie Névéol, Apr 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Structured Health Information for Controlled Generation of Clinical Cases in French</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Dataset for Pharmacovigilance in German, French, and Japanese: Annotating Adverse Drug Reactions across Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Raithel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui-Syuan Yeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuntaro Yada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th Clinical Natural Language Processing Workshop At NAACL 2024 (ClinicalNLP 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.395-414</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04558890v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hostomytho: A GWAP for Synthetic Clinical Texts Evaluation and Annotation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Extraction d’entités nommées décrivant des chaînes de traitement bioinformatiques dans des articles scientifiques en anglais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Sebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Workshop on Games and Natural Language Processing @ LREC-COLING 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.14-20</w:t>
+              <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.422-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04555052v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Où la frugalité rejoint l'éthique : utilisation de données synthétiques pour la reconnaissance d'entités cliniques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Few-shot clinical entity recognition in English, French and Spanish: masked language models outperform generative model prompting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Naguib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude sur le traitement automatique des langues frugal et la recherche d'information frugale, ATALA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 2024 Conference on Empirical Methods in Natural Language Processing (EMNLP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Miami, United States. pp.6829-6852, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2024.findings-emnlp.400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04438229v1</w:t>
+                <w:t xml:space="preserve">hal-05331970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Few-shot clinical entity recognition in English, French and Spanish: masked language models outperform generative model prompting</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">MLCA: a tool for Machine Learning Life Cycle Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2024 Conference on Empirical Methods in Natural Language Processing (EMNLP 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 10th International Conference on ICT for Sustainability (ICT4S)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. pp.227-238, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICT4S64576.2024.00031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2024.findings-emnlp.400⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05331970v1</w:t>
+                <w:t xml:space="preserve">hal-04643414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benchmark Evaluation of Clinical Named Entity Recognition in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Bannour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Torino, Italy. pp.14-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MLCA: a tool for Machine Learning Life Cycle Assessment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Où la frugalité rejoint l'éthique : utilisation de données synthétiques pour la reconnaissance d'entités cliniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hiebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karën Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 10th International Conference on ICT for Sustainability (ICT4S)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée d'étude sur le traitement automatique des langues frugal et la recherche d'information frugale, ATALA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICT4S64576.2024.00031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04643414v1</w:t>
+                <w:t xml:space="preserve">hal-04438229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les limites de l'identification par l'humain de textes générés automatiquement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximin Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Gallienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.18-19</w:t>
@@ -6294,64 +6294,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desiderata for Actionable Bias Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Ducel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karën Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Perspectives on Bias and Discrimination in Language Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6370,355 +6370,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Your Stereotypical Mileage may Vary: Practical Challenges of Evaluating Biases in Multiple Languages and Cultural Contexts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bracing for impact: on-going digitalization of healthcare requires urgent characterization of impact on environment and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.17764-17769</w:t>
+              <w:t xml:space="preserve">Undone Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guillaume Munch-Maccagnoni; Chantal Enguehard; Maël Pégny; Marc Anderson, Feb 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04537096v1</w:t>
+                <w:t xml:space="preserve">hal-04579545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What ChatGPT tells us about ourselves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Boussidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Ducel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karën Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Éthique et TAL 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bracing for impact: on-going digitalization of healthcare requires urgent characterization of impact on environment and beyond</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Your Stereotypical Mileage may Vary: Practical Challenges of Evaluating Biases in Multiple Languages and Cultural Contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karën Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Alonso Alemany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Benotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bezançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Undone Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Guillaume Munch-Maccagnoni; Chantal Enguehard; Maël Pégny; Marc Anderson, Feb 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.17764-17769</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579545v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Findings of the WMT 2024 Biomedical Translation Shared Task: Test Sets on Abstract Level</w:t>
               </w:r>
@@ -6832,243 +6832,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération contrôlée de cas cliniques en français à partir de données médicales structurées</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Reconnaissance d’entités cliniques en few-shot en trois langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Naguib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.435-448</w:t>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.169-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623034v1</w:t>
+                <w:t xml:space="preserve">hal-04623016v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance d’entités cliniques en few-shot en trois langues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Génération contrôlée de cas cliniques en français à partir de données médicales structurées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hiebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karën Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.169-197</w:t>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.435-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623016v2</w:t>
+                <w:t xml:space="preserve">hal-04623034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Elephant in the Room: Analyzing the Presence of Big Tech in Natural Language Processing Research</w:t>
               </w:r>
@@ -7093,51 +7093,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Philip Wahle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terry Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Ducel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7182,355 +7182,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04105994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les textes cliniques français générés sont-ils dangereusement similaires à leur source ? Analyse par plongements de phrases</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Projet Gender Equality Monitor (GEM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Adda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.46-54</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.21-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04130203v1</w:t>
+                <w:t xml:space="preserve">hal-04208588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Gender Equality Monitor (GEM)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bias Identification in Language Models is Biased</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Ducel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karën Fort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.21-21</w:t>
+              <w:t xml:space="preserve">Workshop on Algorithmic Injustice 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208588v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bias Identification in Language Models is Biased</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Les textes cliniques français générés sont-ils dangereusement similaires à leur source ? Analyse par plongements de phrases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hiebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karën Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karën Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Algorithmic Injustice 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.46-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171198v1</w:t>
+                <w:t xml:space="preserve">hal-04130203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Findings of the WMT 2023 Biomedical Translation Shared Task: Evaluation of ChatGPT 3.5 as a Comparison System</w:t>
               </w:r>
@@ -7542,51 +7542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Jimeno Yepes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7650,51 +7650,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Portability of Rheumatoid Arthritis Phenotyping Algorithms: case study on French EHRs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Fabacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik-André Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7778,177 +7778,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04069779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NTCIR-17 MedNLP-SC Social Media Adverse Drug Event Detection: Subtask Overview</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stratégies d'apprentissage actif pour la reconnaissance d'entités nommées en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Naguib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NTCIR Conference on Evaluation of Information Access Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.232-247</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04421412v1</w:t>
+                <w:t xml:space="preserve">hal-04130136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positionnement temporel indépendant des évènements : application à des textes cliniques en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Bannour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7957,583 +7918,622 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d'apprentissage actif pour la reconnaissance d'entités nommées en français</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">NTCIR-17 MedNLP-SC Social Media Adverse Drug Event Detection: Subtask Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shoko Wakamiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lis Kanashiro Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Raithel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui-Syuan Yeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peitao Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NTCIR Conference on Evaluation of Information Access Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Tokyo, Japan. pp.131-144, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20736/0002001327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130136v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Synthetic Text Help Clinical Named Entity Recognition? A Study of Electronic Health Records in French</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Similarité surfacique et similarité sémantique dans des cas cliniques générés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hiebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karën Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 17th Conference of the European Chapter of the Association for Computational Linguistics (EACL 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée d'étude sur la Similarité entre Patients, ATALA, SimPa 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04018935v2</w:t>
+                <w:t xml:space="preserve">hal-04102816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-independent temporal positioning: application to French clinical text</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Can Synthetic Text Help Clinical Named Entity Recognition? A Study of Electronic Health Records in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hiebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karën Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Workshop on Biomedical Natural Language Processing and BioNLP Shared Tasks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2023.bionlp-1.16⟩</w:t>
+              <w:t xml:space="preserve">The 17th Conference of the European Chapter of the Association for Computational Linguistics (EACL 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Dubrovnik, Croatia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.eacl-main.170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297686v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018935v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similarité surfacique et similarité sémantique dans des cas cliniques générés</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Event-independent temporal positioning: application to French clinical text</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Bannour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Rance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude sur la Similarité entre Patients, ATALA, SimPa 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd Workshop on Biomedical Natural Language Processing and BioNLP Shared Tasks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toronto, Canada. pp.191-205, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.bionlp-1.16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102816v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction d'informations sur les workflows scientifiques à partir de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Sebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8571,90 +8571,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KEEPHA at n2c2 2022: Track 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Raithel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faith W. Mutinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel H. B. Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Syuan Yeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomohiro Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8696,90 +8696,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a Citizen Science Platform for the Creation of a Language Resource to Study Bias in Language Models for French: a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karën Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bezançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd LREC Workshop on Novel Incentives in Data Collection from People</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8804,90 +8804,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French CrowS-Pairs: Extending a challenge dataset for measuring social bias in masked language models to a language other than English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bezançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karën Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACL 2022 - 60th Annual Meeting of the Association for Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Dublin, Ireland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8915,217 +8915,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03629677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles préservant la confidentialité des données par mimétisme pour la reconnaissance d’entités nommées en français</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">CLISTER: A corpus for semantic textual similarity in French clinical narratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hiebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karën Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude sur la robustesse des systemes de TAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATALA, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.4306‑4315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04013420v1</w:t>
+                <w:t xml:space="preserve">cea-03740484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French CrowS-Pairs: Extension à une langue autre que l'anglais d'un corpus de mesure des biais sociétaux dans les modèles de langue masqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bezançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karën Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.355-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9144,178 +9131,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLISTER: A corpus for semantic textual similarity in French clinical narratives</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Modèles préservant la confidentialité des données par mimétisme pour la reconnaissance d’entités nommées en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Bannour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceval Wajsbürt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Rance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.4306‑4315</w:t>
+              <w:t xml:space="preserve">Journée d’étude sur la robustesse des systemes de TAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATALA, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03740484v1</w:t>
+                <w:t xml:space="preserve">hal-04013420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You Reap What You Sow: On the Challenges of Bias Evaluation Under Multilingual Settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeerak Talat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Biderman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9392,51 +9392,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portabilité des algorithmes de phénotypage: le cas de la polyarthrite rhumatoïde dans le dossier patient informatisé en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Fabacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik André Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9511,876 +9511,885 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Findings of the WMT 2022 Biomedical Translation Shared Task: Monolingual Clinical Case Reports</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CLISTER : un corpus pour la similarité sémantique textuelle dans des cas cliniques en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hiebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karën Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WMT22 - Seventh Conference on Machine Translation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates. pp.694-723</w:t>
+              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03932275v1</w:t>
+                <w:t xml:space="preserve">hal-03680571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLISTER : un corpus pour la similarité sémantique textuelle dans des cas cliniques en français</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Findings of the WMT 2022 Biomedical Translation Shared Task: Monolingual Clinical Case Reports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Jimeno Yepes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Siu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Roller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WMT22 - Seventh Conference on Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates. pp.694-723, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2022.wmt-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03680571v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the carbon footprint of NLP methods: a survey and analysis of existing tools</w:t>
+                <w:t xml:space="preserve">Traitement Automatique de la Langue et Intégration de Données pour les Réunions de Concertations Pluridisciplinaires en Oncologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Bannour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Rance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP, Workshop SustaiNLP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAL &amp; IA 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AfIA; ATALA, Feb 2021, Virtuel - Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2021.sustainlp-1.2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03435068v1</w:t>
+                <w:t xml:space="preserve">hal-04013495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Findings of the WMT 2021 Biomedical Translation Shared Task: Summaries of Animal Experiments as New Test Set</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating the carbon footprint of NLP methods: a survey and analysis of existing tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Bannour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP 2021 - Sixth Conference on Machine Translation.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMNLP, Workshop SustaiNLP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Punta Cana, Dominican Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2021.sustainlp-1.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03435096v1</w:t>
+                <w:t xml:space="preserve">hal-03435068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity in Health Informatics: Mentoring and Leadership</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Findings of the WMT 2021 Biomedical Translation Shared Task: Summaries of Animal Experiments as New Test Set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lana Yeganova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Wiemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Moen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eva Turk</w:t>
+                <w:t xml:space="preserve">Federica Vezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Siu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Informatics Europe (MIE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Nice, France. pp.1031-1035</w:t>
+              <w:t xml:space="preserve">EMNLP 2021 - Sixth Conference on Machine Translation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Punta Cana, Dominican Republic. pp.664-683</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435000v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement Automatique de la Langue et Intégration de Données pour les Réunions de Concertations Pluridisciplinaires en Oncologie</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diversity in Health Informatics: Mentoring and Leadership</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Moen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chronaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Petelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Despina Voulgaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Turk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAL &amp; IA 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AfIA; ATALA, Feb 2021, Virtuel - Online, France</w:t>
+              <w:t xml:space="preserve">Medical Informatics Europe (MIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Nice, France. pp.1031-1035</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013495v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity in Health Informatics: mentoring and leadership</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Moen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chronaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Turk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Turk</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elena Petelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Despina Voulgaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of the European Federation for Medical Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Findings of the WMT 2020 Biomedical Translation Shared Task: Basque, Italian and Russian as New Additional Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10389,2345 +10398,2345 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Maria Di Nunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Grozea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñigo Jauregi Unanue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Jimeno Yepes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Conference on Machine Translation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Online, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle neuronal pour la résolution de la coréférence dans les dossiers médicaux électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tourille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.351-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02784785v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEDLINE as a parallel corpus: a survey to gain insight on French-, Spanish- and Portuguese-speaking authors' abstract writing practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Jimeno Yepes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana L Neves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ELRA, May 2020, Marseille, France. pp.3676-3682</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A distantly supervised dataset for automated data extraction from diagnostic studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Norman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariska Leeflang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Spijker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelos Kanoulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACL Workshop on Biomedical Natural Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Florence, Italy. pp.105-114, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18653/v1/W19-5012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NLP Community Perspectives on Replicability</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyril Grouin</w:t>
+                <w:t xml:space="preserve">Findings of the WMT 2019 Biomedical Translation Shared Task: Evaluation for MEDLINE Abstracts and Biomedical Terminologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin B Cohen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Grozea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Jimeno Yepes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Kittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in Natural Language Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26615/978-954-452-056-4_089⟩</w:t>
+              <w:t xml:space="preserve">Conference on Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Aug 2019, Florence, Italy. pp.29-53, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/W19-5403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282794v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Findings of the WMT 2019 Biomedical Translation Shared Task: Evaluation for MEDLINE Abstracts and Biomedical Terminologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Bawden</w:t>
+                <w:t xml:space="preserve">NLP Community Perspectives on Replicability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Mieskes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karën Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin B Cohen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Machine Translation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/W19-5403⟩</w:t>
+              <w:t xml:space="preserve">Recent Advances in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Varna, Bulgaria. pp.768-775, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26615/978-954-452-056-4_089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353608v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three Dimensions of Reproducibility in Natural Language Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingbo Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Hargraves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2018 - 11th International Conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.156-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the CLEF eHealth Evaluation Lab 2018</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Findings of the WMT 2018 Biomedical Translation Shared Task: Evaluation on Medline test sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Jimeno Yepes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Ramadier</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Grozea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Siu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference and Labs of the Evaluation Forum, eHealth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-98932-7_26⟩</w:t>
+              <w:t xml:space="preserve">Conference on Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Oct 2018, Bruxelles, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/W18-6403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276489v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Findings of the WMT 2018 Biomedical Translation Shared Task: Evaluation on Medline test sets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Overview of the CLEF eHealth Evaluation Lab 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Suominen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liadh Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Goeuriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amy Siu</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ramadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Machine Translation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/W18-6403⟩</w:t>
+              <w:t xml:space="preserve">Conference and Labs of the Evaluation Forum, eHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Avignon, France. pp.286-301, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-98932-7_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276482v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automating Document Discovery in the Systematic Review Process: How to Use Chaff to Extract Wheat.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Parallel Corpora for the Biomedical Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Jimeno Yepes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Verspoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, ELRA, May 2018, Miyazaki, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.1173076⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01842457v1</w:t>
+                <w:t xml:space="preserve">hal-01847303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Corpora for the Biomedical Domain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Automating Document Discovery in the Systematic Review Process: How to Use Chaff to Extract Wheat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Norman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariska Leeflang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karin Verspoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ELRA, May 2018, Miyazaki, Japan</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.1173076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847303v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Extraction and Synthesis in Systematic Reviews of Diagnostic Test Accuracy: A Corpus for Automating and Evaluating the Process</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Présence et représentation des femmes dans le traitement automatique des langues en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karën Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMIA Annual Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Medical Informatics Association, Nov 2018, San Francisco, CA, United States. pp.817-826</w:t>
+              <w:t xml:space="preserve">Penser la Recherche en Informatique comme pouvant être Située, Multidisciplinaire Et Genrée (PRISME-G)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990494v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683774v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIMSI@CLEF eHealth 2018 Task 2: Technology Assisted Reviews by Stacking Active and Static Learning</w:t>
+                <w:t xml:space="preserve">Data Extraction and Synthesis in Systematic Reviews of Diagnostic Test Accuracy: A Corpus for Automating and Evaluating the Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Norman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariska Leeflang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference and Labs of the Evaluation Forum, eHealth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">AMIA Annual Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Medical Informatics Association, Nov 2018, San Francisco, CA, United States. pp.817-826</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990504v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présence et représentation des femmes dans le traitement automatique des langues en France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">LIMSI@CLEF eHealth 2018 Task 2: Technology Assisted Reviews by Stacking Active and Static Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Norman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariska Leeflang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser la Recherche en Informatique comme pouvant être Située, Multidisciplinaire Et Genrée (PRISME-G)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference and Labs of the Evaluation Forum, eHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683774v2</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panel: Methods and Tools to Enhance Rigor and Reproducibility of Biomedical Research</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Evaluation of a Sequence Tagging Tool for Biomedical Texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tourille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Doutreligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMIA Annual Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Medical Informatics Association, Nov 2018, San Francisco, CA, United States</w:t>
+              <w:t xml:space="preserve">International Workshop on Health Text Mining and Information Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276495v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLEF eHealth 2018 Multilingual Information Extraction Task Overview: ICD10 Coding of Death Certificates in French, Hungarian and Italian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Grippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Morgand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference and Labs of the Evaluation Forum, eHealth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEUR, Sep 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Sequence Tagging Tool for Biomedical Texts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Tourille</w:t>
+                <w:t xml:space="preserve">Panel: Methods and Tools to Enhance Rigor and Reproducibility of Biomedical Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halil Kilicoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Doutreligne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ferret</w:t>
+                <w:t xml:space="preserve">Timothy Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Paris</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hua Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Smalheiser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Health Text Mining and Information Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">AMIA Annual Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Medical Informatics Association, Nov 2018, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990502v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection automatique de phrases en domaine de spécialité en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01836480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproducibility in Biomedical Natural Language Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingbo Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negacy Hailu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence Hunter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMIA Annual Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIMSI-COT at SemEval-2017 Task 12: Neural Architecture for Temporal Information Extraction from Clinical Narratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tourille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Workshop on Semantic Evaluation (SemEval-2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Vancouver, Canada. pp.597-602, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/S17-2098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01857879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLEF eHealth 2017 Multilingual Information Extraction task Overview: ICD10 Coding of Death Certificates in English and French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Bretonnel Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12746,1011 +12755,1011 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop of the Cross-Language Evaluation Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEUR-WS, Sep 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01665374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural architecture for temporal relation extraction: A Bi-LSTM approach for detecting narrative containers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tourille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 55th Annual Meeting of the Association for Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Vancouver, Canada. pp.224-230, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18653/v1/P17-2035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01841667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal information extraction from clinical text</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tourille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the European Chapter of the Association for Computational Linguistics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIMSI-COT at SemEval-2016 Task 12: Temporal relation identification using a pipeline of classifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tourille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SemEval 2016 - the 10th International Workshop on Semantic Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, San Diego, United States. pp.1136-1142, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/S16-1175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the CLEF eHealth Evaluation Lab 2016</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinical information extraction at the clef ehealth evaluation lab 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Neveol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joao Palotti</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuhr N. et al. (eds) Experimental IR Meets Multilinguality, Multimodality, and Interaction. CLEF 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Evora, Portugal</w:t>
+              <w:t xml:space="preserve">CLEF 2016 (online working notes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Evora, Portugal. pp.28-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922318v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical information extraction at the clef ehealth evaluation lab 2016</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of the CLEF eHealth Evaluation Lab 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liadh Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Goeuriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Suominen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Neveol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lavergne</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Palotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2016 (online working notes)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Evora, Portugal. pp.28-42</w:t>
+              <w:t xml:space="preserve">Fuhr N. et al. (eds) Experimental IR Meets Multilinguality, Multimodality, and Interaction. CLEF 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Evora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922402v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de relations temporelles dans des dossiers électroniques patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tourille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Conférence sur le Traitement Automatique des Langues Naturelles (JEP-TALN-RECITAL 2016), session articles courts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France. pp.459--466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01858431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redundancy in French Electronic Health Records: A preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva d'Hondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Sixth International Workshop on Health Text Mining and Information Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lisbon, Portugal. pp.21-30, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18653/v1/W15-2603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the CLEF eHealth Evaluation Lab 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Goeuriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liadh Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Suominen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Hanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEF 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Toulouse, France. pp.429-443, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-24027-5_44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLEF eHealth Evaluation Lab 2015 Task 1b: Clinical Named Entity Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Neveol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13772,849 +13781,849 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liadh Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEF 2015 Working notes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d'expressions temporelles dans les dossiers électroniques patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN: Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Extraction of Time Expressions Across Domains in French Narratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMNLP: Empirical Methods in Natural Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lisbonne, Portugal. pp.492-498, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/D15-1055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to de-identify a large clinical corpus in 10 days</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Deleger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Groisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMIA 2014 Annual Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstract multi-terminology indexing for the assignment of MeSH descriptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoussen Sakji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Kergourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, United States. pp.521-525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using multi-terminology indexing for the assignment of MeSH descriptors to health resources in a French online catalogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Neveol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Serrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMIA Annual Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, United States. pp.586-590</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00503262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a simple method for the automatic assignment of MeSH descriptors to health resources in a French online catalogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Neveol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badisse Dahamna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MedInfo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Brisbane, Australia. pp.407-411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00499608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method of cross-lingual consumer health information retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Neveol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Soualmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14629,254 +14638,254 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Informatics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Masstricht, Netherlands. pp.601-608</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00499574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie d'un corpus de domaine médical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des XIIIèmes Rencontres de la Société Francophone de Classification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00256162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of a semi-automated ICD-10 coding help system to optimize medical and economic coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Neveol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Massari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Darmoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Informatics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Masstricht, Netherlands. pp.845-850</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00499579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14886,176 +14895,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards improving workflows reproducibility : Extracting information on workflows from text and code repositories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Sebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st Annual Intelligent Systems For Molecular Biology and 22nd Annual European Conference on Computational Biology (ISMB/ECCB 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Infobutton: an academic and... business perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Darmoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15114,51 +15123,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMIA Annu Symp Proc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Washington, DC, United States. pp.920, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00503265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15168,51 +15177,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terminologie et accès à l'information en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Neveol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15232,51 +15241,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Widad MUSTAFA EL HADI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terminologie et accès à l'information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes Science Publications, pp.141-159, 2006, Traité des sciences et techniques de l'information</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00499545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15286,169 +15295,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dawn of the Human-Machine Era: A forecast of new and emerging language technologies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave Sayers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Sousa-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sviatlana Höhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lule Ahmedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Allkivi-Metsoja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French MeSH Browser: a cross-language tool to access MEDLINE/PubMed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15496,613 +15505,714 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Darmoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, pp.1132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00499611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Environmental Impacts of Machine Learning Training Keep Rising Evidencing Rebound Effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">When rebound effect is not a side effect: analyzing sociotechnical contexts of digital technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Combaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04839926v5</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing Goals and Impacts of Digitalization: The Case of Promises in French Healthcare Policies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">The Environmental Impacts of Machine Learning Training Keep Rising Evidencing Rebound Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05066176v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839926v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Can Natural Language Processing Do for Peer Review?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterizing Goals and Impacts of Digitalization: The Case of Promises in French Healthcare Policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osama Mohammed Afzal</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-04797652v1</w:t>
+                <w:t xml:space="preserve">hal-05066176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modèles Bloom pour le traitement automatique de la langue française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Bawden</w:t>
+                <w:t xml:space="preserve">What Can Natural Language Processing Do for Peer Review?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilia Kuznetsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osama Mohammed Afzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Dercksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatim Bourfoune</w:t>
+                <w:t xml:space="preserve">Nils Dycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Cabot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cornette</w:t>
+                <w:t xml:space="preserve">Alexander Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04435371v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les modèles Bloom pour le traitement automatique de la langue française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatim Bourfoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Cassereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">BLOOM: A 176B-Parameter Open-Access Multilingual Language Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teven Le Scao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Akiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellie Pavlick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzana Ilić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16112,121 +16222,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on EMNLP Reviewer Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karën Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Hwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] Association for computational linguistics. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16236,100 +16346,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatisation des tâches documentaires dans un catalogue de santé en ligne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Neveol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cs.OH]. INSA de Rouen, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00011549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16339,91 +16449,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement Automatique de la Langue Biomédicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du texte et du document. Université Paris Sud, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02167096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16433,334 +16543,334 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethics and NLP: 10 years after</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karën Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études ATALA "éthique et TAL : 10 ans après"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de la journée d'étude sur la Similarité entre Patients, SimPa 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Gérardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journée commune AFIA/TLH - ATALA N°2 sur le thème &amp;quot;Technologies du Langage Humain et Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose G. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée commune AFIA/TLH - ATALA 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId433"/>
+      <w:footerReference w:type="default" r:id="rId436"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16907,51 +17017,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05375038v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fabacher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik-Andre Sauleau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Arcay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bineta Faye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Alter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamia/ocaf113" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055957v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hiebel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#235;n Fort" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-biodatasci-103123-095202" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04803403v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ducel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-024-09780-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04710191v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752782v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Zaghir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Naguib" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bjelogrlic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/60501" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248236v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M K Sharp" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Superchi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Glonti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42121-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655039v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Bannour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perceval Wajsb&#252;rt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rance" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2022.104073" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230298v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berry de Bruijn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023397v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Daly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Frenoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008148" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118455v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Digan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Neuraz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wack" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudoin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamia/ocaa261" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471032v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R Norman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariska M G Leeflang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Neveol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13643-019-1162-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411625v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Robert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Baghdadi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morgand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466023v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Norman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Gargon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariska Leeflang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Williamson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baz109" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842518v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hercules Dalianis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumithra Velupillai" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Savova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-018-0179-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990501v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0038-1667080" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842869v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Van Nguyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MLR.0000000000000750" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631743v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Campillos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Del&#233;ger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-017-9382-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626816v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15265/IY-2017-027" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631767v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-017-0135-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898775v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Atal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd Zeitoun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Porcher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1247-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916051v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jimeno Yepes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prieur-Gaston" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-14-146" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01094167v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Dominique Pham" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Yasunaga" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ment" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-15-266" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845361v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan J Darmoni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina F Soualmia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letord" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaulent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Griffon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3163/1536-5050.100.3.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845363v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thirion" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482795v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Humphrey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Browne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gobeill" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ruch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483048v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deserno" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Darmoni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#252;ld" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aronson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.20955" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845369v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pereira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thirion" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441434v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrina Rogozan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Darmoni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845371v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan J Darmoni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Renard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gehanno" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-6-7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845373v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Douy&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badisse Dahamna" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-1842.2004.00526.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845375v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2003.09.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18JBCX60-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05529786v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidit Khazanchi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Leclere" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pedrini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05532823v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bleuze" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P. Martin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244222v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Sebe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91398-3_21" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329783v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Servan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046326v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucauld Estignard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Girard-Satabin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95838-0_13" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05457534v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04938811v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-naacl.398" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05282965v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05282981v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Andr&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04621134v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594836v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#233;ge Alavoine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Coavoux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Esperan&#231;a-Rodier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Gallienne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Emiliano Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623033v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779777v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Raithel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Syuan Yeh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuntaro Yada" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579556v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Morand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558890v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boulanger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.clinicalnlp-1.14" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555052v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Remy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillaume" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438229v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331970v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.findings-emnlp.400" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523267v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643414v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT4S64576.2024.00031" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623002v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Alavoine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04755691v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04537096v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonso Alemany" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Benotti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bezan&#231;on" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Borg" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04521121v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boussidan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579545v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750560v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Neves" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Grozea" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Roller" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.wmt-1.6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623034v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623016v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04105994v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdalla" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Philip Wahle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Ruas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.acl-long.734" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130203v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208588v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guinaudeau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04171198v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300785v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Maria Di Nunzio" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.wmt-1.2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069779v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik-Andr&#233; Sauleau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Leclerc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bergier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Gottenberg" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230263" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421412v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoko Wakamiya" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lis Kanashiro Pereira" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peitao Han" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20736/0002001327" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130201v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130136v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04018935v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.eacl-main.170" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297686v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.bionlp-1.16" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102816v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991363v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297589v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faith W. Mutinda" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel H. B. Andrade" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Nishiyama" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03693686v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03629677v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.acl-long.583" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013420v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03680574v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03740484v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812319v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeerak Talat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Biderman" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miruna Clinciu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manan Dey" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.bigscience-1.3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295970v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Andr&#233; Sauleau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Leclerc Du Sablon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques&#8208;eric Gottenberg" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03932275v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Siu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03680571v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435068v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.sustainlp-1.2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435096v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Yeganova" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Wiemann" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Vezzani" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435000v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chronaki" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Petelos" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Voulgaraki" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Turk" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013495v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023527v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02986356v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Jauregi Unanue" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784785v3" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tourille" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023950v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana L Neves" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282792v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Spijker" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Kanoulas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-5012" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282794v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Mieskes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin B Cohen" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26615/978-954-452-056-4_089" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353608v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Kittner" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-5403" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842490v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cohen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingbo Xia" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Callahan" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hargraves" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276489v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Suominen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liadh Kelly" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Goeuriot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ramadier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98932-7_26" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276482v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W18-6403" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842457v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1173076" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847303v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Neves" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Verspoor" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990494v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990504v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683774v2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276495v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halil Kilicoglu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Clark" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Xu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Smalheiser" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276492v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Grippo" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Orsi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990502v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doutreligne" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paris" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836480v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boyer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847326v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negacy Hailu" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Hunter" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857879v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S17-2098" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665374v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anderson" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bretonnel Cohen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841667v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tourille" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tannier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/P17-2035" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842460v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407173v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S16-1175" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922318v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Palotti" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922402v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Cohen" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858431v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489357v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva d'Hondt" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W15-2603" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922439v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Hanlen" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24027-5_44" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922444v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222638v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Donald Tapi Nzali" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222642v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/D15-1055" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490236v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Escudi&#233;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Groisy" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jeannot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482873v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Sakji" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kergourlay" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503262v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Serrot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joubert" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499608v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499574v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Soualmia" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256162v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499579v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Massari" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363577v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoine" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503265v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499545v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230287v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Sayers" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Sousa-Silva" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sviatlana H&#246;hn" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lule Ahmedi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Allkivi-Metsoja" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499611v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839926v5" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066176v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797652v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Kuznetsov" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Mohammed Afzal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Dercksen" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Dycke" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Goldberg" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435371v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Bourfoune" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cabot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cassereau" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornette" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03850124v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teven Le Scao" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fan" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Akiki" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Pavlick" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ili&#263;" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660886v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Hwa" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011549v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02167096v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04533870v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04080808v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coulet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel G&#233;rardin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280218v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Moreno" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055957v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hiebel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#235;n Fort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-biodatasci-103123-095202" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05375038v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fabacher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik-Andre Sauleau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Arcay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bineta Faye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Alter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamia/ocaf113" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04803403v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ducel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-024-09780-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04710191v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752782v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Zaghir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Naguib" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bjelogrlic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/60501" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248236v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M K Sharp" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Superchi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Glonti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42121-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655039v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Bannour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perceval Wajsb&#252;rt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rance" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2022.104073" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230298v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berry de Bruijn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023397v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Daly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Frenoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008148" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118455v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Digan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Neuraz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wack" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudoin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamia/ocaa261" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471032v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R Norman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariska M G Leeflang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Neveol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13643-019-1162-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411625v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Robert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Baghdadi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morgand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466023v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Norman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Gargon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariska Leeflang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Williamson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baz109" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842518v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hercules Dalianis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumithra Velupillai" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Savova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-018-0179-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990501v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0038-1667080" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842869v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Van Nguyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MLR.0000000000000750" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631743v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Campillos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Del&#233;ger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-017-9382-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626816v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15265/IY-2017-027" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631767v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-017-0135-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898775v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Atal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd Zeitoun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Porcher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1247-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916051v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jimeno Yepes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prieur-Gaston" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-14-146" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01094167v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Dominique Pham" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Yasunaga" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ment" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-15-266" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845361v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan J Darmoni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina F Soualmia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letord" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaulent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Griffon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3163/1536-5050.100.3.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845363v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thirion" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482795v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Humphrey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Browne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gobeill" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ruch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483048v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deserno" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Darmoni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#252;ld" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aronson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.20955" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845369v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pereira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thirion" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441434v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrina Rogozan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Darmoni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845371v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan J Darmoni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Renard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gehanno" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-6-7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845373v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Douy&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badisse Dahamna" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-1842.2004.00526.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845375v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2003.09.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18JBCX60-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05529786v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidit Khazanchi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Leclere" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pedrini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05532823v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bleuze" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P. Martin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05457534v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244222v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Sebe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91398-3_21" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329783v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Servan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046326v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucauld Estignard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Girard-Satabin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95838-0_13" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04938811v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-naacl.398" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05282965v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05282981v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Andr&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555052v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Remy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillaume" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558890v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boulanger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.clinicalnlp-1.14" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594836v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#233;ge Alavoine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Coavoux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Esperan&#231;a-Rodier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Gallienne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Emiliano Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04621134v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579556v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Morand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779777v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Raithel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Syuan Yeh" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuntaro Yada" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623033v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331970v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.findings-emnlp.400" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643414v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT4S64576.2024.00031" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523267v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438229v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623002v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Alavoine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04755691v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579545v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04521121v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boussidan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04537096v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonso Alemany" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Benotti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bezan&#231;on" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Borg" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750560v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Neves" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Grozea" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Roller" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.wmt-1.6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623016v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623034v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04105994v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdalla" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Philip Wahle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Ruas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.acl-long.734" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208588v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guinaudeau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04171198v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130203v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300785v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Maria Di Nunzio" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.wmt-1.2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069779v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik-Andr&#233; Sauleau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Leclerc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bergier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Gottenberg" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230263" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130136v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130201v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421412v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoko Wakamiya" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lis Kanashiro Pereira" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peitao Han" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20736/0002001327" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102816v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04018935v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.eacl-main.170" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297686v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.bionlp-1.16" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991363v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297589v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faith W. Mutinda" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel H. B. Andrade" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Nishiyama" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03693686v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03629677v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.acl-long.583" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03740484v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03680574v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013420v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812319v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeerak Talat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Biderman" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miruna Clinciu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manan Dey" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.bigscience-1.3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295970v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Andr&#233; Sauleau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Leclerc Du Sablon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques&#8208;eric Gottenberg" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03680571v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03932275v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Siu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.wmt-1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013495v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435068v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.sustainlp-1.2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435096v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Yeganova" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Wiemann" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Vezzani" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435000v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chronaki" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Petelos" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Voulgaraki" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Turk" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023527v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02986356v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Jauregi Unanue" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784785v3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tourille" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023950v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana L Neves" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282792v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Spijker" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Kanoulas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-5012" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353608v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin B Cohen" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Kittner" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-5403" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282794v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Mieskes" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26615/978-954-452-056-4_089" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842490v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cohen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingbo Xia" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Callahan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hargraves" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276482v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W18-6403" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276489v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Suominen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liadh Kelly" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Goeuriot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ramadier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98932-7_26" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847303v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Neves" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Verspoor" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842457v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1173076" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683774v2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990494v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990504v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990502v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doutreligne" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paris" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276492v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Grippo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Orsi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276495v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halil Kilicoglu" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Clark" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Xu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Smalheiser" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836480v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boyer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847326v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negacy Hailu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Hunter" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857879v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S17-2098" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665374v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anderson" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bretonnel Cohen" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841667v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tourille" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tannier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/P17-2035" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842460v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407173v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S16-1175" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922402v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Cohen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922318v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Palotti" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858431v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489357v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva d'Hondt" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W15-2603" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922439v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Hanlen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24027-5_44" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922444v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222638v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Donald Tapi Nzali" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222642v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/D15-1055" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490236v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Escudi&#233;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Groisy" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jeannot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482873v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Sakji" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kergourlay" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503262v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Serrot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joubert" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499608v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499574v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Soualmia" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256162v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roy" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499579v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Massari" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363577v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoine" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503265v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499545v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230287v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Sayers" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Sousa-Silva" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sviatlana H&#246;hn" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lule Ahmedi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Allkivi-Metsoja" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499611v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566029v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Combaz" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839926v5" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066176v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797652v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Kuznetsov" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Mohammed Afzal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Dercksen" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Dycke" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Goldberg" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435371v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Bourfoune" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cabot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cassereau" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornette" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03850124v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teven Le Scao" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fan" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Akiki" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Pavlick" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ili&#263;" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660886v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Hwa" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011549v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02167096v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04533870v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04080808v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coulet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel G&#233;rardin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280218v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Moreno" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>