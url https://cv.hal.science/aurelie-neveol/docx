--- v1 (2026-04-20)
+++ v2 (2026-05-11)
@@ -100,477 +100,477 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical text generation: Are we there yet?</w:t>
+                <w:t xml:space="preserve">Efficient extraction of medication information from clinical notes: an evaluation in 2 languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Hiebel</w:t>
+                <w:t xml:space="preserve">Thibaut Fabacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Ferret</w:t>
+                <w:t xml:space="preserve">Erik-Andre Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karën Fort</w:t>
+                <w:t xml:space="preserve">Emmanuelle Arcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Névéol</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bineta Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Alter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Biomedical Data Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-biodatasci-103123-095202⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.ocaf113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jamia/ocaf113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05055957v1</w:t>
+                <w:t xml:space="preserve">hal-05375038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient extraction of medication information from clinical notes: an evaluation in 2 languages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinical text generation: Are we there yet?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik-Andre Sauleau</w:t>
+                <w:t xml:space="preserve">Nicolas Hiebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Arcay</w:t>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bineta Faye</w:t>
+                <w:t xml:space="preserve">Karën Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Alter</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.ocaf113. </w:t>
+              <w:t xml:space="preserve">Annual Review of Biomedical Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, pp.173-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jamia/ocaf113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1146/annurev-biodatasci-103123-095202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375038v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">You'll be a nurse, my son!&amp;quot; Automatically Assessing Gender Biases in Autoregressive Language Models in French and Italian</w:t>
+                <w:t xml:space="preserve">La recherche sur les biais dans les modèles de langue est biaisée : état de l’art en abyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Ducel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karën Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (3), pp.119-143</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803403v1</w:t>
+                <w:t xml:space="preserve">hal-04710191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche sur les biais dans les modèles de langue est biaisée : état de l’art en abyme</w:t>
+                <w:t xml:space="preserve">You'll be a nurse, my son!&amp;quot; Automatically Assessing Gender Biases in Autoregressive Language Models in French and Italian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Ducel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karën Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1495-1523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10579-024-09780-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710191v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prompt Engineering Paradigms for Medical Applications: Scoping Review</w:t>
               </w:r>
@@ -595,51 +595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Naguib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mina Bjelogrlic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -876,51 +876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 130, pp.104073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -954,51 +954,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au numéro spécial « traitement automatique des langues et santé »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berry de Bruijn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1062,51 +1062,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ten simple rules to make your research more sustainable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Daly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1179,51 +1179,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can reproducibility be improved in clinical natural language processing? A study of 7 clinical NLP suites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Digan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Neuraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1294,269 +1294,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03118455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the impact of screening automation on meta-analyses of diagnostic test accuracy</w:t>
+                <w:t xml:space="preserve">Développement et application de méthodes de traitement automatique des langues sur les causes médicales de décès pour la santé publique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher R Norman</w:t>
+                <w:t xml:space="preserve">Aude Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariska M G Leeflang</w:t>
+                <w:t xml:space="preserve">Yasmine Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Porcher</w:t>
+                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Neveol</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Morgand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5, pp.603-609</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02471032v1</w:t>
+                <w:t xml:space="preserve">hal-02411625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et application de méthodes de traitement automatique des langues sur les causes médicales de décès pour la santé publique.</w:t>
+                <w:t xml:space="preserve">Measuring the impact of screening automation on meta-analyses of diagnostic test accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Robert</w:t>
+                <w:t xml:space="preserve">Christopher R Norman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine Baghdadi</w:t>
+                <w:t xml:space="preserve">Mariska M G Leeflang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
+                <w:t xml:space="preserve">Raphaël Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Morgand</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurelie Neveol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systematic Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13643-019-1162-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411625v1</w:t>
+                <w:t xml:space="preserve">hal-02471032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of an automatic article selection method for timelier updates of the Comet Core Outcome Set database</w:t>
               </w:r>
@@ -1581,51 +1581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Gargon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariska Leeflang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Williamson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1672,51 +1672,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical Natural Language Processing in languages other than English: opportunities and challenges.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hercules Dalianis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1724,51 +1724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumithra Velupillai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Savova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedical Semantics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, 13p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1802,64 +1802,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanding the Diversity of Texts and Applications: Findings from the Section on Clinical Natural Language Processing of the International Medical Informatics Association Yearbook.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 27, pp.193-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1919,51 +1919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Norman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Van Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 55 (8), pp.781-781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2023,51 +2023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Campillos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Deléger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2131,64 +2131,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making Sense of Big Textual Data for Health Care: Findings from the Section on Clinical Natural Language Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 26 (1), pp.228-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2261,51 +2261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Campillos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedical Semantics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2365,51 +2365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Atal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jd Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2499,51 +2499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Jimeno Yepes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Prieur-Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Neveol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (1), pp.146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2590,51 +2590,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural language processing of radiology reports for the detection of thromboembolic diseases and clinically relevant incidental findings.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Dominique Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2871,51 +2871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina F Soualmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Massari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2983,51 +2983,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing a Rule Based vs. Statistical System for Automatic Categorization of MEDLINE Documents According to Biomedical Specialty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Humphrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allen Browne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3095,51 +3095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural language processing vs. content-based image analysis for medical document retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Deserno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3225,51 +3225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method of cross-lingual consumer health information retrieval.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3346,51 +3346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic indexing of online health resources for a French quality controlled gateway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrina Rogozan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3601,51 +3601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magaly Douyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina F Soualmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrina Rogozan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3709,51 +3709,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using CISMeF MeSH &amp;quot;Encapsulated&amp;quot; terminology and a categorization algorithm for health resources.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina F Soualmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3900,51 +3900,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Code-switching as a Bias Indicator in LLMs: &amp;quot;The consequences are not the same para nosotros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Ducel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidit Khazanchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4025,77 +4025,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grands modèles de langue pour la détection de pathologies psychiatriques : promesses, réalité, et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Bleuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karën Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "LLM@hopital"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ATALA, Mar 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4114,559 +4114,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La linguistique appliquée pour une IA plus éthique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evaluating the Confidentiality of Synthetic Clinical Texts Generated by Language Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foucauld Estignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Girard-Satabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hiebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NéALA 2025 - Colloque sur Naturel et Artificiel en Linguistique Appliquée : une époque de paradoxes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIME - 23rd International Conference on Artificial Intelligence in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Pavie, Italy. pp.130-139, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-95838-0_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457534v1</w:t>
+                <w:t xml:space="preserve">hal-05046326v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting Information in a Low-resource Setting: Case Study on Bioinformatics Workflows</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La linguistique appliquée pour une IA plus éthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Ducel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karën Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Intelligent Data Analysis (IDA 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NéALA 2025 - Colloque sur Naturel et Artificiel en Linguistique Appliquée : une époque de paradoxes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05244222v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment évaluer un grand modèle de langue dans le domaine médical en français ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Marseille, France. pp.51-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Confidentiality of Synthetic Clinical Texts Generated by Language Models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extracting Information in a Low-resource Setting: Case Study on Bioinformatics Workflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+                <w:t xml:space="preserve">Clémence Sebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Girard-Satabin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Artificial Intelligence in Medicine (AIME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Pavie, Italy. pp.130-139, </w:t>
+              <w:t xml:space="preserve">IDA 2025 - Symposium on Intelligent Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Konstanz, Germany. pp.274-287, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-95838-0_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-91398-3_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046326v2</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women do not have heart attacks!&amp;quot; Gender Biases in Automatically Generated Clinical Cases in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Ducel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hiebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karën Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NAACL 2025 - Annual Conference of the Nations of the Americas Chapter of the Association for Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Albuquerque, United States. pp.7145-7159, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4694,1059 +4694,1059 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les femmes ne font pas de crise cardiaque ! » Étude des biais de genre dans les cas cliniques synthétiques en français</w:t>
+                <w:t xml:space="preserve">Introducing MascuLead: the First Gender Bias Leaderboard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Ducel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karën Fort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Marseille, France. pp.1</w:t>
+              <w:t xml:space="preserve">EALM 2025 - Ethic and Alignment of (Large) Language Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Marseille, France. pp.12-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05282965v1</w:t>
+                <w:t xml:space="preserve">hal-05282981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing MascuLead: the First Gender Bias Leaderboard</w:t>
+                <w:t xml:space="preserve">« Les femmes ne font pas de crise cardiaque ! » Étude des biais de genre dans les cas cliniques synthétiques en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Ducel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hiebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karën Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karën Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EALM 2025 - Ethic and Alignment of (Large) Language Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Marseille, France. pp.12-19</w:t>
+              <w:t xml:space="preserve">32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Marseille, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05282981v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hostomytho: A GWAP for Synthetic Clinical Texts Evaluation and Annotation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Empreinte carbone des expériences en TAL : les défis de la reproductibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Remy</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Clément Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Workshop on Games and Natural Language Processing @ LREC-COLING 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.14-20</w:t>
+              <w:t xml:space="preserve">Journée Éthique et TAL 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karën Fort; Aurélie Névéol, Apr 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04555052v1</w:t>
+                <w:t xml:space="preserve">hal-04579556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Structured Health Information for Controlled Generation of Clinical Cases in French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Dataset for Pharmacovigilance in German, French, and Japanese: Annotating Adverse Drug Reactions across Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Raithel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Boulanger</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hui-Syuan Yeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuntaro Yada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th Clinical Natural Language Processing Workshop At NAACL 2024 (ClinicalNLP 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.395-414</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04558890v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limitations of Human Identification of Automatically Generated Text</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraction d’entités nommées décrivant des chaînes de traitement bioinformatiques dans des articles scientifiques en anglais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Sebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.10511-10516</w:t>
+              <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.422-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594836v1</w:t>
+                <w:t xml:space="preserve">hal-04623033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation automatique des biais de genre dans des modèles de langue auto-régressifs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Using Structured Health Information for Controlled Generation of Clinical Cases in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hiebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karën Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karën Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 6th Clinical Natural Language Processing Workshop At NAACL 2024 (ClinicalNLP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Mexico city, Mexico. pp.172-184, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2024.clinicalnlp-1.14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621134v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empreinte carbone des expériences en TAL : les défis de la reproductibilité</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hostomytho: A GWAP for Synthetic Clinical Texts Evaluation and Annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hiebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Éthique et TAL 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Karën Fort; Aurélie Névéol, Apr 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">10th Workshop on Games and Natural Language Processing @ LREC-COLING 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.14-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579556v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04555052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dataset for Pharmacovigilance in German, French, and Japanese: Annotating Adverse Drug Reactions across Languages</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation automatique des biais de genre dans des modèles de langue auto-régressifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Ducel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karën Fort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.395-414</w:t>
+              <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.64-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779777v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction d’entités nommées décrivant des chaînes de traitement bioinformatiques dans des articles scientifiques en anglais</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Limitations of Human Identification of Automatically Generated Text</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadége Alavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximin Coavoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Gallienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.422-434</w:t>
+              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.10511-10516</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623033v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Few-shot clinical entity recognition in English, French and Spanish: masked language models outperform generative model prompting</w:t>
               </w:r>
@@ -5758,51 +5758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Naguib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2024 Conference on Empirical Methods in Natural Language Processing (EMNLP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Miami, United States. pp.6829-6852, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5836,77 +5836,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MLCA: a tool for Machine Learning Life Cycle Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 10th International Conference on ICT for Sustainability (ICT4S)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. pp.227-238, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5953,64 +5953,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benchmark Evaluation of Clinical Named Entity Recognition in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Bannour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6048,90 +6048,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Où la frugalité rejoint l'éthique : utilisation de données synthétiques pour la reconnaissance d'entités cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hiebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karën Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude sur le traitement automatique des langues frugal et la recherche d'information frugale, ATALA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6169,90 +6169,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les limites de l'identification par l'humain de textes générés automatiquement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximin Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Gallienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.18-19</w:t>
@@ -6294,64 +6294,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desiderata for Actionable Bias Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Ducel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karën Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Perspectives on Bias and Discrimination in Language Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6370,260 +6370,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bracing for impact: on-going digitalization of healthcare requires urgent characterization of impact on environment and beyond</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">What ChatGPT tells us about ourselves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Boussidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Ducel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karën Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Undone Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Guillaume Munch-Maccagnoni; Chantal Enguehard; Maël Pégny; Marc Anderson, Feb 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journée Éthique et TAL 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579545v1</w:t>
+                <w:t xml:space="preserve">hal-04521121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What ChatGPT tells us about ourselves</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bracing for impact: on-going digitalization of healthcare requires urgent characterization of impact on environment and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karën Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Éthique et TAL 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">Undone Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guillaume Munch-Maccagnoni; Chantal Enguehard; Maël Pégny; Marc Anderson, Feb 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04521121v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Your Stereotypical Mileage may Vary: Practical Challenges of Evaluating Biases in Multiple Languages and Cultural Contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karën Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alonso Alemany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6851,51 +6851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance d’entités cliniques en few-shot en trois langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Naguib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6933,103 +6933,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération contrôlée de cas cliniques en français à partir de données médicales structurées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hiebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karën Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.435-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7048,489 +7048,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Elephant in the Room: Analyzing the Presence of Big Tech in Natural Language Processing Research</w:t>
+                <w:t xml:space="preserve">Projet Gender Equality Monitor (GEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Abdalla</w:t>
+                <w:t xml:space="preserve">Gilles Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Philip Wahle</w:t>
+                <w:t xml:space="preserve">François Buet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terry Ruas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fanny Ducel</w:t>
+                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61st Annual Meeting of the Association for Computational Linguistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.21-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04105994v1</w:t>
+                <w:t xml:space="preserve">hal-04208588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Gender Equality Monitor (GEM)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bias Identification in Language Models is Biased</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Ducel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karën Fort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.21-21</w:t>
+              <w:t xml:space="preserve">Workshop on Algorithmic Injustice 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208588v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bias Identification in Language Models is Biased</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les textes cliniques français générés sont-ils dangereusement similaires à leur source ? Analyse par plongements de phrases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hiebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karën Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karën Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Algorithmic Injustice 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.46-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171198v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les textes cliniques français générés sont-ils dangereusement similaires à leur source ? Analyse par plongements de phrases</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The Elephant in the Room: Analyzing the Presence of Big Tech in Natural Language Processing Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Philip Wahle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Ducel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">61st Annual Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toronto, Canada. pp.13141-13160, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.acl-long.734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130203v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Findings of the WMT 2023 Biomedical Translation Shared Task: Evaluation of ChatGPT 3.5 as a Comparison System</w:t>
               </w:r>
@@ -7542,51 +7542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Jimeno Yepes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7650,51 +7650,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Portability of Rheumatoid Arthritis Phenotyping Algorithms: case study on French EHRs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Fabacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik-André Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7778,138 +7778,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04069779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d'apprentissage actif pour la reconnaissance d'entités nommées en français</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">NTCIR-17 MedNLP-SC Social Media Adverse Drug Event Detection: Subtask Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shoko Wakamiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lis Kanashiro Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Raithel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui-Syuan Yeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peitao Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NTCIR Conference on Evaluation of Information Access Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Tokyo, Japan. pp.131-144, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20736/0002001327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04130136v1</w:t>
+                <w:t xml:space="preserve">hal-04421412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positionnement temporel indépendant des évènements : application à des textes cliniques en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Bannour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7918,622 +7957,583 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NTCIR-17 MedNLP-SC Social Media Adverse Drug Event Detection: Subtask Overview</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stratégies d'apprentissage actif pour la reconnaissance d'entités nommées en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Naguib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NTCIR Conference on Evaluation of Information Access Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.232-247</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20736/0002001327⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04421412v1</w:t>
+                <w:t xml:space="preserve">hal-04130136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similarité surfacique et similarité sémantique dans des cas cliniques générés</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Event-independent temporal positioning: application to French clinical text</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Bannour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Rance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude sur la Similarité entre Patients, ATALA, SimPa 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd Workshop on Biomedical Natural Language Processing and BioNLP Shared Tasks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toronto, Canada. pp.191-205, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.bionlp-1.16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04102816v1</w:t>
+                <w:t xml:space="preserve">hal-04297686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Synthetic Text Help Clinical Named Entity Recognition? A Study of Electronic Health Records in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hiebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karën Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 17th Conference of the European Chapter of the Association for Computational Linguistics (EACL 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Dubrovnik, Croatia. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.eacl-main.170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018935v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-independent temporal positioning: application to French clinical text</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Similarité surfacique et similarité sémantique dans des cas cliniques générés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hiebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karën Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Workshop on Biomedical Natural Language Processing and BioNLP Shared Tasks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée d'étude sur la Similarité entre Patients, ATALA, SimPa 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2023.bionlp-1.16⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04297686v1</w:t>
+                <w:t xml:space="preserve">hal-04102816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction d'informations sur les workflows scientifiques à partir de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Sebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8571,90 +8571,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KEEPHA at n2c2 2022: Track 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Raithel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faith W. Mutinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel H. B. Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Syuan Yeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomohiro Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8696,64 +8696,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a Citizen Science Platform for the Creation of a Language Resource to Study Bias in Language Models for French: a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karën Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8804,90 +8804,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French CrowS-Pairs: Extending a challenge dataset for measuring social bias in masked language models to a language other than English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bezançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karën Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACL 2022 - 60th Annual Meeting of the Association for Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Dublin, Ireland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8915,407 +8915,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03629677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLISTER: A corpus for semantic textual similarity in French clinical narratives</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">French CrowS-Pairs: Extension à une langue autre que l'anglais d'un corpus de mesure des biais sociétaux dans les modèles de langue masqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bezançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karën Fort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.4306‑4315</w:t>
+              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.355-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03740484v1</w:t>
+                <w:t xml:space="preserve">hal-03680574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French CrowS-Pairs: Extension à une langue autre que l'anglais d'un corpus de mesure des biais sociétaux dans les modèles de langue masqués</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modèles préservant la confidentialité des données par mimétisme pour la reconnaissance d’entités nommées en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Bannour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceval Wajsbürt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Rance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karën Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.355-364</w:t>
+              <w:t xml:space="preserve">Journée d’étude sur la robustesse des systemes de TAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATALA, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03680574v1</w:t>
+                <w:t xml:space="preserve">hal-04013420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles préservant la confidentialité des données par mimétisme pour la reconnaissance d’entités nommées en français</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">CLISTER: A corpus for semantic textual similarity in French clinical narratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hiebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karën Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude sur la robustesse des systemes de TAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATALA, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.4306‑4315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04013420v1</w:t>
+                <w:t xml:space="preserve">cea-03740484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You Reap What You Sow: On the Challenges of Bias Evaluation Under Multilingual Settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeerak Talat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Biderman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9392,51 +9392,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portabilité des algorithmes de phénotypage: le cas de la polyarthrite rhumatoïde dans le dossier patient informatisé en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Fabacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik André Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9511,826 +9511,826 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLISTER : un corpus pour la similarité sémantique textuelle dans des cas cliniques en français</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Findings of the WMT 2022 Biomedical Translation Shared Task: Monolingual Clinical Case Reports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Jimeno Yepes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Siu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Roller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WMT22 - Seventh Conference on Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates. pp.694-723, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2022.wmt-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03680571v1</w:t>
+                <w:t xml:space="preserve">hal-03932275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Findings of the WMT 2022 Biomedical Translation Shared Task: Monolingual Clinical Case Reports</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CLISTER : un corpus pour la similarité sémantique textuelle dans des cas cliniques en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hiebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karën Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WMT22 - Seventh Conference on Machine Translation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2022.wmt-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03932275v1</w:t>
+                <w:t xml:space="preserve">hal-03680571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement Automatique de la Langue et Intégration de Données pour les Réunions de Concertations Pluridisciplinaires en Oncologie</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diversity in Health Informatics: Mentoring and Leadership</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Moen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chronaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Petelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Despina Voulgaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Turk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAL &amp; IA 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AfIA; ATALA, Feb 2021, Virtuel - Online, France</w:t>
+              <w:t xml:space="preserve">Medical Informatics Europe (MIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Nice, France. pp.1031-1035</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04013495v1</w:t>
+                <w:t xml:space="preserve">hal-03435000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the carbon footprint of NLP methods: a survey and analysis of existing tools</w:t>
+                <w:t xml:space="preserve">Traitement Automatique de la Langue et Intégration de Données pour les Réunions de Concertations Pluridisciplinaires en Oncologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Bannour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Rance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP, Workshop SustaiNLP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TAL &amp; IA 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AfIA; ATALA, Feb 2021, Virtuel - Online, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435068v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Findings of the WMT 2021 Biomedical Translation Shared Task: Summaries of Animal Experiments as New Test Set</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating the carbon footprint of NLP methods: a survey and analysis of existing tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Bannour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP 2021 - Sixth Conference on Machine Translation.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMNLP, Workshop SustaiNLP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Punta Cana, Dominican Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2021.sustainlp-1.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435096v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity in Health Informatics: Mentoring and Leadership</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Findings of the WMT 2021 Biomedical Translation Shared Task: Summaries of Animal Experiments as New Test Set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Petelos</w:t>
+                <w:t xml:space="preserve">Lana Yeganova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Despina Voulgaraki</w:t>
+                <w:t xml:space="preserve">Dina Wiemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Turk</w:t>
+                <w:t xml:space="preserve">Federica Vezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Siu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Informatics Europe (MIE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Nice, France. pp.1031-1035</w:t>
+              <w:t xml:space="preserve">EMNLP 2021 - Sixth Conference on Machine Translation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Punta Cana, Dominican Republic. pp.664-683</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435000v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity in Health Informatics: mentoring and leadership</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Moen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chronaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Turk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Petelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Despina Voulgaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of the European Federation for Medical Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Genève, Switzerland</w:t>
@@ -10478,230 +10478,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle neuronal pour la résolution de la coréférence dans les dossiers médicaux électroniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MEDLINE as a parallel corpus: a survey to gain insight on French-, Spanish- and Portuguese-speaking authors' abstract writing practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Jimeno Yepes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Tourille</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xavier Tannier</w:t>
+                <w:t xml:space="preserve">Mariana L Neves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.351-360</w:t>
+              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA, May 2020, Marseille, France. pp.3676-3682</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02784785v3</w:t>
+                <w:t xml:space="preserve">hal-03023950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEDLINE as a parallel corpus: a survey to gain insight on French-, Spanish- and Portuguese-speaking authors' abstract writing practice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modèle neuronal pour la résolution de la coréférence dans les dossiers médicaux électroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tourille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mariana L Neves</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELRA, May 2020, Marseille, France. pp.3676-3682</w:t>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.351-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03023950v1</w:t>
+                <w:t xml:space="preserve">hal-02784785v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A distantly supervised dataset for automated data extraction from diagnostic studies</w:t>
               </w:r>
@@ -10739,51 +10739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Spijker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelos Kanoulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACL Workshop on Biomedical Natural Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Florence, Italy. pp.105-114, </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10811,291 +10811,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Findings of the WMT 2019 Biomedical Translation Shared Task: Evaluation for MEDLINE Abstracts and Biomedical Terminologies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NLP Community Perspectives on Replicability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Margot Mieskes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karën Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kevin B Cohen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Machine Translation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Computational Linguistics, Aug 2019, Florence, Italy. pp.29-53, </w:t>
+              <w:t xml:space="preserve">Recent Advances in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Varna, Bulgaria. pp.768-775, </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/W19-5403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26615/978-954-452-056-4_089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02353608v1</w:t>
+                <w:t xml:space="preserve">hal-02282794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NLP Community Perspectives on Replicability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Findings of the WMT 2019 Biomedical Translation Shared Task: Evaluation for MEDLINE Abstracts and Biomedical Terminologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin B Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Grozea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Jimeno Yepes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Mieskes</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Madeleine Kittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Varna, Bulgaria. pp.768-775, </w:t>
+              <w:t xml:space="preserve">Conference on Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Aug 2019, Florence, Italy. pp.29-53, </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26615/978-954-452-056-4_089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18653/v1/W19-5403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282794v1</w:t>
+                <w:t xml:space="preserve">hal-02353608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three Dimensions of Reproducibility in Natural Language Processing</w:t>
               </w:r>
@@ -11107,51 +11107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingbo Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11232,77 +11232,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Jimeno Yepes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Grozea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Siu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Machine Translation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for Computational Linguistics, Oct 2018, Bruxelles, Belgium. </w:t>
@@ -11334,1422 +11334,1422 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the CLEF eHealth Evaluation Lab 2018</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parallel Corpora for the Biomedical Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Jimeno Yepes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna Suominen</w:t>
+                <w:t xml:space="preserve">L Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liadh Kelly</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karin Verspoor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference and Labs of the Evaluation Forum, eHealth</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA, May 2018, Miyazaki, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276489v1</w:t>
+                <w:t xml:space="preserve">hal-01847303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Corpora for the Biomedical Domain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Automating Document Discovery in the Systematic Review Process: How to Use Chaff to Extract Wheat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Norman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariska Leeflang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karin Verspoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ELRA, May 2018, Miyazaki, Japan</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.1173076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847303v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automating Document Discovery in the Systematic Review Process: How to Use Chaff to Extract Wheat.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Overview of the CLEF eHealth Evaluation Lab 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Suominen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liadh Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Goeuriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ramadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan. </w:t>
+              <w:t xml:space="preserve">Conference and Labs of the Evaluation Forum, eHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Avignon, France. pp.286-301, </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.1173076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-98932-7_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842457v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présence et représentation des femmes dans le traitement automatique des langues en France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Data Extraction and Synthesis in Systematic Reviews of Diagnostic Test Accuracy: A Corpus for Automating and Evaluating the Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Norman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariska Leeflang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser la Recherche en Informatique comme pouvant être Située, Multidisciplinaire Et Genrée (PRISME-G)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">AMIA Annual Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Medical Informatics Association, Nov 2018, San Francisco, CA, United States. pp.817-826</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01683774v2</w:t>
+                <w:t xml:space="preserve">hal-01990494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Extraction and Synthesis in Systematic Reviews of Diagnostic Test Accuracy: A Corpus for Automating and Evaluating the Process</w:t>
+                <w:t xml:space="preserve">LIMSI@CLEF eHealth 2018 Task 2: Technology Assisted Reviews by Stacking Active and Static Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Norman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariska Leeflang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMIA Annual Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Medical Informatics Association, Nov 2018, San Francisco, CA, United States. pp.817-826</w:t>
+              <w:t xml:space="preserve">Conference and Labs of the Evaluation Forum, eHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990494v1</w:t>
+                <w:t xml:space="preserve">hal-01990504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIMSI@CLEF eHealth 2018 Task 2: Technology Assisted Reviews by Stacking Active and Static Learning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Présence et représentation des femmes dans le traitement automatique des langues en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karën Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference and Labs of the Evaluation Forum, eHealth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">Penser la Recherche en Informatique comme pouvant être Située, Multidisciplinaire Et Genrée (PRISME-G)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990504v1</w:t>
+                <w:t xml:space="preserve">hal-01683774v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Sequence Tagging Tool for Biomedical Texts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Tourille</w:t>
+                <w:t xml:space="preserve">CLEF eHealth 2018 Multilingual Information Extraction Task Overview: ICD10 Coding of Death Certificates in French, Hungarian and Italian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Doutreligne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ferret</w:t>
+                <w:t xml:space="preserve">Francesco Grippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Morgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Paris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+                <w:t xml:space="preserve">Chiara Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Health Text Mining and Information Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Conference and Labs of the Evaluation Forum, eHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEUR, Sep 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990502v1</w:t>
+                <w:t xml:space="preserve">hal-02276492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLEF eHealth 2018 Multilingual Information Extraction Task Overview: ICD10 Coding of Death Certificates in French, Hungarian and Italian</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Panel: Methods and Tools to Enhance Rigor and Reproducibility of Biomedical Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halil Kilicoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Orsi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Timothy Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Smalheiser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference and Labs of the Evaluation Forum, eHealth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEUR, Sep 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">AMIA Annual Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Medical Informatics Association, Nov 2018, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276492v1</w:t>
+                <w:t xml:space="preserve">hal-02276495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panel: Methods and Tools to Enhance Rigor and Reproducibility of Biomedical Research</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Détection automatique de phrases en domaine de spécialité en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Neil Smalheiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMIA Annual Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Medical Informatics Association, Nov 2018, San Francisco, CA, United States</w:t>
+              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276495v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection automatique de phrases en domaine de spécialité en français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of a Sequence Tagging Tool for Biomedical Texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tourille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Doutreligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Boyer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nicolas Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Health Text Mining and Information Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01836480v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducibility in Biomedical Natural Language Processing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">LIMSI-COT at SemEval-2017 Task 12: Neural Architecture for Temporal Information Extraction from Clinical Narratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tourille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMIA Annual Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Workshop on Semantic Evaluation (SemEval-2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Vancouver, Canada. pp.597-602, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/S17-2098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847326v1</w:t>
+                <w:t xml:space="preserve">cea-01857879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIMSI-COT at SemEval-2017 Task 12: Neural Architecture for Temporal Information Extraction from Clinical Narratives</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Reproducibility in Biomedical Natural Language Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingbo Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negacy Hailu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence Hunter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Workshop on Semantic Evaluation (SemEval-2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AMIA Annual Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Washington, DC, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01857879v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLEF eHealth 2017 Multilingual Information Extraction task Overview: ICD10 Coding of Death Certificates in English and French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Bretonnel Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12804,77 +12804,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural architecture for temporal relation extraction: A Bi-LSTM approach for detecting narrative containers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tourille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 55th Annual Meeting of the Association for Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Vancouver, Canada. pp.224-230, </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12908,90 +12908,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal information extraction from clinical text</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tourille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the European Chapter of the Association for Computational Linguistics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13016,77 +13016,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIMSI-COT at SemEval-2016 Task 12: Temporal relation identification using a pipeline of classifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tourille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13133,77 +13133,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical information extraction at the clef ehealth evaluation lab 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Neveol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13258,90 +13258,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the CLEF eHealth Evaluation Lab 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liadh Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Goeuriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Suominen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Neveol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Palotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13383,77 +13383,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de relations temporelles dans des dossiers électroniques patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tourille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13517,51 +13517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva d'Hondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Sixth International Workshop on Health Text Mining and Information Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lisbon, Portugal. pp.21-30, </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13595,103 +13595,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the CLEF eHealth Evaluation Lab 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Goeuriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liadh Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Suominen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Hanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEF 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Toulouse, France. pp.429-443, </w:t>
@@ -13729,103 +13729,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLEF eHealth Evaluation Lab 2015 Task 1b: Clinical Named Entity Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Neveol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liadh Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEF 2015 Working notes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
@@ -13867,51 +13867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d'expressions temporelles dans les dossiers électroniques patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13975,51 +13975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMNLP: Empirical Methods in Natural Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lisbonne, Portugal. pp.492-498, </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14053,51 +14053,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to de-identify a large clinical corpus in 10 days</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Deleger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14204,51 +14204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoussen Sakji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Kergourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14316,51 +14316,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using multi-terminology indexing for the assignment of MeSH descriptors to health resources in a French online catalogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Neveol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14428,51 +14428,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a simple method for the automatic assignment of MeSH descriptors to health resources in a French online catalogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Neveol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14553,51 +14553,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method of cross-lingual consumer health information retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Neveol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14687,51 +14687,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie d'un corpus de domaine médical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des XIIIèmes Rencontres de la Société Francophone de Classification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14769,51 +14769,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of a semi-automated ICD-10 coding help system to optimize medical and economic coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Neveol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Massari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14909,103 +14909,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards improving workflows reproducibility : Extracting information on workflows from text and code repositories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Sebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st Annual Intelligent Systems For Molecular Biology and 22nd Annual European Conference on Computational Biology (ISMB/ECCB 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
@@ -15060,51 +15060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Darmoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Neveol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Massari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15191,51 +15191,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terminologie et accès à l'information en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Neveol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Darmoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15453,51 +15453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Neveol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badisse Dahamna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15573,77 +15573,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When rebound effect is not a side effect: analyzing sociotechnical contexts of digital technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Combaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15674,77 +15674,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Environmental Impacts of Machine Learning Training Keep Rising Evidencing Rebound Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15762,77 +15762,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing Goals and Impacts of Digitalization: The Case of Promises in French Healthcare Policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16236,64 +16236,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on EMNLP Reviewer Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karën Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Hwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16360,51 +16360,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatisation des tâches documentaires dans un catalogue de santé en ligne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Neveol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cs.OH]. INSA de Rouen, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -16463,51 +16463,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement Automatique de la Langue Biomédicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du texte et du document. Université Paris Sud, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16557,64 +16557,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethics and NLP: 10 years after</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karën Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études ATALA "éthique et TAL : 10 ans après"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16665,51 +16665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Gérardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16766,64 +16766,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose G. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée commune AFIA/TLH - ATALA 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17017,51 +17017,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055957v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hiebel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#235;n Fort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-biodatasci-103123-095202" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05375038v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fabacher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik-Andre Sauleau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Arcay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bineta Faye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Alter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamia/ocaf113" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04803403v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ducel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-024-09780-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04710191v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752782v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Zaghir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Naguib" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bjelogrlic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/60501" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248236v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M K Sharp" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Superchi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Glonti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42121-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655039v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Bannour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perceval Wajsb&#252;rt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rance" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2022.104073" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230298v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berry de Bruijn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023397v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Daly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Frenoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008148" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118455v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Digan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Neuraz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wack" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudoin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamia/ocaa261" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471032v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R Norman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariska M G Leeflang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Neveol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13643-019-1162-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411625v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Robert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Baghdadi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morgand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466023v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Norman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Gargon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariska Leeflang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Williamson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baz109" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842518v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hercules Dalianis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumithra Velupillai" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Savova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-018-0179-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990501v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0038-1667080" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842869v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Van Nguyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MLR.0000000000000750" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631743v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Campillos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Del&#233;ger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-017-9382-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626816v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15265/IY-2017-027" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631767v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-017-0135-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898775v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Atal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd Zeitoun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Porcher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1247-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916051v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jimeno Yepes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prieur-Gaston" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-14-146" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01094167v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Dominique Pham" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Yasunaga" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ment" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-15-266" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845361v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan J Darmoni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina F Soualmia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letord" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaulent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Griffon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3163/1536-5050.100.3.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845363v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thirion" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482795v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Humphrey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Browne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gobeill" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ruch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483048v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deserno" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Darmoni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#252;ld" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aronson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.20955" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845369v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pereira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thirion" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441434v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrina Rogozan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Darmoni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845371v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan J Darmoni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Renard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gehanno" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-6-7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845373v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Douy&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badisse Dahamna" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-1842.2004.00526.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845375v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2003.09.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18JBCX60-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05529786v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidit Khazanchi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Leclere" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pedrini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05532823v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bleuze" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P. Martin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05457534v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244222v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Sebe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91398-3_21" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329783v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Servan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046326v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucauld Estignard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Girard-Satabin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95838-0_13" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04938811v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-naacl.398" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05282965v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05282981v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Andr&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555052v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Remy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillaume" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558890v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boulanger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.clinicalnlp-1.14" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594836v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#233;ge Alavoine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Coavoux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Esperan&#231;a-Rodier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Gallienne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Emiliano Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04621134v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579556v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Morand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779777v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Raithel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Syuan Yeh" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuntaro Yada" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623033v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331970v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.findings-emnlp.400" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643414v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT4S64576.2024.00031" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523267v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438229v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623002v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Alavoine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04755691v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579545v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04521121v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boussidan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04537096v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonso Alemany" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Benotti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bezan&#231;on" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Borg" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750560v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Neves" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Grozea" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Roller" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.wmt-1.6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623016v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623034v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04105994v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdalla" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Philip Wahle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Ruas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.acl-long.734" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208588v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guinaudeau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04171198v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130203v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300785v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Maria Di Nunzio" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.wmt-1.2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069779v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik-Andr&#233; Sauleau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Leclerc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bergier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Gottenberg" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230263" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130136v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130201v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421412v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoko Wakamiya" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lis Kanashiro Pereira" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peitao Han" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20736/0002001327" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102816v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04018935v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.eacl-main.170" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297686v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.bionlp-1.16" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991363v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297589v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faith W. Mutinda" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel H. B. Andrade" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Nishiyama" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03693686v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03629677v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.acl-long.583" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03740484v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03680574v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013420v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812319v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeerak Talat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Biderman" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miruna Clinciu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manan Dey" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.bigscience-1.3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295970v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Andr&#233; Sauleau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Leclerc Du Sablon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques&#8208;eric Gottenberg" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03680571v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03932275v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Siu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.wmt-1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013495v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435068v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.sustainlp-1.2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435096v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Yeganova" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Wiemann" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Vezzani" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435000v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chronaki" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Petelos" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Voulgaraki" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Turk" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023527v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02986356v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Jauregi Unanue" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784785v3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tourille" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023950v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana L Neves" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282792v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Spijker" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Kanoulas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-5012" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353608v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin B Cohen" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Kittner" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-5403" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282794v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Mieskes" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26615/978-954-452-056-4_089" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842490v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cohen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingbo Xia" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Callahan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hargraves" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276482v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W18-6403" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276489v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Suominen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liadh Kelly" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Goeuriot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ramadier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98932-7_26" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847303v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Neves" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Verspoor" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842457v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1173076" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683774v2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990494v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990504v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990502v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doutreligne" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paris" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276492v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Grippo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Orsi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276495v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halil Kilicoglu" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Clark" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Xu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Smalheiser" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836480v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boyer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847326v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negacy Hailu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Hunter" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857879v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S17-2098" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665374v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anderson" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bretonnel Cohen" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841667v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tourille" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tannier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/P17-2035" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842460v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407173v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S16-1175" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922402v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Cohen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922318v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Palotti" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858431v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489357v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva d'Hondt" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W15-2603" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922439v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Hanlen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24027-5_44" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922444v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222638v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Donald Tapi Nzali" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222642v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/D15-1055" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490236v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Escudi&#233;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Groisy" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jeannot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482873v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Sakji" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kergourlay" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503262v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Serrot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joubert" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499608v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499574v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Soualmia" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256162v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roy" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499579v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Massari" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363577v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoine" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503265v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499545v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230287v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Sayers" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Sousa-Silva" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sviatlana H&#246;hn" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lule Ahmedi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Allkivi-Metsoja" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499611v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566029v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Combaz" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839926v5" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066176v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797652v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Kuznetsov" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Mohammed Afzal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Dercksen" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Dycke" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Goldberg" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435371v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Bourfoune" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cabot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cassereau" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornette" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03850124v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teven Le Scao" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fan" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Akiki" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Pavlick" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ili&#263;" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660886v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Hwa" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011549v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02167096v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04533870v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04080808v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coulet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel G&#233;rardin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280218v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Moreno" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05375038v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fabacher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik-Andre Sauleau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Arcay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bineta Faye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Alter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamia/ocaf113" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055957v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hiebel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#235;n Fort" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-biodatasci-103123-095202" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04710191v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ducel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04803403v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-024-09780-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752782v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Zaghir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Naguib" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bjelogrlic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/60501" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248236v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M K Sharp" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Superchi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Glonti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42121-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655039v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Bannour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perceval Wajsb&#252;rt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rance" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2022.104073" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230298v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berry de Bruijn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023397v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Daly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Frenoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008148" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118455v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Digan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Neuraz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wack" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudoin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamia/ocaa261" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411625v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Robert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Baghdadi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morgand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471032v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R Norman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariska M G Leeflang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Neveol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13643-019-1162-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466023v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Norman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Gargon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariska Leeflang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Williamson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baz109" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842518v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hercules Dalianis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumithra Velupillai" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Savova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-018-0179-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990501v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0038-1667080" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842869v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Van Nguyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MLR.0000000000000750" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631743v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Campillos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Del&#233;ger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-017-9382-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626816v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15265/IY-2017-027" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631767v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-017-0135-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898775v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Atal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd Zeitoun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Porcher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1247-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916051v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jimeno Yepes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prieur-Gaston" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-14-146" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01094167v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Dominique Pham" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Yasunaga" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ment" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-15-266" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845361v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan J Darmoni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina F Soualmia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letord" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaulent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Griffon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3163/1536-5050.100.3.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845363v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thirion" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482795v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Humphrey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Browne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gobeill" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ruch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483048v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deserno" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Darmoni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#252;ld" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aronson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.20955" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845369v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pereira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thirion" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441434v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrina Rogozan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Darmoni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845371v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan J Darmoni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Renard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gehanno" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-6-7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845373v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Douy&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badisse Dahamna" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-1842.2004.00526.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845375v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2003.09.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18JBCX60-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05529786v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidit Khazanchi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Leclere" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pedrini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05532823v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bleuze" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P. Martin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046326v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucauld Estignard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Girard-Satabin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95838-0_13" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05457534v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329783v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Servan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244222v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Sebe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91398-3_21" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04938811v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-naacl.398" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05282981v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Andr&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05282965v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579556v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Morand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779777v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Raithel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Syuan Yeh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuntaro Yada" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623033v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558890v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boulanger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.clinicalnlp-1.14" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555052v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Remy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillaume" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04621134v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594836v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#233;ge Alavoine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Coavoux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Esperan&#231;a-Rodier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Gallienne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Emiliano Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331970v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.findings-emnlp.400" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643414v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT4S64576.2024.00031" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523267v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438229v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623002v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Alavoine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04755691v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04521121v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boussidan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579545v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04537096v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonso Alemany" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Benotti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bezan&#231;on" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Borg" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750560v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Neves" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Grozea" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Roller" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.wmt-1.6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623016v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623034v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208588v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guinaudeau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04171198v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130203v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04105994v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdalla" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Philip Wahle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Ruas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.acl-long.734" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300785v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Maria Di Nunzio" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.wmt-1.2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069779v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik-Andr&#233; Sauleau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Leclerc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bergier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Gottenberg" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230263" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421412v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoko Wakamiya" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lis Kanashiro Pereira" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peitao Han" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20736/0002001327" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130201v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130136v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297686v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.bionlp-1.16" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04018935v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.eacl-main.170" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102816v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991363v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297589v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faith W. Mutinda" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel H. B. Andrade" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Nishiyama" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03693686v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03629677v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.acl-long.583" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03680574v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013420v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03740484v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812319v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeerak Talat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Biderman" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miruna Clinciu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manan Dey" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.bigscience-1.3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295970v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Andr&#233; Sauleau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Leclerc Du Sablon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques&#8208;eric Gottenberg" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03932275v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Siu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.wmt-1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03680571v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435000v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chronaki" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Petelos" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Voulgaraki" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Turk" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013495v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435068v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.sustainlp-1.2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435096v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Yeganova" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Wiemann" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Vezzani" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023527v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02986356v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Jauregi Unanue" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023950v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana L Neves" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784785v3" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tourille" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282792v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Spijker" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Kanoulas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-5012" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282794v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Mieskes" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin B Cohen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26615/978-954-452-056-4_089" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353608v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Kittner" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-5403" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842490v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cohen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingbo Xia" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Callahan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hargraves" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276482v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W18-6403" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847303v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Neves" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Verspoor" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842457v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1173076" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276489v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Suominen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liadh Kelly" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Goeuriot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ramadier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98932-7_26" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990494v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990504v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683774v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276492v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Grippo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Orsi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276495v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halil Kilicoglu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Clark" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Xu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Smalheiser" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836480v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boyer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990502v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doutreligne" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paris" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857879v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S17-2098" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847326v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negacy Hailu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Hunter" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665374v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anderson" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bretonnel Cohen" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841667v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tourille" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tannier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/P17-2035" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842460v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407173v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S16-1175" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922402v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Cohen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922318v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Palotti" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858431v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489357v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva d'Hondt" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W15-2603" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922439v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Hanlen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24027-5_44" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922444v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222638v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Donald Tapi Nzali" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222642v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/D15-1055" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490236v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Escudi&#233;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Groisy" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jeannot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482873v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Sakji" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kergourlay" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503262v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Serrot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joubert" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499608v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499574v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Soualmia" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256162v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roy" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499579v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Massari" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363577v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoine" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503265v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499545v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230287v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Sayers" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Sousa-Silva" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sviatlana H&#246;hn" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lule Ahmedi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Allkivi-Metsoja" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499611v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566029v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Combaz" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839926v5" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066176v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797652v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Kuznetsov" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Mohammed Afzal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Dercksen" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Dycke" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Goldberg" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435371v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Bourfoune" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cabot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cassereau" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornette" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03850124v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teven Le Scao" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fan" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Akiki" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Pavlick" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ili&#263;" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660886v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Hwa" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011549v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02167096v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04533870v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04080808v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coulet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel G&#233;rardin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280218v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Moreno" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>