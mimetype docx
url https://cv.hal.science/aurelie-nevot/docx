--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -84,51 +84,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -411,174 +411,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04378924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction. Comparatisme en esquisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/emscat.5805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Danser par la voix de l’écriture. À propos des chamanes scripteurs des Yi-Sani »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088442v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03929826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation et substance. Histoire d’un désamour anthropologique</w:t>
               </w:r>
@@ -627,238 +627,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“La science lolotte est cléricale et elle le restera”. L’ethnographie missionnaire du père Vial chez les Yi-Sani (Chine, Yunnan, 1887-1917)</w:t>
+                <w:t xml:space="preserve">Gibeault, D. et Vibert, S. (dir.), Autorité et pouvoir en perspective comparative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.185-188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« “La science lolotte est cléricale et elle le restera”. L’ethnographie missionnaire du père Vial chez les Yi-Sani (Chine, Yunnan, 1887-1917) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les carnets de Bérose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Ethnologie en situation missionnaire, 12, pp.178-213</w:t>
+              <w:t xml:space="preserve">, 2019, pp. 178-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">« “La science lolotte est cléricale et elle le restera”. L’ethnographie missionnaire du père Vial chez les Yi-Sani (Chine, Yunnan, 1887-1917) »</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“La science lolotte est cléricale et elle le restera”. L’ethnographie missionnaire du père Vial chez les Yi-Sani (Chine, Yunnan, 1887-1917)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les carnets de Bérose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp. 178-213</w:t>
+              <w:t xml:space="preserve">, 2019, Ethnologie en situation missionnaire, 12, pp.178-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">hal-03088448v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parole en écritures chamaniques. Les pratiques textuelles du Père Vial chez les Nipa (Chine) (1887-1917)</w:t>
               </w:r>
@@ -976,1229 +976,1229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corps démembré – corps sacrifié?</w:t>
+                <w:t xml:space="preserve">Corps démembré – corps sacrifié? Le “supplice chinois” lingchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asdiwal : revue genevoise d’anthropologie et d’histoire des religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 9, pp.61-78. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 9, pp.61-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01673756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">« Corps démembré – corps sacrifié ? Le “supplice chinois” lingchi »</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps démembré – corps sacrifié?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asdiwal : revue genevoise d’anthropologie et d’histoire des religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp. 61-78</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 9, pp.61-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/asdi.2014.1021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770325v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Crown of the East: The Centre of the New World in Shanghai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">国際日本学 [Texte imprimé] = International Japanese Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11, pp.61-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Crown of the East: The Centre of the New World in Shanghai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">国際日本学 [Texte imprimé] = International Japanese Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, XI, pp.61-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01673761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« The Crown of the East: The Centre of the New World in Shanghai »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">国際日本学 [Texte imprimé] = International Japanese Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp. 61-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03770323v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Literate Shamanism in Southwestern China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shaman International Journal of Shamanistic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (1), pp.23-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01673767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eli Alberts, A History of Daoism and the Yao People of South China,Cambria Press, Youngstown, New York, 2006, 202 pages.</w:t>
+                <w:t xml:space="preserve">Literate Shamanism in Southwestern China: Bimo Religion, the State and Christianity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shaman - Journal of the International Society for Academic Research on Shamanism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (1-2), pp.23-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Par-delà la structure, en deçà de la relation. Approche anthropologique du “phénomène transsubstantialiste” »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Phénoménologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp. 181-199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mark McMahon, Restoring the Garden: Yan Ruyi and the Civilizing of China’s Internal Frontiers, 1795−1805. thèse non publiée, University of Davis, California,1999, 389 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, pp.343-346</w:t>
+              <w:t xml:space="preserve">, 2012, pp.337-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Literate Shamanism in Southwestern China</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Alberts, A History of Daoism and the Yao People of South China,Cambria Press, Youngstown, New York, 2006, 202 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shaman International Journal of Shamanistic Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 20 (1), pp.23-54</w:t>
+              <w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.343-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">« Par-delà la structure, en deçà de la relation. Approche anthropologique du “phénomène transsubstantialiste” »</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une écriture secrète sur la scène publique en Chine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 228 (2), pp.227-243</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une écriture secrète sur la scène publique en Chine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp. 227-243</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Par-delà la structure, en deçà de la relation. Approche anthropologique du “phénomène transsubstantialiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Phénoménologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, pp. 181-199</w:t>
+              <w:t xml:space="preserve">, 2011, 11, pp.181-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...210 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tabani, Une pirogue pour le paradis. Le culte de John Frum à Tanna (Vanuatu). Paris, Éditions de la Maison des Sciences de l’Homme, 2008, 254 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.212-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Trébinjac, Le pouvoir en chantant. Tome II: Une affaire d'Etat... impériale. Nanterre: Société d’ethnologie, 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.297-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. P. Khun Eng et A. P. Davidson, At Home in the Chinese Diaspora − Memories, Identities and Belongings, 2008, Palgrave Macmillan, Houndmills, Basingstoke, Hampshire, New York</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives Européennes de Sociologie / European Journal of Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.527-534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-02438954v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisi, l’écriture des Nipa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ateliers d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 24, pp. 125-173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisi, l’écriture des Nipa</w:t>
               </w:r>
@@ -2224,253 +2224,184 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliers du LESC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, pp. 125-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770306v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02438799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bodolec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Bodolec</w:t>
+                <w:t xml:space="preserve">Catherine Capdeville-Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Assises de l'anthropologie de la Chine en France", INALCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2480,1095 +2411,1095 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chemin et la connaissance. L'architecture et le mouvement dans la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Névot</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Lohmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Lohmann</w:t>
+                <w:t xml:space="preserve">Julian Jachmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Universi (Universitätsverlag Siegen). https://www.universi.uni-siegen.de/katalog/einzelpublikationen/1065829.html, 2026, 978-3-96182-188-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rethinking Relation-Substance Dualism. Submutances and the Body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge. In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le ressac de l’altérité. Marc Richir et Pierre Clastres à l’épreuve de l’ethnologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Mémoires des Annales de Phénoménologie. XXI, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les figurations de l’invisible. Broderies, dessins et écritures comme interfaces entre le visible et l’invisible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et sibériennes (EMSCAT). In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Féminin et le religieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Chicharro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Universi (Universitätsverlag Siegen). https://www.universi.uni-siegen.de/katalog/einzelpublikationen/1065829.html, In press</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Herrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Asiathèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Empreintes chinoises, Catherine Despeux, 9782360573011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Routledge. In press</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps effacé. Relations, substances et submutances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mémoires des Annales de Phénoménologie. XVIII., 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Les Mémoires des Annales de Phénoménologie. XXI, 2023</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masters of Psalmody (bimo). Scriptural Shamanism in Southwestern China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brill. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et sibériennes (EMSCAT). In press</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Couronne de l’Orient. Le centre du monde à Shanghai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du CNRS. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...97 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Empreintes chinoises, Catherine Despeux, 9782360573011</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Couronne de l'Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du CNRS, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Mémoires des Annales de Phénoménologie. XVIII., 2021</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La couronne de l'Orient : le centre du monde à Shanghai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS, 2014, 978‐2‐271‐08045‐5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Brill. 2019</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01666015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DE L'UN À L'AUTRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Editions du CNRS. 2014</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Versets chamaniques : textes rituels du Yunnan, Chine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société d'ethnologie, 1, 2013, Écritures (Nanterre), ISSN 2267‐9480, 978‐2‐36519‐001‐5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">CNRS, 2014, 978‐2‐271‐08045‐5</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01666018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Versets chamaniques. Le Livre du sacrifice à la terre (textes rituels du Yunnan, Chine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Societé d'ethnologie. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Editions du CNRS, 2014</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’un à l’autre. Maîtres et disciples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du CNRS. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">CNRS Editions, 2013</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'un à l'autre : maîtres et disciples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Névot, Aurélie. CNRS, 2013, 978‐2‐271‐07684‐7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Société d'ethnologie, 1, 2013, Écritures (Nanterre), ISSN 2267‐9480, 978‐2‐36519‐001‐5</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01666008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comme le sel, je suis le cours de l'eau. Le chamanisme à écriture des Yi du Yunnan (Chine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société d'ethnologie, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...144 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...100 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3578,108 +3509,181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postface Écritures enchanteresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Donnat et Anne-Caroline Rendu Loiselle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amulettes textuelles et écritures rituelles en Égypte, au Proche-Orient et dans le monde méditerranéen anciens Cultures graphiques et traditions lettrées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Liège, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-05459740v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature et mouvement, chemin et lumière. Le pavillon de la Chine à l’exposition universelle de Dubaï (2021-2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Universi (Universitätsverlag Siegen). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Weg und Erkenntnis. Die Architektur und Bewegung in der Natur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From “Masters of Psalmody” to “Yi Writing Disseminators”. The Transformation of Ni Scriptural Shamanism (19th to 21st centuries)</w:t>
               </w:r>
@@ -3805,1441 +3809,1441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04378960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature et mouvement, chemin et lumière. Le pavillon de la Chine à l’exposition universelle de Dubaï (2021-2022)</w:t>
-[...71 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Chicharro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gladys Chicharro</w:t>
+                <w:t xml:space="preserve">Stéphane Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Herrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gladys Chicharro; Stéphane Gros; Adeline Herrou; Aurélie Névot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Féminin et le religieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Asiathèque, pp.9-34, 2022, 9782360573011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Words beyond writings How to decrypt the secret writings of the Masters of psalmody (Yunnan, China)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oxbow books. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philip Boyes and Philippa Steele, The Social and Cultural Contexts of Historic Writing Practices, CREWS, Band 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 143-157., 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Névot, A. 2021. « Figurer l’invisible, croiser le regard des dieux. Les tableaux talismaniques des Maîtres de la psalmodie », pp. 173-187.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agalma ou les figurations de l’invisible. Approches comparées (Dir. S. Dugast, D. Jaillard et I. Manfrini), Grenoble, Jérôme Millon, Coll. Horos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-2-84137-395-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Words beyond writings: how to decrypt the secret writings of the Masters of psalmody (Yunnan, China)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philip J. Boyes; Philippa M. Steele; Natalia Elvira Astoreca. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Social and Cultural Contexts of Historic Writing Practices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxbow Books</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.143-157, 2021, Contexts of and Relations Between Early Writing Systems, 9781789254785</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le remaniement de la symbolique chinoise dans l’architecture contemporaine.Réflexions anthropologiques sur « la culture des montagnes et des eaux » (shānshuǐ wénhuà山水文化) au regard de He Jingtang, Zhang Li et Wang Shu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LOHMANN, Petra GALLAND-SZYMKOWIAK, Mildred Jackmann, Julian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architektursymbolik. Modelle und Methoden (Le symbolisme de l'architecture. Modèles et méthodes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 978-3-96182-042-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trembling Voices Echo. Yi Shamanistic and Mediumnistic Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yelle, Robert Lehrich, Chris Handman, Courtney. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language and Religion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9781614515906</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Danse cosmique et voix en écho. La déhiscence des Chema »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société d'ethnologie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brigitte Baptandier, Le battement de la vie. Le corps naturel et ses représentations en Chine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 189-212., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danse cosmique et voix en écho. La déhiscence des Chema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brigitte Baptandier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le battement de la vie. Le corps naturel et ses représentations en Chine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de la Société d'ethnologie, pp.189-212, 2017, 9782365190220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Remodelled Childhood for the dead Shamanic Perceptions from Birth to Marriage in a Yi Funeral Manuscript (China)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Blanc; Marine Carrin; Harald Tambs-Lyche. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transfer of Knowledge and Children’s Agency. Reconstructing the Paradigm of Socialization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primus Books</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.18-37, 2016, 978-9384082635</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A remodelled childhood for the dead: Shamanic perceptions from birth to marriage in a Yi funeral manuscript (China) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Primus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dominique Blanc, Marine Carrin et Harald Tambs-Lyche, Transfer of Knowledge and Children’s Agency. Reconstructing the Paradigm of Socialization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 18-37., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...39 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The politics of Ethnicity in China and the Process of Homogenization of the Yi Nationality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carrin, Marine and Kanungo, Pralay and Toffin, Gérard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The politics of ethnicity in India, Nepal and China</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Primus, pp.279-300, 2015, 978‐93‐84082‐57‐4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01673884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Rouge de Chine (Zhonghuo hong 中國紅) : une couleur subliminale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brigitte Baptandier; Sophie Houdart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnographier l’universel. L’Exposition de Shanghai 2010: « Better city, better life »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21, Publications de la Société d'ethnologie, pp.103-136, 2015, Recherches sur la Haute Asie, ISSN 0768‐164X, 9782365190114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The politics of Ethnicity in China and the Process of Homogenization of the Yi Nationality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marine Carrin; Pralay Kanungo; Gérard Toffin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Politics of Ethnicity on the Margins of the State: Adivasis/Janjatis in India and Nepal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primus Books</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.279-300, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« The politics of Ethnicity in China and the Process of Homogenization of the Yi Nationality »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Primus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Carrin, Pralay Kanungo &amp; Gérard Toffin, The Politics of Ethnicity on the Margins of the State: Adivasis/Janjatis in India and Nepal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 279-300, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03770269v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Au fil de la transmission. Un corps à corps maître-disciple », introduction à De l’un à l’autre. Maîtres et disciples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du CNRS. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l’un à l’autre. Maîtres et disciples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 9-33, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Au fil de la transmission. Un corps à corps maître-disciple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélie Névot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l’un à l’autre. Maîtres et disciples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-33, 2013, 9782271076847</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au fil de la transmission. Un corps à corps maître‐disciple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Névot, Aurélie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l'un à l'autre : maîtres et disciples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-33, 2013, 978‐2‐271‐07684‐7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01673904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Aurélie Névot. </w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Paul Vial (1855-1917) – le “Père des esprits”. L’inculturation d’un prêtre catholique en Chine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruylant-Academia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l’un à l’autre. Maîtres et disciples</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.9-33, 2013, 9782271076847</w:t>
+              <w:t xml:space="preserve">Paul Servais, Christianisme et Orient, 17e -21e siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 153-175., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">hal-03770258v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Religion et écriture en Chine : le chamanisme yi (Yunnan) »</w:t>
               </w:r>
@@ -5292,326 +5296,253 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Paul Vial (1855-1917) – le “Père des esprits”. L’inculturation d’un prêtre catholique en Chine »</w:t>
-[...71 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Paul Vial (1855-1917) - le “Père des esprits”. L’inculturation d’un prêtre catholique en Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Servais. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Christianisme et Orient, 17e-21e siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.153-175, 2010, Rencontres Orient-Occident, 9782872099542</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamanes et intellectuels d’État : les transcriptions de la mémoire écrite des Nipa (Yunnan/Chine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gisèle Krauskopff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Faiseurs d’histoire, Politique de l’origine et écrits sur le passé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de la Société d'Ethnologie, pp.217-246, 2009, Recherches thématiques, 978-2901161868</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une écriture chamanique bonne pour gouverner. Du processus de nationalisation des caractères d'écriture ni en caractères d'écriture yi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brigitte Baptandier; Giordana Charuty. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du corps au texte. Approches comparatives.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publications de la Société d'Ethnologie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.293-322, 2008, 978-2-901161-82-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5621,95 +5552,95 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Échos de la Forêt de pierre. De retour de mission au Yunnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR 8173 Centre Chine Corée Japon. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5719,161 +5650,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoir, Musique et Chamanisme. La Chine des marges vue par deux ethnologues.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Trebinjac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Trebinjac</w:t>
+                <w:t xml:space="preserve">Anne de Sales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Névot</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01379020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId106"/>
+      <w:footerReference w:type="default" r:id="rId105"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6020,51 +5951,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459763v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;vot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459723v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866614v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378924v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.17486" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088442v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929826v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.5805" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088444v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438860v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770327v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088448v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438844v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439013v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438758v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asdi.2014.1021" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770325v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673756v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438824v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673761v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770323v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439002v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673767v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770320v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438818v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438990v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438813v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770315v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438805v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438981v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438971v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438954v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770306v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438799v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03157378v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bodolec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Capdeville-Zeng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice David" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770247v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Lohmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Jachmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770224v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770214v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770236v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769934v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Chicharro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gros" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Herrou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asiatheque.com/fr/livre/le-feminin-et-le-religieux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770202v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770190v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770183v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666015v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440158v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440166v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666018v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770171v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770230v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666008v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088574v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459740v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088438v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378960v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379287v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921454v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088434v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326605v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189592v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/oxbow/the-social-and-cultural-contexts-of-historic-writing-practices.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088441v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088436v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770284v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438941v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770278v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439615v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://primusbooks.com/transfer-knowledge-childrens-agency/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673884v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438923v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438913v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://primusbooks.com/politics-ethnicity-india-nepal-china/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770269v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673904v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec56229aec51f1baff1d&#8208;185c3068e22352c56024573e929788ff.ssl.cf1.rackcdn.com/attachments/original/3/3/2/002590332.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438900v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/philosophie-et-histoire-des-idees/de-lun-a-lautre/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770258v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770309v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770254v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438894v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438882v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438875v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100989840" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439025v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379020v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Trebinjac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Sales" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459763v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;vot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459723v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866614v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378924v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.17486" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929826v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.5805" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088442v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088444v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088448v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770327v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438860v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438844v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439013v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673756v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438758v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asdi.2014.1021" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438824v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673761v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770323v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673767v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438818v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770320v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438990v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439002v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438805v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770315v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438813v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438981v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438971v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438954v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438799v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770306v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03157378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bodolec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Capdeville-Zeng" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice David" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770247v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Lohmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Jachmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770224v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770214v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770236v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769934v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Chicharro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gros" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Herrou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asiatheque.com/fr/livre/le-feminin-et-le-religieux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770202v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770190v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770183v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440158v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666015v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440166v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666018v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770171v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770230v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666008v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088574v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459740v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379287v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088438v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378960v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921454v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088434v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326605v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189592v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/oxbow/the-social-and-cultural-contexts-of-historic-writing-practices.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088441v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088436v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770284v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438941v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439615v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://primusbooks.com/transfer-knowledge-childrens-agency/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770278v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673884v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438923v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438913v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://primusbooks.com/politics-ethnicity-india-nepal-china/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770269v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770258v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438900v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/philosophie-et-histoire-des-idees/de-lun-a-lautre/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673904v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec56229aec51f1baff1d&#8208;185c3068e22352c56024573e929788ff.ssl.cf1.rackcdn.com/attachments/original/3/3/2/002590332.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770254v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770309v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438894v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438882v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438875v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100989840" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439025v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379020v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Trebinjac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Sales" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>