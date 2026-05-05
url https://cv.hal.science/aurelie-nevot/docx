--- v1 (2026-04-11)
+++ v2 (2026-05-05)
@@ -411,1506 +411,1506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04378924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Danser par la voix de l’écriture. À propos des chamanes scripteurs des Yi-Sani »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction. Comparatisme en esquisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 53, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/emscat.5805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/emscat.5805⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-03929826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relation et substance. Histoire d’un désamour anthropologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Divinatio Sofia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Danser par la voix de l’écriture. À propos des chamanes scripteurs des Yi-Sani »</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« “La science lolotte est cléricale et elle le restera”. L’ethnographie missionnaire du père Vial chez les Yi-Sani (Chine, Yunnan, 1887-1917) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les carnets de Bérose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp. 178-213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gibeault, D. et Vibert, S. (dir.), Autorité et pouvoir en perspective comparative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.185-188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“La science lolotte est cléricale et elle le restera”. L’ethnographie missionnaire du père Vial chez les Yi-Sani (Chine, Yunnan, 1887-1917)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les carnets de Bérose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Ethnologie en situation missionnaire, 12, pp.178-213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La parole en écritures chamaniques. Les pratiques textuelles du Père Vial chez les Nipa (Chine) (1887-1917)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Christianismes en transfert. Images, cartes et écritures à travers l’Europe, les Amériques et la Chine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirk A. Denton. Exhibiting the Past. Historical Memory an the Politics of Museums in Postsocialist China ÉTUDES CHINOISES XXXV-1 2016 La Vertu administrative à l'oeuvre : hommage à Pierre-Étienne Will (2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études Chinoises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.284-289</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps démembré – corps sacrifié?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asdiwal : revue genevoise d’anthropologie et d’histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, pp.61-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/asdi.2014.1021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps démembré – corps sacrifié? Le “supplice chinois” lingchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asdiwal : revue genevoise d’anthropologie et d’histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, pp.61-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01673756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Crown of the East: The Centre of the New World in Shanghai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">国際日本学 [Texte imprimé] = International Japanese Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, XI, pp.61-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01673761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Crown of the East: The Centre of the New World in Shanghai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">国際日本学 [Texte imprimé] = International Japanese Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, pp.61-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« The Crown of the East: The Centre of the New World in Shanghai »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">国際日本学 [Texte imprimé] = International Japanese Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp. 61-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Literate Shamanism in Southwestern China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shaman International Journal of Shamanistic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (1), pp.23-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01673767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Literate Shamanism in Southwestern China: Bimo Religion, the State and Christianity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shaman - Journal of the International Society for Academic Research on Shamanism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (1-2), pp.23-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Par-delà la structure, en deçà de la relation. Approche anthropologique du “phénomène transsubstantialiste” »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Phénoménologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp. 181-199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mark McMahon, Restoring the Garden: Yan Ruyi and the Civilizing of China’s Internal Frontiers, 1795−1805. thèse non publiée, University of Davis, California,1999, 389 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">, 2012, pp.337-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Relation et substance. Histoire d’un désamour anthropologique</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Alberts, A History of Daoism and the Yao People of South China,Cambria Press, Youngstown, New York, 2006, 202 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Divinatio Sofia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 48</w:t>
+              <w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.343-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...67 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...797 lines deleted...]
-                <w:t xml:space="preserve">« Par-delà la structure, en deçà de la relation. Approche anthropologique du “phénomène transsubstantialiste” »</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Par-delà la structure, en deçà de la relation. Approche anthropologique du “phénomène transsubstantialiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Phénoménologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, pp. 181-199</w:t>
+              <w:t xml:space="preserve">, 2011, 11, pp.181-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...166 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Une écriture secrète sur la scène publique en Chine</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une écriture secrète sur la scène publique en Chine »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 228 (2), pp.227-243</w:t>
+              <w:t xml:space="preserve">, 2011, pp. 227-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">« Une écriture secrète sur la scène publique en Chine »</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une écriture secrète sur la scène publique en Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, pp. 227-243</w:t>
+              <w:t xml:space="preserve">, 2011, 228 (2), pp.227-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-02438813v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tabani, Une pirogue pour le paradis. Le culte de John Frum à Tanna (Vanuatu). Paris, Éditions de la Maison des Sciences de l’Homme, 2008, 254 p.</w:t>
               </w:r>
@@ -1963,173 +1963,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">K. P. Khun Eng et A. P. Davidson, At Home in the Chinese Diaspora − Memories, Identities and Belongings, 2008, Palgrave Macmillan, Houndmills, Basingstoke, Hampshire, New York</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives Européennes de Sociologie / European Journal of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.527-534</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sabine Trébinjac, Le pouvoir en chantant. Tome II: Une affaire d'Etat... impériale. Nanterre: Société d’ethnologie, 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.297-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438971v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02438954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisi, l’écriture des Nipa</w:t>
               </w:r>
@@ -2989,461 +2989,461 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La couronne de l'Orient : le centre du monde à Shanghai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS, 2014, 978‐2‐271‐08045‐5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01666015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Couronne de l'Orient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions du CNRS, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">CNRS, 2014, 978‐2‐271‐08045‐5</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DE L'UN À L'AUTRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">CNRS Editions, 2013</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Versets chamaniques : textes rituels du Yunnan, Chine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société d'ethnologie, 1, 2013, Écritures (Nanterre), ISSN 2267‐9480, 978‐2‐36519‐001‐5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Société d'ethnologie, 1, 2013, Écritures (Nanterre), ISSN 2267‐9480, 978‐2‐36519‐001‐5</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01666018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'un à l'autre : maîtres et disciples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Névot, Aurélie. CNRS, 2013, 978‐2‐271‐07684‐7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01666008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versets chamaniques. Le Livre du sacrifice à la terre (textes rituels du Yunnan, Chine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Societé d'ethnologie. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’un à l’autre. Maîtres et disciples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions du CNRS. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770230v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-01666008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comme le sel, je suis le cours de l'eau. Le chamanisme à écriture des Yi du Yunnan (Chine)</w:t>
               </w:r>
@@ -4600,173 +4600,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Rouge de Chine (Zhonghuo hong 中國紅) : une couleur subliminale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brigitte Baptandier; Sophie Houdart. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnographier l’universel. L’Exposition de Shanghai 2010: « Better city, better life »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 21, Publications de la Société d'ethnologie, pp.103-136, 2015, Recherches sur la Haute Asie, ISSN 0768‐164X, 9782365190114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The politics of Ethnicity in China and the Process of Homogenization of the Yi Nationality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carrin, Marine and Kanungo, Pralay and Toffin, Gérard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The politics of ethnicity in India, Nepal and China</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Primus, pp.279-300, 2015, 978‐93‐84082‐57‐4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01673884v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02438923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The politics of Ethnicity in China and the Process of Homogenization of the Yi Nationality</w:t>
               </w:r>
@@ -4905,491 +4905,491 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Au fil de la transmission. Un corps à corps maître-disciple », introduction à De l’un à l’autre. Maîtres et disciples</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Editions du CNRS. </w:t>
+                <w:t xml:space="preserve">Au fil de la transmission. Un corps à corps maître‐disciple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Névot, Aurélie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l'un à l'autre : maîtres et disciples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-33, 2013, 978‐2‐271‐07684‐7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01673904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Au fil de la transmission. Un corps à corps maître-disciple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélie Névot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’un à l’autre. Maîtres et disciples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp. 9-33, 2013</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-33, 2013, 9782271076847</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Aurélie Névot. </w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Au fil de la transmission. Un corps à corps maître-disciple », introduction à De l’un à l’autre. Maîtres et disciples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du CNRS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’un à l’autre. Maîtres et disciples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.9-33, 2013, 9782271076847</w:t>
+              <w:t xml:space="preserve">, pp. 9-33, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Névot, Aurélie. </w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Vial (1855-1917) - le “Père des esprits”. L’inculturation d’un prêtre catholique en Chine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul Servais. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l'un à l'autre : maîtres et disciples</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.9-33, 2013, 978‐2‐271‐07684‐7</w:t>
+              <w:t xml:space="preserve">Christianisme et Orient, 17e-21e siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.153-175, 2010, Rencontres Orient-Occident, 9782872099542</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Paul Vial (1855-1917) – le “Père des esprits”. L’inculturation d’un prêtre catholique en Chine »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruylant-Academia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paul Servais, Christianisme et Orient, 17e -21e siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 153-175., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Religion et écriture en Chine : le chamanisme yi (Yunnan) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions de l'Académie de l’Art Iranienne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nasser Fakouhi, Recueil d'articles de la première et de la deuxième conférence sur l'anthropologie de l'art (majmou-ye avalin va dovomin hamandishi-ye ensanshenasi-ye honar) [en persan]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 229-263., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770309v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02438894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamanes et intellectuels d’État : les transcriptions de la mémoire écrite des Nipa (Yunnan/Chine)</w:t>
               </w:r>
@@ -5951,51 +5951,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459763v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;vot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459723v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866614v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378924v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.17486" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929826v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.5805" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088442v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088444v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088448v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770327v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438860v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438844v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439013v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673756v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438758v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asdi.2014.1021" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438824v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673761v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770323v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673767v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438818v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770320v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438990v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439002v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438805v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770315v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438813v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438981v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438971v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438954v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438799v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770306v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03157378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bodolec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Capdeville-Zeng" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice David" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770247v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Lohmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Jachmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770224v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770214v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770236v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769934v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Chicharro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gros" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Herrou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asiatheque.com/fr/livre/le-feminin-et-le-religieux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770202v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770190v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770183v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440158v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666015v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440166v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666018v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770171v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770230v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666008v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088574v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459740v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379287v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088438v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378960v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921454v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088434v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326605v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189592v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/oxbow/the-social-and-cultural-contexts-of-historic-writing-practices.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088441v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088436v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770284v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438941v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439615v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://primusbooks.com/transfer-knowledge-childrens-agency/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770278v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673884v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438923v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438913v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://primusbooks.com/politics-ethnicity-india-nepal-china/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770269v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770258v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438900v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/philosophie-et-histoire-des-idees/de-lun-a-lautre/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673904v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec56229aec51f1baff1d&#8208;185c3068e22352c56024573e929788ff.ssl.cf1.rackcdn.com/attachments/original/3/3/2/002590332.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770254v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770309v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438894v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438882v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438875v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100989840" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439025v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379020v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Trebinjac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Sales" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459763v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;vot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459723v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866614v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378924v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.17486" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088442v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929826v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.5805" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088444v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770327v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088448v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438860v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438844v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439013v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438758v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asdi.2014.1021" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673756v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673761v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438824v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770323v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673767v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438818v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770320v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438990v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439002v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438813v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770315v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438805v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438981v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438954v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438971v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438799v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770306v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03157378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bodolec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Capdeville-Zeng" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice David" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770247v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Lohmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Jachmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770224v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770214v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770236v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769934v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Chicharro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gros" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Herrou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asiatheque.com/fr/livre/le-feminin-et-le-religieux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770202v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770190v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770183v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666015v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440158v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440166v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666018v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666008v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770171v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770230v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088574v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459740v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379287v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088438v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378960v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921454v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088434v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326605v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189592v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/oxbow/the-social-and-cultural-contexts-of-historic-writing-practices.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088441v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088436v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770284v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438941v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439615v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://primusbooks.com/transfer-knowledge-childrens-agency/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770278v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438923v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673884v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438913v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://primusbooks.com/politics-ethnicity-india-nepal-china/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770269v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673904v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec56229aec51f1baff1d&#8208;185c3068e22352c56024573e929788ff.ssl.cf1.rackcdn.com/attachments/original/3/3/2/002590332.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438900v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/philosophie-et-histoire-des-idees/de-lun-a-lautre/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770258v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438894v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770254v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770309v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438882v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438875v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100989840" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439025v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379020v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Trebinjac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Sales" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>