--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -411,174 +411,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04378924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction. Comparatisme en esquisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/emscat.5805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Danser par la voix de l’écriture. À propos des chamanes scripteurs des Yi-Sani »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088442v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03929826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation et substance. Histoire d’un désamour anthropologique</w:t>
               </w:r>
@@ -627,96 +627,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« “La science lolotte est cléricale et elle le restera”. L’ethnographie missionnaire du père Vial chez les Yi-Sani (Chine, Yunnan, 1887-1917) »</w:t>
+                <w:t xml:space="preserve">“La science lolotte est cléricale et elle le restera”. L’ethnographie missionnaire du père Vial chez les Yi-Sani (Chine, Yunnan, 1887-1917)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les carnets de Bérose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp. 178-213</w:t>
+              <w:t xml:space="preserve">, 2019, Ethnologie en situation missionnaire, 12, pp.178-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770327v1</w:t>
+                <w:t xml:space="preserve">hal-02438860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gibeault, D. et Vibert, S. (dir.), Autorité et pouvoir en perspective comparative</w:t>
               </w:r>
@@ -769,96 +769,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“La science lolotte est cléricale et elle le restera”. L’ethnographie missionnaire du père Vial chez les Yi-Sani (Chine, Yunnan, 1887-1917)</w:t>
+                <w:t xml:space="preserve">« “La science lolotte est cléricale et elle le restera”. L’ethnographie missionnaire du père Vial chez les Yi-Sani (Chine, Yunnan, 1887-1917) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les carnets de Bérose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Ethnologie en situation missionnaire, 12, pp.178-213</w:t>
+              <w:t xml:space="preserve">, 2019, pp. 178-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02438860v1</w:t>
+                <w:t xml:space="preserve">hal-03770327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parole en écritures chamaniques. Les pratiques textuelles du Père Vial chez les Nipa (Chine) (1887-1917)</w:t>
               </w:r>
@@ -976,312 +976,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corps démembré – corps sacrifié?</w:t>
+                <w:t xml:space="preserve">Corps démembré – corps sacrifié? Le “supplice chinois” lingchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asdiwal : revue genevoise d’anthropologie et d’histoire des religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 9, pp.61-78. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 9, pp.61-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01673756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Corps démembré – corps sacrifié? Le “supplice chinois” lingchi</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps démembré – corps sacrifié?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asdiwal : revue genevoise d’anthropologie et d’histoire des religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 9, pp.61-78</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 9, pp.61-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/asdi.2014.1021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01673756v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Crown of the East: The Centre of the New World in Shanghai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">国際日本学 [Texte imprimé] = International Japanese Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, XI, pp.61-84</w:t>
+              <w:t xml:space="preserve">, 2014, 11, pp.61-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01673761v1</w:t>
+                <w:t xml:space="preserve">hal-02438824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Crown of the East: The Centre of the New World in Shanghai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">国際日本学 [Texte imprimé] = International Japanese Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 11, pp.61-83</w:t>
+              <w:t xml:space="preserve">, 2014, XI, pp.61-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02438824v1</w:t>
+                <w:t xml:space="preserve">halshs-01673761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« The Crown of the East: The Centre of the New World in Shanghai »</w:t>
               </w:r>
@@ -1330,587 +1330,587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eli Alberts, A History of Daoism and the Yao People of South China,Cambria Press, Youngstown, New York, 2006, 202 pages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.343-346</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Literate Shamanism in Southwestern China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shaman International Journal of Shamanistic Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20 (1), pp.23-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01673767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Literate Shamanism in Southwestern China: Bimo Religion, the State and Christianity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shaman - Journal of the International Society for Academic Research on Shamanism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20 (1-2), pp.23-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Par-delà la structure, en deçà de la relation. Approche anthropologique du “phénomène transsubstantialiste” »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Phénoménologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp. 181-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mark McMahon, Restoring the Garden: Yan Ruyi and the Civilizing of China’s Internal Frontiers, 1795−1805. thèse non publiée, University of Davis, California,1999, 389 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.337-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Eli Alberts, A History of Daoism and the Yao People of South China,Cambria Press, Youngstown, New York, 2006, 202 pages.</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une écriture secrète sur la scène publique en Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.343-346</w:t>
+              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 228 (2), pp.227-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Par-delà la structure, en deçà de la relation. Approche anthropologique du “phénomène transsubstantialiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Phénoménologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11, pp.181-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Une écriture secrète sur la scène publique en Chine »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp. 227-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770315v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02438805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tabani, Une pirogue pour le paradis. Le culte de John Frum à Tanna (Vanuatu). Paris, Éditions de la Maison des Sciences de l’Homme, 2008, 254 p.</w:t>
               </w:r>
@@ -1963,173 +1963,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sabine Trébinjac, Le pouvoir en chantant. Tome II: Une affaire d'Etat... impériale. Nanterre: Société d’ethnologie, 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.297-290</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">K. P. Khun Eng et A. P. Davidson, At Home in the Chinese Diaspora − Memories, Identities and Belongings, 2008, Palgrave Macmillan, Houndmills, Basingstoke, Hampshire, New York</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives Européennes de Sociologie / European Journal of Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.527-534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438954v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02438971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisi, l’écriture des Nipa</w:t>
               </w:r>
@@ -3237,213 +3237,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01666018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Versets chamaniques. Le Livre du sacrifice à la terre (textes rituels du Yunnan, Chine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Societé d'ethnologie. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’un à l’autre. Maîtres et disciples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du CNRS. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l'un à l'autre : maîtres et disciples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Névot, Aurélie. CNRS, 2013, 978‐2‐271‐07684‐7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01666008v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">hal-03770230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comme le sel, je suis le cours de l'eau. Le chamanisme à écriture des Yi du Yunnan (Chine)</w:t>
               </w:r>
@@ -4600,173 +4600,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The politics of Ethnicity in China and the Process of Homogenization of the Yi Nationality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carrin, Marine and Kanungo, Pralay and Toffin, Gérard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The politics of ethnicity in India, Nepal and China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Primus, pp.279-300, 2015, 978‐93‐84082‐57‐4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01673884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Rouge de Chine (Zhonghuo hong 中國紅) : une couleur subliminale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brigitte Baptandier; Sophie Houdart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnographier l’universel. L’Exposition de Shanghai 2010: « Better city, better life »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21, Publications de la Société d'ethnologie, pp.103-136, 2015, Recherches sur la Haute Asie, ISSN 0768‐164X, 9782365190114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438923v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01673884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The politics of Ethnicity in China and the Process of Homogenization of the Yi Nationality</w:t>
               </w:r>
@@ -4905,491 +4905,491 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Au fil de la transmission. Un corps à corps maître-disciple », introduction à De l’un à l’autre. Maîtres et disciples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du CNRS. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l’un à l’autre. Maîtres et disciples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 9-33, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Au fil de la transmission. Un corps à corps maître‐disciple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Névot, Aurélie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l'un à l'autre : maîtres et disciples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-33, 2013, 978‐2‐271‐07684‐7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNRS</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01673904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Au fil de la transmission. Un corps à corps maître-disciple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélie Névot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’un à l’autre. Maîtres et disciples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-33, 2013, 9782271076847</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNRS Editions</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02438900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Editions du CNRS. </w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Religion et écriture en Chine : le chamanisme yi (Yunnan) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions de l'Académie de l’Art Iranienne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l’un à l’autre. Maîtres et disciples</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp. 9-33, 2013</w:t>
+              <w:t xml:space="preserve">Nasser Fakouhi, Recueil d'articles de la première et de la deuxième conférence sur l'anthropologie de l'art (majmou-ye avalin va dovomin hamandishi-ye ensanshenasi-ye honar) [en persan]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 229-263., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Paul Vial (1855-1917) – le “Père des esprits”. L’inculturation d’un prêtre catholique en Chine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruylant-Academia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paul Servais, Christianisme et Orient, 17e -21e siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 153-175., 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Vial (1855-1917) - le “Père des esprits”. L’inculturation d’un prêtre catholique en Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Servais. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Christianisme et Orient, 17e-21e siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.153-175, 2010, Rencontres Orient-Occident, 9782872099542</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438894v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-03770309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamanes et intellectuels d’État : les transcriptions de la mémoire écrite des Nipa (Yunnan/Chine)</w:t>
               </w:r>
@@ -5951,51 +5951,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459763v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;vot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459723v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866614v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378924v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.17486" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088442v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929826v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.5805" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088444v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770327v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088448v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438860v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438844v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439013v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438758v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asdi.2014.1021" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673756v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673761v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438824v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770323v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673767v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438818v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770320v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438990v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439002v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438813v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770315v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438805v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438981v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438954v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438971v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438799v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770306v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03157378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bodolec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Capdeville-Zeng" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice David" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770247v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Lohmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Jachmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770224v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770214v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770236v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769934v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Chicharro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gros" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Herrou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asiatheque.com/fr/livre/le-feminin-et-le-religieux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770202v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770190v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770183v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666015v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440158v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440166v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666018v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666008v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770171v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770230v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088574v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459740v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379287v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088438v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378960v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921454v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088434v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326605v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189592v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/oxbow/the-social-and-cultural-contexts-of-historic-writing-practices.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088441v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088436v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770284v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438941v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439615v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://primusbooks.com/transfer-knowledge-childrens-agency/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770278v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438923v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673884v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438913v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://primusbooks.com/politics-ethnicity-india-nepal-china/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770269v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673904v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec56229aec51f1baff1d&#8208;185c3068e22352c56024573e929788ff.ssl.cf1.rackcdn.com/attachments/original/3/3/2/002590332.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438900v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/philosophie-et-histoire-des-idees/de-lun-a-lautre/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770258v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438894v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770254v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770309v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438882v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438875v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100989840" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439025v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379020v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Trebinjac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Sales" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459763v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;vot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459723v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866614v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378924v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.17486" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929826v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.5805" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088442v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088444v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438860v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088448v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770327v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438844v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439013v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673756v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438758v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asdi.2014.1021" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438824v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673761v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770323v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439002v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673767v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438818v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770320v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438990v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438805v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438813v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770315v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438981v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438971v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438954v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438799v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770306v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03157378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bodolec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Capdeville-Zeng" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice David" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770247v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Lohmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Jachmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770224v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770214v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770236v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769934v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Chicharro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gros" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Herrou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asiatheque.com/fr/livre/le-feminin-et-le-religieux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770202v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770190v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770183v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666015v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440158v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440166v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666018v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770171v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770230v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666008v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088574v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459740v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379287v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088438v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378960v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921454v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088434v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326605v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189592v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/oxbow/the-social-and-cultural-contexts-of-historic-writing-practices.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088441v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088436v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770284v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438941v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439615v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://primusbooks.com/transfer-knowledge-childrens-agency/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770278v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673884v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438923v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438913v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://primusbooks.com/politics-ethnicity-india-nepal-china/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770269v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770258v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673904v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec56229aec51f1baff1d&#8208;185c3068e22352c56024573e929788ff.ssl.cf1.rackcdn.com/attachments/original/3/3/2/002590332.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438900v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/philosophie-et-histoire-des-idees/de-lun-a-lautre/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770309v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770254v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438894v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438882v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438875v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100989840" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439025v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379020v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Trebinjac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Sales" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>