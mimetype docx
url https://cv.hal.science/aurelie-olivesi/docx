--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -650,174 +650,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médias féminins, médias féministes : quelles différences énonciatives ?</w:t>
+                <w:t xml:space="preserve">Ces parents sont de vrais tarés!&amp;quot; L’opposition à une expérience de parentalité alternative dans les commentaires en ligne comme structuration d’une grammaire anti-genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Olivesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621437v1</w:t>
+                <w:t xml:space="preserve">hal-01652663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ces parents sont de vrais tarés!&amp;quot; L’opposition à une expérience de parentalité alternative dans les commentaires en ligne comme structuration d’une grammaire anti-genre</w:t>
+                <w:t xml:space="preserve">Médias féminins, médias féministes : quelles différences énonciatives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Olivesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tdm.029.0177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652663v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Analyser le journalisme et les médias : articuler les approches en Sciences de l'information et de la communication»</w:t>
               </w:r>
@@ -3378,191 +3378,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assignation de genre dans les médias</w:t>
+                <w:t xml:space="preserve">Les éditoriaux sur l’« affaire DSK » : redéfinir la légitimité journalistique « à la française »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Olivesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'assignation de genre dans les médias</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.11-19, 2014, Res Publica, 2753529051. </w:t>
+              <w:t xml:space="preserve">Médias et pluralisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pur.71961⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Editions des Archives contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-2-81300-121-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941195v1</w:t>
+                <w:t xml:space="preserve">hal-01092550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les éditoriaux sur l’« affaire DSK » : redéfinir la légitimité journalistique « à la française »</w:t>
+                <w:t xml:space="preserve">Assignation de genre dans les médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Olivesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médias et pluralisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">L'assignation de genre dans les médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.11-19, 2014, Res Publica, 2753529051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions des Archives contemporaines</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.71961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01092550v1</w:t>
+                <w:t xml:space="preserve">hal-00941195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hommes (de) politiques : les conjoints de femmes politiques dans la presse écrite. Soutiens ou sacrifiés ?</w:t>
               </w:r>
@@ -5149,51 +5149,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04071295v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bruneel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verquere" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Olivesi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.17698" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763027v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hare" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.27108" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365061v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127627v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Kergomard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925907v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Monta&#241;ola" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585826v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.568" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621437v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.029.0177" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652663v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979964v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Croissant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gadras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garcin-Marrou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Marie Goepfert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612980v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boyadjian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.204.0009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979958v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kunert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624052v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979578v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451003v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Blumler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.006.0019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796211v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795810v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Julliard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.2132" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789219v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.486" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606002v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789227v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.19081" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763044v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763048v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763034v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763052v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763038v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761845v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761615v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763042v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925910v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952880v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952861v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953076v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794813v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613040v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Montanola" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397840v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monta&#241;ola" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315723150" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141274v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Damian-Gaillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.71943" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795044v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150995v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979542v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Gender-Testing-in-Sport-Ethics-cases-and-controversies-1st-Edition/Montanola-Olivesi/p/book/9781138852914" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979535v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941195v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.71961" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092550v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941219v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788012v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;m&#233; Pacalon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dury" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chapelon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786160v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785959v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chevalier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Zenetti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786097v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Gomez Betancourt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786127v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guesney" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625949v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Coulomb-Gully" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcin-Marrou Isabelle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04761880v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04707334v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257823v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04360449v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953063v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952909v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04071295v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bruneel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verquere" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Olivesi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.17698" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763027v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hare" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.27108" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365061v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127627v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Kergomard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925907v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Monta&#241;ola" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585826v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.568" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652663v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621437v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.029.0177" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979964v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Croissant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gadras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garcin-Marrou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Marie Goepfert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612980v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boyadjian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.204.0009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979958v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kunert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624052v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979578v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451003v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Blumler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.006.0019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796211v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795810v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Julliard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.2132" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789219v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.486" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606002v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789227v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.19081" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763044v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763048v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763034v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763052v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763038v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761845v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761615v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763042v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925910v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952880v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952861v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953076v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794813v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613040v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Montanola" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397840v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monta&#241;ola" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315723150" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141274v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Damian-Gaillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.71943" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795044v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150995v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979542v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Gender-Testing-in-Sport-Ethics-cases-and-controversies-1st-Edition/Montanola-Olivesi/p/book/9781138852914" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979535v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092550v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941195v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.71961" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941219v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788012v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;m&#233; Pacalon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dury" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chapelon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786160v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785959v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chevalier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Zenetti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786097v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Gomez Betancourt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786127v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guesney" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625949v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Coulomb-Gully" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcin-Marrou Isabelle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04761880v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04707334v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257823v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04360449v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953063v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952909v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>