--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -572,377 +572,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dire le genre dans la presse magazine féminine et masculine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">« Analyser le journalisme et les médias : articuler les approches en Sciences de l'information et de la communication»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Croissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gadras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva-Marie Goepfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585826v1</w:t>
+                <w:t xml:space="preserve">hal-01979964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ces parents sont de vrais tarés!&amp;quot; L’opposition à une expérience de parentalité alternative dans les commentaires en ligne comme structuration d’une grammaire anti-genre</w:t>
+                <w:t xml:space="preserve">Dire le genre dans la presse magazine féminine et masculine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Olivesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Varia, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/glad.568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652663v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médias féminins, médias féministes : quelles différences énonciatives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Olivesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/tdm.029.0177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Analyser le journalisme et les médias : articuler les approches en Sciences de l'information et de la communication»</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ces parents sont de vrais tarés!&amp;quot; L’opposition à une expérience de parentalité alternative dans les commentaires en ligne comme structuration d’une grammaire anti-genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Olivesi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
+              <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01979964v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le web politique au prisme de la science des données</w:t>
               </w:r>
@@ -1121,191 +1121,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer le participatif. Entretien avec David Corchia, PDG de Concileo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation du dossier &amp;quot;Des « vraies gens » aux « followers ». Médias numériques et parole politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Olivesi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">, 2016, Des « vraies gens » aux « followers ». Médias numériques et parole politique, 6, pp.5-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624052v1</w:t>
+                <w:t xml:space="preserve">hal-01979578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du dossier &amp;quot;Des « vraies gens » aux « followers ». Médias numériques et parole politique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gérer le participatif. Entretien avec David Corchia, PDG de Concileo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Olivesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Olivesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Des « vraies gens » aux « followers ». Médias numériques et parole politique, 6, pp.5-17</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01979578v1</w:t>
+                <w:t xml:space="preserve">hal-01624052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant propos au texte de Jay Blumler The Fourth Age of Political Communication</w:t>
               </w:r>
@@ -3378,191 +3378,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les éditoriaux sur l’« affaire DSK » : redéfinir la légitimité journalistique « à la française »</w:t>
+                <w:t xml:space="preserve">Assignation de genre dans les médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Olivesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médias et pluralisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">L'assignation de genre dans les médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.11-19, 2014, Res Publica, 2753529051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions des Archives contemporaines</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.71961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01092550v1</w:t>
+                <w:t xml:space="preserve">hal-00941195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assignation de genre dans les médias</w:t>
+                <w:t xml:space="preserve">Les éditoriaux sur l’« affaire DSK » : redéfinir la légitimité journalistique « à la française »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Olivesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'assignation de genre dans les médias</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.11-19, 2014, Res Publica, 2753529051. </w:t>
+              <w:t xml:space="preserve">Médias et pluralisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pur.71961⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Editions des Archives contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-2-81300-121-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941195v1</w:t>
+                <w:t xml:space="preserve">hal-01092550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hommes (de) politiques : les conjoints de femmes politiques dans la presse écrite. Soutiens ou sacrifiés ?</w:t>
               </w:r>
@@ -5149,51 +5149,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04071295v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bruneel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verquere" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Olivesi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.17698" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763027v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hare" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.27108" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365061v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127627v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Kergomard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925907v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Monta&#241;ola" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585826v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.568" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652663v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621437v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.029.0177" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979964v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Croissant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gadras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garcin-Marrou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Marie Goepfert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612980v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boyadjian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.204.0009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979958v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kunert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624052v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979578v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451003v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Blumler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.006.0019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796211v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795810v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Julliard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.2132" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789219v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.486" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606002v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789227v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.19081" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763044v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763048v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763034v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763052v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763038v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761845v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761615v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763042v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925910v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952880v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952861v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953076v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794813v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613040v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Montanola" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397840v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monta&#241;ola" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315723150" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141274v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Damian-Gaillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.71943" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795044v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150995v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979542v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Gender-Testing-in-Sport-Ethics-cases-and-controversies-1st-Edition/Montanola-Olivesi/p/book/9781138852914" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979535v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092550v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941195v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.71961" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941219v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788012v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;m&#233; Pacalon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dury" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chapelon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786160v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785959v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chevalier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Zenetti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786097v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Gomez Betancourt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786127v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guesney" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625949v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Coulomb-Gully" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcin-Marrou Isabelle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04761880v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04707334v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257823v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04360449v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953063v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952909v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04071295v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bruneel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verquere" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Olivesi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.17698" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763027v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hare" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.27108" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365061v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127627v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Kergomard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925907v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Monta&#241;ola" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979964v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Croissant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gadras" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garcin-Marrou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Marie Goepfert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585826v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.568" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621437v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.029.0177" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652663v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612980v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boyadjian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.204.0009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979958v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kunert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979578v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624052v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451003v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Blumler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.006.0019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796211v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795810v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Julliard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.2132" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789219v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.486" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606002v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789227v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.19081" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763044v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763048v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763034v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763052v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763038v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761845v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761615v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763042v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925910v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952880v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952861v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953076v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794813v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613040v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Montanola" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397840v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monta&#241;ola" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315723150" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141274v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Damian-Gaillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.71943" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795044v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150995v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979542v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Gender-Testing-in-Sport-Ethics-cases-and-controversies-1st-Edition/Montanola-Olivesi/p/book/9781138852914" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979535v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941195v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.71961" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092550v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941219v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788012v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;m&#233; Pacalon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dury" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chapelon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786160v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785959v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chevalier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Zenetti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786097v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Gomez Betancourt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786127v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guesney" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625949v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Coulomb-Gully" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcin-Marrou Isabelle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04761880v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04707334v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257823v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04360449v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953063v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952909v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>