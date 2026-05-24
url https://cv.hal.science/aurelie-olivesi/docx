--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -572,377 +572,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Analyser le journalisme et les médias : articuler les approches en Sciences de l'information et de la communication»</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Médias féminins, médias féministes : quelles différences énonciatives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Olivesi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tdm.029.0177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01979964v1</w:t>
+                <w:t xml:space="preserve">hal-01621437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dire le genre dans la presse magazine féminine et masculine</w:t>
+                <w:t xml:space="preserve">Ces parents sont de vrais tarés!&amp;quot; L’opposition à une expérience de parentalité alternative dans les commentaires en ligne comme structuration d’une grammaire anti-genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Olivesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585826v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médias féminins, médias féministes : quelles différences énonciatives ?</w:t>
+                <w:t xml:space="preserve">Dire le genre dans la presse magazine féminine et masculine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Olivesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/tdm.029.0177⟩</w:t>
+              <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Varia, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/glad.568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621437v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ces parents sont de vrais tarés!&amp;quot; L’opposition à une expérience de parentalité alternative dans les commentaires en ligne comme structuration d’une grammaire anti-genre</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">« Analyser le journalisme et les médias : articuler les approches en Sciences de l'information et de la communication»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Croissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gadras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva-Marie Goepfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
+              <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652663v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le web politique au prisme de la science des données</w:t>
               </w:r>
@@ -1121,191 +1121,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du dossier &amp;quot;Des « vraies gens » aux « followers ». Médias numériques et parole politique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gérer le participatif. Entretien avec David Corchia, PDG de Concileo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Olivesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Olivesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Des « vraies gens » aux « followers ». Médias numériques et parole politique, 6, pp.5-17</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01979578v1</w:t>
+                <w:t xml:space="preserve">hal-01624052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer le participatif. Entretien avec David Corchia, PDG de Concileo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation du dossier &amp;quot;Des « vraies gens » aux « followers ». Médias numériques et parole politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Olivesi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">, 2016, Des « vraies gens » aux « followers ». Médias numériques et parole politique, 6, pp.5-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624052v1</w:t>
+                <w:t xml:space="preserve">hal-01979578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant propos au texte de Jay Blumler The Fourth Age of Political Communication</w:t>
               </w:r>
@@ -5149,51 +5149,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04071295v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bruneel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verquere" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Olivesi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.17698" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763027v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hare" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.27108" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365061v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127627v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Kergomard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925907v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Monta&#241;ola" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979964v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Croissant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gadras" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garcin-Marrou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Marie Goepfert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585826v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.568" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621437v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.029.0177" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652663v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612980v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boyadjian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.204.0009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979958v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kunert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979578v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624052v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451003v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Blumler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.006.0019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796211v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795810v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Julliard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.2132" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789219v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.486" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606002v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789227v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.19081" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763044v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763048v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763034v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763052v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763038v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761845v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761615v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763042v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925910v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952880v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952861v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953076v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794813v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613040v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Montanola" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397840v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monta&#241;ola" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315723150" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141274v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Damian-Gaillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.71943" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795044v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150995v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979542v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Gender-Testing-in-Sport-Ethics-cases-and-controversies-1st-Edition/Montanola-Olivesi/p/book/9781138852914" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979535v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941195v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.71961" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092550v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941219v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788012v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;m&#233; Pacalon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dury" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chapelon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786160v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785959v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chevalier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Zenetti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786097v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Gomez Betancourt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786127v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guesney" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625949v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Coulomb-Gully" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcin-Marrou Isabelle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04761880v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04707334v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257823v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04360449v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953063v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952909v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04071295v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bruneel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verquere" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Olivesi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.17698" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763027v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hare" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.27108" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365061v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127627v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Kergomard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925907v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Monta&#241;ola" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621437v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.029.0177" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652663v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585826v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.568" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979964v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Croissant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gadras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garcin-Marrou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Marie Goepfert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612980v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boyadjian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.204.0009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979958v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kunert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624052v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979578v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451003v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Blumler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.006.0019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796211v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795810v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Julliard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.2132" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789219v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.486" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606002v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789227v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.19081" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763044v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763048v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763034v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763052v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763038v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761845v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761615v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763042v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925910v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952880v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952861v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953076v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794813v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613040v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Montanola" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397840v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monta&#241;ola" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315723150" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141274v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Damian-Gaillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.71943" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795044v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150995v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979542v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Gender-Testing-in-Sport-Ethics-cases-and-controversies-1st-Edition/Montanola-Olivesi/p/book/9781138852914" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979535v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941195v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.71961" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092550v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941219v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788012v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;m&#233; Pacalon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dury" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chapelon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786160v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785959v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chevalier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Zenetti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786097v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Gomez Betancourt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786127v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guesney" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625949v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Coulomb-Gully" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcin-Marrou Isabelle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04761880v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04707334v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257823v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04360449v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953063v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952909v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>