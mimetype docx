--- v0 (2026-03-15)
+++ v1 (2026-04-17)
@@ -1094,394 +1094,394 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNSS for Weather Forecast and Climate Research at GFZ</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Zus</w:t>
+                <w:t xml:space="preserve">Shipborne GNSS atmospheric water vapor retrieval for SWOT radiometer validation in the framework of the Wem-SWOT and BioSWOT campaigns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Panetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rohith Thundathil</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Roustan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">SWOT ST 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Arcachon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360537v1</w:t>
+                <w:t xml:space="preserve">hal-05322175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cal/Val SWOT : Apport des produits troposphériques GNSS issus de campagnes océanographiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Félix Mercier</w:t>
+                <w:t xml:space="preserve">GNSS for Weather Forecast and Climate Research at GFZ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Dick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Zus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël André</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bosser</w:t>
+                <w:t xml:space="preserve">Rohith Thundathil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Panetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Wickert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G2 2025 - Géodésie et géophysique depuis l'espace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Toulouse, France. </w:t>
+              <w:t xml:space="preserve">EGU 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322475v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shipborne GNSS atmospheric water vapor retrieval for SWOT radiometer validation in the framework of the Wem-SWOT and BioSWOT campaigns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Panetier</w:t>
+                <w:t xml:space="preserve">Cal/Val SWOT : Apport des produits troposphériques GNSS issus de campagnes océanographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Panetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Mercier</w:t>
+                <w:t xml:space="preserve">Félix Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SWOT ST 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Arcachon, France. </w:t>
+              <w:t xml:space="preserve">G2 2025 - Géodésie et géophysique depuis l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322175v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GNSS-radiosonde three-year IWV comparisons in the framework of the GRUAN project</w:t>
               </w:r>
@@ -1861,51 +1861,51 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shipborne Global Navigation Satellite Systems for Offshore Atmospheric Water Vapor Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Panetier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Electronics. ENSTA Bretagne - École nationale supérieure de techniques avancées Bretagne, 2023. English. </w:t>
+              <w:t xml:space="preserve">Electronics. École Nationale Supérieure de Techniques Avancées Bretagne, 2023. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023ENTA0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2087,51 +2087,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406142v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Santamaria-Gomez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Feriol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gravelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-5833-2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169959v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Panetier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khenchaf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23146605" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119230v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Zus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Dick" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bock" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Wickert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374421v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515186v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676256v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bennini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouasria" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Grit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-1811" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679131v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5237" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914120v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Bleriot Tsapong-Tsague" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360537v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohith Thundathil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322475v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Panetier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mercier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Andr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chupin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322175v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mercier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Roustan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043602v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10161" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274899v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834685v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2022_177" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04639124v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ENTA0011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406142v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Santamaria-Gomez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Feriol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gravelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-5833-2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169959v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Panetier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khenchaf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23146605" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119230v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Zus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Dick" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bock" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Wickert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374421v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515186v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676256v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bennini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouasria" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Grit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-1811" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679131v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5237" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914120v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Bleriot Tsapong-Tsague" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322175v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mercier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chupin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Roustan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360537v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohith Thundathil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322475v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Panetier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mercier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Andr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043602v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10161" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274899v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834685v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2022_177" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04639124v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ENTA0011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>