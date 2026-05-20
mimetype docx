--- v1 (2026-04-17)
+++ v2 (2026-05-20)
@@ -210,50 +210,54 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (11), pp.5833-5840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/essd-17-5833-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1094,208 +1098,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shipborne GNSS atmospheric water vapor retrieval for SWOT radiometer validation in the framework of the Wem-SWOT and BioSWOT campaigns</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cal/Val SWOT : Apport des produits troposphériques GNSS issus de campagnes océanographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Mercier</w:t>
+                <w:t xml:space="preserve">A Panetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SWOT ST 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Arcachon, France. </w:t>
+              <w:t xml:space="preserve">G2 2025 - Géodésie et géophysique depuis l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322175v1</w:t>
+                <w:t xml:space="preserve">hal-05322475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GNSS for Weather Forecast and Climate Research at GFZ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galina Dick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Zus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohith Thundathil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Panetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1310,178 +1310,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cal/Val SWOT : Apport des produits troposphériques GNSS issus de campagnes océanographiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Panetier</w:t>
+                <w:t xml:space="preserve">Shipborne GNSS atmospheric water vapor retrieval for SWOT radiometer validation in the framework of the Wem-SWOT and BioSWOT campaigns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Panetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Mercier</w:t>
+                <w:t xml:space="preserve">F Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël André</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Baptiste Roustan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G2 2025 - Géodésie et géophysique depuis l'espace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Toulouse, France. </w:t>
+              <w:t xml:space="preserve">SWOT ST 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Arcachon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322475v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GNSS-radiosonde three-year IWV comparisons in the framework of the GRUAN project</w:t>
               </w:r>
@@ -2087,51 +2091,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406142v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Santamaria-Gomez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Feriol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gravelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-5833-2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169959v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Panetier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khenchaf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23146605" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119230v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Zus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Dick" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bock" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Wickert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374421v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515186v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676256v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bennini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouasria" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Grit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-1811" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679131v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5237" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914120v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Bleriot Tsapong-Tsague" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322175v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mercier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chupin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Roustan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360537v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohith Thundathil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322475v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Panetier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mercier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Andr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043602v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10161" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274899v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834685v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2022_177" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04639124v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ENTA0011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406142v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Santamaria-Gomez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Feriol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gravelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-5833-2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169959v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Panetier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khenchaf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23146605" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119230v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Zus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Dick" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bock" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Wickert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374421v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515186v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676256v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bennini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouasria" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Grit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-1811" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679131v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5237" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914120v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Bleriot Tsapong-Tsague" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322475v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Panetier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mercier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Andr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chupin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360537v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohith Thundathil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322175v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mercier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Roustan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043602v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10161" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274899v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834685v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2022_177" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04639124v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ENTA0011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>