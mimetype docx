--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -147,1699 +147,1699 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mixed methods : une littérature méthodologique en débat</w:t>
+                <w:t xml:space="preserve">Numéro spécial de la revue &amp;quot;Travail et emploi&amp;quot; n° 173-174-175 : Des contrats de plus en plus courts ? Mesurer et comprendre la diversité des usages des contrats courts par les employeurs et les salariés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Tucci</w:t>
+                <w:t xml:space="preserve">Carine Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Plessz</w:t>
+                <w:t xml:space="preserve">Camille Signoretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 65 (1/2), pp.7-34. </w:t>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 173-174-175, pp.124, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfs.651.0007⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12y7v⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04737713v1</w:t>
+                <w:t xml:space="preserve">hal-04845877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des contrats de plus en plus courts ? Mesurer et comprendre la diversité des usages des contrats courts par les employeurs et les salariés. Introduction</w:t>
+                <w:t xml:space="preserve">Numéro spécial de la Revue française de sociologie Vol. 65, n° 1-2 : Croiser les sources, combiner les méthodes : La sociologie et les mixed methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Signoretto</w:t>
+                <w:t xml:space="preserve">Ingrid Tucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Ollivier</w:t>
+                <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et Emploi</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 65 (1/2), 286 p., 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04845766v1</w:t>
-[...1198 lines deleted...]
-                <w:t xml:space="preserve">halshs-01102533v1</w:t>
+                <w:t xml:space="preserve">halshs-04737708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numéro spécial de la Revue française de sociologie Vol. 65, n° 1-2 : Croiser les sources, combiner les méthodes : La sociologie et les mixed methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les mixed methods : une littérature méthodologique en débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Tucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 65 (1/2), 286 p., 2024</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-04737708v1</w:t>
+              <w:t xml:space="preserve">, 2024, 65 (1/2), pp.7-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.651.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04737713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numéro spécial de la revue &amp;quot;Travail et emploi&amp;quot; n° 173-174-175 : Des contrats de plus en plus courts ? Mesurer et comprendre la diversité des usages des contrats courts par les employeurs et les salariés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Des contrats de plus en plus courts ? Mesurer et comprendre la diversité des usages des contrats courts par les employeurs et les salariés. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Signoretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Ollivier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Signoretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et Emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 173-174-175, pp.124, 2024, </w:t>
+              <w:t xml:space="preserve">, 2023, 173-174-175, pp.5-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12y7q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flexibilité et transformation des relations d’emploi : une segmentation des pratiques de gestion de la main-d’œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Signoretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Méhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1097692ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travailler durablement pour l’État sans jamais devenir fonctionnaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Signoretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 160, pp.59-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.11083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03924454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Grande transformation des trois fonctions publiques : enjeux quantitatifs et qualitatif. Entretien avec Marion Mauchaussée et Aurélie Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Mauchaussée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (2), pp.141-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.027.0141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03885058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifier les emplois précaires dans la fonction publique d’État, 1976-2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire &amp; Mesure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, XXXV (2), pp.43-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/histoiremesure.13509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03288796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les recompositions des normes d’emploi public. Genèse du recours aux emplois atypiques dans la fonction publique française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (22), pp.67-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.022.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02147837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recours au contrat dans la fonction publique : contourner le statut, sélectionner les agents et les mettre à l’épreuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cadres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 478</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02147842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations d’emploi dans la fonction publique, un défi managérial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (1), pp.77-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rimhe.025.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01518973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonctionnaires en CDD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, juin</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Focus - Les paradoxes de la médiation culturelle dans les musées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les salariés de plus de 50 ans et l'informatique : une comparaison public-privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 437, p. 3-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01102397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail du public, travail du privé : similitudes et différences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132, pp.789-803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.132.0789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modes de professionnalisation de l'accompagnement muséal. Profils et trajectoires de médiateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, OPuS 11 &amp; 12 (1), pp.139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soart.011.0139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocratiser les musées : une profession intellectuelle au féminin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19, p. 65-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tgs.019.0065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01102536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES USAGES SOCIAUX DES EMPLOIS PRÉCAIRES DANS LES INSTITUTIONS CULTURELLES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (67), p. 7-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12y7v⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+                <w:t xml:space="preserve">⟨10.3917/soco.067.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04845877v1</w:t>
+                <w:t xml:space="preserve">halshs-01102533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1870,77 +1870,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Employeurs et salariés au coeur de l’usage croissant des contrats courts Une enquête dans trois secteurs sur trois territoires en région Provence-Alpes-Côte d’azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lamanthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Méhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Signoretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liza Baghioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1992,64 +1992,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’insertion des jeunes dans la fonction publique d’État 1991-2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Signoretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INJEP Notes &amp; Rapports ; 2020/09, Laboratoire d'économie et sociologie du travail (LEST). 2020, pp.88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -2208,51 +2208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lamanthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Louit-Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Méhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2375,247 +2375,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precariousness, flexibility and uncertainty regimes: the use of very short contracts in three sectors in France</w:t>
+                <w:t xml:space="preserve">Des emplois précaires dans la fonction publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Peyrin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Méhaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development Today: Accumulation, Surveillance, Redistribution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for the Advancement of Socio-Economics, Jul 2020, Amsterdam, France</w:t>
+              <w:t xml:space="preserve">Séminaire Précarité de l’emploi et conditions de travail, IRISSO, Université Paris Dauphine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02933568v1</w:t>
+                <w:t xml:space="preserve">halshs-02933611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des emplois précaires dans la fonction publique</w:t>
+                <w:t xml:space="preserve">Precariousness, flexibility and uncertainty regimes: the use of very short contracts in three sectors in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Signoretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Méhaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Précarité de l’emploi et conditions de travail, IRISSO, Université Paris Dauphine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Development Today: Accumulation, Surveillance, Redistribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for the Advancement of Socio-Economics, Jul 2020, Amsterdam, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02933611v1</w:t>
+                <w:t xml:space="preserve">halshs-02933568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixed term contracts with very short duration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Méhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Signoretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The search for security under disruptive technologies and deconstructed labour markets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Working Party on Labour Market Segmentation, Sep 2019, Dusseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2653,51 +2653,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entrée des jeunes dans la fonction publique d’Etat au fil des générations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Signoretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVèmes Journées du longitudinal : Jeunesse(s) et transitions vers l’âge adulte : quelles permanences, quelles évolutions depuis 30 ans ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cereq, Jun 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3044,178 +3044,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01319869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment et pourquoi observer les parcours professionnels des docteurs ?</w:t>
+                <w:t xml:space="preserve">The Segmentation of Public Labour Market in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Peyrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Calmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le doctorat dans tous ses États : natures et perceptions à l'international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADOC Talent Management, Docteo, Doc'Up, Nov 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">36th Annual Conference of the International Working Party on Labour Market Segmentation, “Long-term trends in the world of work and effects of the economic crisis”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01439744v1</w:t>
+                <w:t xml:space="preserve">halshs-01319882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Segmentation of Public Labour Market in France</w:t>
+                <w:t xml:space="preserve">Comment et pourquoi observer les parcours professionnels des docteurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Calmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th Annual Conference of the International Working Party on Labour Market Segmentation, “Long-term trends in the world of work and effects of the economic crisis”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Le doctorat dans tous ses États : natures et perceptions à l'international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADOC Talent Management, Docteo, Doc'Up, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01319882v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01439744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La promotion professionnelle sur un marché interne. Une analyse longitudinale du fichier du personnel dans une entreprise à statut</w:t>
               </w:r>
@@ -3423,51 +3423,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’insertion des jeunes dans la fonction publique de l’État entre 1991 et 2015 : constances et changements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Signoretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de la transformation et de la fonction publiques. SDessi – DGAFP. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport annuel sur l'état de la fonction publique : Attractivité de la fonction publique (Dossier)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation Française, pp.267-275, 2020, Collection Faits et chiffres</w:t>
@@ -4266,51 +4266,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5329D561"/>
+    <w:nsid w:val="1E4C9392"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4497,51 +4497,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-peyrin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4464-0283" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142866628" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04737713v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Tucci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peyrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plessz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.651.0007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845766v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Signoretto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ollivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y7q" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052415v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;haut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1097692ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924454v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Joubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.11083" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885058v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Garcia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mauchauss&#233;e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.027.0141" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03288796v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.13509" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02147837v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.022.0067" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02147842v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518973v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Buisson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.025.0077" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697689v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518630v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102397v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Guillemot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583819v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jeannot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.132.0789" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518626v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soart.011.0139" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102536v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.019.0065" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102533v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.067.0007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04737708v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845877v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y7v" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03220188v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lamanthe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987032v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149078v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03220193v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Louit-Martinod" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933557v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933568v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933611v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933585v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933550v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315603v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Caraguel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souville" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guiderdoni-Jourdain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439748v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439753v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319869v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439744v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Calmand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319882v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102384v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01467529v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dessajan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Eidelman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cordier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097554v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02147857v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912946v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pochic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillaume" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/les-categories-sociales-et-leurs-frontieres" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02147848v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/sociologie-de-lemploi-public-9782200621131" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222967v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Engels" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H&#233;ly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trouv&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01626391v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319862v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01102373v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-peyrin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4464-0283" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142866628" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845877v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ollivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peyrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Signoretto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y7v" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04737708v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Tucci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plessz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04737713v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.651.0007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845766v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y7q" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052415v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;haut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1097692ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924454v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Joubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.11083" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885058v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Garcia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mauchauss&#233;e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.027.0141" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03288796v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.13509" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02147837v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.022.0067" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02147842v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518973v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Buisson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.025.0077" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697689v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518630v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102397v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Guillemot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583819v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jeannot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.132.0789" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518626v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soart.011.0139" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102536v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.019.0065" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102533v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.067.0007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03220188v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lamanthe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987032v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149078v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03220193v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Louit-Martinod" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933557v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933611v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933568v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933585v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933550v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315603v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Caraguel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souville" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guiderdoni-Jourdain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439748v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439753v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319869v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319882v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439744v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Calmand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102384v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01467529v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dessajan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Eidelman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cordier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097554v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02147857v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912946v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pochic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillaume" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/les-categories-sociales-et-leurs-frontieres" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02147848v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/sociologie-de-lemploi-public-9782200621131" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222967v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Engels" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H&#233;ly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trouv&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01626391v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319862v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01102373v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>