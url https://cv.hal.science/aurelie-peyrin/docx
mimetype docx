--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -147,1699 +147,1699 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numéro spécial de la revue &amp;quot;Travail et emploi&amp;quot; n° 173-174-175 : Des contrats de plus en plus courts ? Mesurer et comprendre la diversité des usages des contrats courts par les employeurs et les salariés</w:t>
+                <w:t xml:space="preserve">Les mixed methods : une littérature méthodologique en débat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Ollivier</w:t>
+                <w:t xml:space="preserve">Ingrid Tucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Signoretto</w:t>
+                <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et Emploi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 173-174-175, pp.124, 2024, </w:t>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (1/2), pp.7-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12y7v⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfs.651.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04845877v1</w:t>
+                <w:t xml:space="preserve">halshs-04737713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numéro spécial de la Revue française de sociologie Vol. 65, n° 1-2 : Croiser les sources, combiner les méthodes : La sociologie et les mixed methods</w:t>
+                <w:t xml:space="preserve">Des contrats de plus en plus courts ? Mesurer et comprendre la diversité des usages des contrats courts par les employeurs et les salariés. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Tucci</w:t>
+                <w:t xml:space="preserve">Camille Signoretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Plessz</w:t>
+                <w:t xml:space="preserve">Carine Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de sociologie</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 173-174-175, pp.5-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12y7q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04737708v1</w:t>
+                <w:t xml:space="preserve">hal-04845766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flexibilité et transformation des relations d’emploi : une segmentation des pratiques de gestion de la main-d’œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Signoretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Méhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1097692ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travailler durablement pour l’État sans jamais devenir fonctionnaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Signoretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 160, pp.59-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.11083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03924454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Grande transformation des trois fonctions publiques : enjeux quantitatifs et qualitatif. Entretien avec Marion Mauchaussée et Aurélie Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Mauchaussée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (2), pp.141-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.027.0141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03885058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifier les emplois précaires dans la fonction publique d’État, 1976-2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire &amp; Mesure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, XXXV (2), pp.43-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/histoiremesure.13509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03288796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les recompositions des normes d’emploi public. Genèse du recours aux emplois atypiques dans la fonction publique française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (22), pp.67-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.022.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02147837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recours au contrat dans la fonction publique : contourner le statut, sélectionner les agents et les mettre à l’épreuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cadres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 478</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02147842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations d’emploi dans la fonction publique, un défi managérial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (1), pp.77-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rimhe.025.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01518973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonctionnaires en CDD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, juin</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Focus - Les paradoxes de la médiation culturelle dans les musées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les salariés de plus de 50 ans et l'informatique : une comparaison public-privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 437, p. 3-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01102397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail du public, travail du privé : similitudes et différences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132, pp.789-803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.132.0789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modes de professionnalisation de l'accompagnement muséal. Profils et trajectoires de médiateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, OPuS 11 &amp; 12 (1), pp.139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soart.011.0139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocratiser les musées : une profession intellectuelle au féminin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19, p. 65-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tgs.019.0065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01102536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES USAGES SOCIAUX DES EMPLOIS PRÉCAIRES DANS LES INSTITUTIONS CULTURELLES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (67), p. 7-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soco.067.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01102533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mixed methods : une littérature méthodologique en débat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Numéro spécial de la Revue française de sociologie Vol. 65, n° 1-2 : Croiser les sources, combiner les méthodes : La sociologie et les mixed methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Tucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 65 (1/2), pp.7-34. </w:t>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">halshs-04737713v1</w:t>
+              <w:t xml:space="preserve">, 65 (1/2), 286 p., 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04737708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des contrats de plus en plus courts ? Mesurer et comprendre la diversité des usages des contrats courts par les employeurs et les salariés. Introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Numéro spécial de la revue &amp;quot;Travail et emploi&amp;quot; n° 173-174-175 : Des contrats de plus en plus courts ? Mesurer et comprendre la diversité des usages des contrats courts par les employeurs et les salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Signoretto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carine Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et Emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 173-174-175, pp.5-24. </w:t>
-[...1162 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">, 173-174-175, pp.124, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12y7v⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...58 lines deleted...]
-                <w:t xml:space="preserve">halshs-01102533v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1870,77 +1870,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Employeurs et salariés au coeur de l’usage croissant des contrats courts Une enquête dans trois secteurs sur trois territoires en région Provence-Alpes-Côte d’azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lamanthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Méhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Signoretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liza Baghioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1992,64 +1992,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’insertion des jeunes dans la fonction publique d’État 1991-2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Signoretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INJEP Notes &amp; Rapports ; 2020/09, Laboratoire d'économie et sociologie du travail (LEST). 2020, pp.88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -2208,51 +2208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lamanthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Louit-Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Méhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2375,247 +2375,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des emplois précaires dans la fonction publique</w:t>
+                <w:t xml:space="preserve">Precariousness, flexibility and uncertainty regimes: the use of very short contracts in three sectors in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Signoretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Méhaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Précarité de l’emploi et conditions de travail, IRISSO, Université Paris Dauphine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Development Today: Accumulation, Surveillance, Redistribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for the Advancement of Socio-Economics, Jul 2020, Amsterdam, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02933611v1</w:t>
+                <w:t xml:space="preserve">halshs-02933568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precariousness, flexibility and uncertainty regimes: the use of very short contracts in three sectors in France</w:t>
+                <w:t xml:space="preserve">Des emplois précaires dans la fonction publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Peyrin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Méhaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development Today: Accumulation, Surveillance, Redistribution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for the Advancement of Socio-Economics, Jul 2020, Amsterdam, France</w:t>
+              <w:t xml:space="preserve">Séminaire Précarité de l’emploi et conditions de travail, IRISSO, Université Paris Dauphine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02933568v1</w:t>
+                <w:t xml:space="preserve">halshs-02933611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixed term contracts with very short duration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Méhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Signoretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The search for security under disruptive technologies and deconstructed labour markets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Working Party on Labour Market Segmentation, Sep 2019, Dusseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2653,51 +2653,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entrée des jeunes dans la fonction publique d’Etat au fil des générations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Signoretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVèmes Journées du longitudinal : Jeunesse(s) et transitions vers l’âge adulte : quelles permanences, quelles évolutions depuis 30 ans ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cereq, Jun 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3044,178 +3044,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01319869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Segmentation of Public Labour Market in France</w:t>
+                <w:t xml:space="preserve">Comment et pourquoi observer les parcours professionnels des docteurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Calmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th Annual Conference of the International Working Party on Labour Market Segmentation, “Long-term trends in the world of work and effects of the economic crisis”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Le doctorat dans tous ses États : natures et perceptions à l'international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADOC Talent Management, Docteo, Doc'Up, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01319882v1</w:t>
+                <w:t xml:space="preserve">halshs-01439744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment et pourquoi observer les parcours professionnels des docteurs ?</w:t>
+                <w:t xml:space="preserve">The Segmentation of Public Labour Market in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Peyrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Calmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le doctorat dans tous ses États : natures et perceptions à l'international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADOC Talent Management, Docteo, Doc'Up, Nov 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">36th Annual Conference of the International Working Party on Labour Market Segmentation, “Long-term trends in the world of work and effects of the economic crisis”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01439744v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01319882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La promotion professionnelle sur un marché interne. Une analyse longitudinale du fichier du personnel dans une entreprise à statut</w:t>
               </w:r>
@@ -3423,51 +3423,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’insertion des jeunes dans la fonction publique de l’État entre 1991 et 2015 : constances et changements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Signoretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de la transformation et de la fonction publiques. SDessi – DGAFP. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport annuel sur l'état de la fonction publique : Attractivité de la fonction publique (Dossier)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation Française, pp.267-275, 2020, Collection Faits et chiffres</w:t>
@@ -4266,51 +4266,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E4C9392"/>
+    <w:nsid w:val="58409E78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4497,51 +4497,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-peyrin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4464-0283" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142866628" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845877v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ollivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peyrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Signoretto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y7v" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04737708v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Tucci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plessz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04737713v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.651.0007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845766v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y7q" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052415v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;haut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1097692ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924454v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Joubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.11083" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885058v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Garcia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mauchauss&#233;e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.027.0141" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03288796v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.13509" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02147837v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.022.0067" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02147842v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518973v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Buisson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.025.0077" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697689v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518630v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102397v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Guillemot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583819v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jeannot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.132.0789" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518626v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soart.011.0139" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102536v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.019.0065" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102533v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.067.0007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03220188v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lamanthe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987032v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149078v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03220193v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Louit-Martinod" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933557v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933611v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933568v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933585v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933550v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315603v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Caraguel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souville" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guiderdoni-Jourdain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439748v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439753v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319869v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319882v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439744v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Calmand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102384v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01467529v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dessajan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Eidelman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cordier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097554v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02147857v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912946v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pochic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillaume" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/les-categories-sociales-et-leurs-frontieres" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02147848v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/sociologie-de-lemploi-public-9782200621131" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222967v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Engels" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H&#233;ly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trouv&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01626391v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319862v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01102373v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-peyrin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4464-0283" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142866628" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04737713v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Tucci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peyrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plessz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.651.0007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845766v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Signoretto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ollivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y7q" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052415v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;haut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1097692ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924454v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Joubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.11083" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885058v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Garcia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mauchauss&#233;e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.027.0141" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03288796v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.13509" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02147837v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.022.0067" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02147842v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518973v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Buisson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.025.0077" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697689v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518630v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102397v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Guillemot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583819v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jeannot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.132.0789" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518626v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soart.011.0139" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102536v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.019.0065" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102533v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.067.0007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04737708v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845877v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y7v" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03220188v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lamanthe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987032v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149078v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03220193v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Louit-Martinod" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933557v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933568v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933611v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933585v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933550v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315603v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Caraguel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souville" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guiderdoni-Jourdain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439748v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439753v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319869v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439744v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Calmand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319882v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102384v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01467529v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dessajan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Eidelman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cordier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097554v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02147857v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912946v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pochic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillaume" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/les-categories-sociales-et-leurs-frontieres" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02147848v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/sociologie-de-lemploi-public-9782200621131" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222967v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Engels" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H&#233;ly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trouv&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01626391v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319862v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01102373v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>