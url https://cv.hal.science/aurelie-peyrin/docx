--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -3673,51 +3673,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00912946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3778,122 +3778,184 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02147848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Être médiateur au musée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Documentation française, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l'intérêt général à l'utilité sociale: la reconfiguration de l'action publique entre Etat, associations et participation citoyenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Engels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Hély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. Coll. Logiques Sociales, pp.280, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00222967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3903,91 +3965,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les contractuel.le.s au cœur de l’État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Paris Descartes - Paris V, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01626391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3997,91 +4059,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résorber la précarité sans réduire les inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01319862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4091,114 +4153,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire profession de la démocratisation culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Ecole des hautes études en sciences sociales, Paris, 2005. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01102373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId98"/>
+      <w:footerReference w:type="default" r:id="rId99"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4266,51 +4328,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58409E78"/>
+    <w:nsid w:val="26D5D60A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4497,51 +4559,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-peyrin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4464-0283" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142866628" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04737713v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Tucci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peyrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plessz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.651.0007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845766v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Signoretto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ollivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y7q" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052415v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;haut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1097692ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924454v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Joubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.11083" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885058v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Garcia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mauchauss&#233;e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.027.0141" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03288796v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.13509" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02147837v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.022.0067" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02147842v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518973v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Buisson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.025.0077" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697689v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518630v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102397v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Guillemot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583819v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jeannot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.132.0789" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518626v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soart.011.0139" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102536v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.019.0065" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102533v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.067.0007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04737708v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845877v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y7v" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03220188v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lamanthe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987032v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149078v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03220193v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Louit-Martinod" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933557v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933568v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933611v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933585v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933550v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315603v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Caraguel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souville" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guiderdoni-Jourdain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439748v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439753v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319869v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439744v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Calmand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319882v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102384v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01467529v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dessajan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Eidelman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cordier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097554v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02147857v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912946v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pochic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillaume" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/les-categories-sociales-et-leurs-frontieres" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02147848v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/sociologie-de-lemploi-public-9782200621131" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222967v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Engels" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H&#233;ly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trouv&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01626391v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319862v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01102373v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-peyrin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4464-0283" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142866628" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04737713v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Tucci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peyrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plessz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.651.0007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845766v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Signoretto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ollivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y7q" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052415v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;haut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1097692ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924454v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Joubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.11083" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885058v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Garcia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mauchauss&#233;e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.027.0141" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03288796v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.13509" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02147837v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.022.0067" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02147842v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518973v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Buisson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.025.0077" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697689v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518630v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102397v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Guillemot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583819v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jeannot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.132.0789" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518626v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soart.011.0139" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102536v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.019.0065" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102533v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.067.0007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04737708v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845877v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y7v" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03220188v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lamanthe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987032v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149078v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03220193v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Louit-Martinod" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933557v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933568v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933611v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933585v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933550v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315603v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Caraguel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souville" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guiderdoni-Jourdain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439748v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439753v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319869v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439744v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Calmand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319882v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102384v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01467529v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dessajan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Eidelman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cordier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097554v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02147857v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912946v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pochic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillaume" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/les-categories-sociales-et-leurs-frontieres" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02147848v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/sociologie-de-lemploi-public-9782200621131" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610362v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222967v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Engels" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H&#233;ly" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trouv&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01626391v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319862v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01102373v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>