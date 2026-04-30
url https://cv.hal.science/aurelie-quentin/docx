--- v0 (2026-03-19)
+++ v1 (2026-04-30)
@@ -792,256 +792,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04282726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La politique du logement en Équateur : de la bonne gouvernance au Buen Vivir, un tournant postnéolibéral ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liberty, Equality, IT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Crisp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01640740v1</w:t>
+                <w:t xml:space="preserve">hal-01456658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liberty, Equality, IT</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La politique du logement en Équateur : de la bonne gouvernance au Buen Vivir, un tournant postnéolibéral ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Quentin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Crisp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, L’Équateur de Rafael Correa : transition postnéolibérale et conflictualité, 83, pp.53-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cal.4458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456658v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liberté, Egalité, Computer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Quentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2331,51 +2331,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Quentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2807,51 +2807,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421599v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Quentin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bw6" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282628v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.079.0073" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135143v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.110.0005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282782v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Morange" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282789v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282812v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gervais-Lambony" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282807v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282726v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.5522" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640740v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.4458" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456658v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gardin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Crisp" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456654v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640808v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.213.0179" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721281v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hancock" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lehman-Frisch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640827v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796003v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721282v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796004v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299212v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.035.0039" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282669v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282697v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.57663" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640789v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guinard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mercurol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640792v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640830v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136353v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118568446.eurs0489" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640177v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barrau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hochet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaumourin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640241v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Castellanet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421599v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Quentin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bw6" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282628v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.079.0073" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135143v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.110.0005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282782v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Morange" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282789v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282812v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gervais-Lambony" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282807v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282726v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.5522" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456658v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gardin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Crisp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640740v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.4458" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456654v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640808v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.213.0179" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721281v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hancock" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lehman-Frisch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640827v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796003v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721282v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796004v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299212v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.035.0039" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282669v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282697v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.57663" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640789v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guinard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mercurol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640792v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640830v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136353v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118568446.eurs0489" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640177v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barrau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hochet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaumourin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640241v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Castellanet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>