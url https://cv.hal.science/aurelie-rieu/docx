--- v0 (2026-03-31)
+++ v1 (2026-05-01)
@@ -2216,290 +2216,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions in dual species biofilms between Listeria monocytogenes EGD-e and several strains of Staphylococcus aureus.</w:t>
+                <w:t xml:space="preserve">Listeria monocytogenes EGD-e biofilms: no mushrooms but a network of knitted chains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Lemaître</w:t>
+                <w:t xml:space="preserve">Olivier Habimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 126 (1-2), pp.76-82. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 74 (14), pp.4491-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2008.05.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00255-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00453478v1</w:t>
+                <w:t xml:space="preserve">hal-00453479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Listeria monocytogenes EGD-e biofilms: no mushrooms but a network of knitted chains.</w:t>
+                <w:t xml:space="preserve">Interactions in dual species biofilms between Listeria monocytogenes EGD-e and several strains of Staphylococcus aureus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Briandet</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Habimana</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 126 (1-2), pp.76-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2008.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.00255-08⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00453479v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agr system of Listeria monocytogenes EGD-e: role in adherence and differential expression pattern.</w:t>
               </w:r>
@@ -2511,64 +2511,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Weidmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guzzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4974,51 +4974,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B86CF6BA"/>
+    <w:nsid w:val="0383B4D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5205,51 +5205,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-rieu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4292-7608" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126202575" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000342927608" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05244257v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abraham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapaquette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2552344" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438430v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lil Proukhnitzky" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Martine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-023-00474-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04594587v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Rodriguez Rey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Aumeunier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.116016" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502320v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva Barreira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laurent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Louren&#231;o" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Novion Ducassou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27959-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287798v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Bellanger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Delarue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Senet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46306-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065750v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guzzo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.02375-22" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197863v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dias" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Douhard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hermetet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Regimbeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lopez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00535-021-01774-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02987130v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Heumann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thomas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-020-00159-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310946v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bellenger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guivier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2019.06.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173490v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Pia Arena" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Capozzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Longo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Russo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00838" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02302020v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Samira Benhouna" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Kihal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2018.11.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02014598v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Al Azzaz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Aires" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delmas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Chluba" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.03149" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432554v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Aoudia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.04.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30PNQWF7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140066v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bonnin-Jusserand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-199" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450675v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Fiocco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Collins" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gallone" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hols" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01122-09" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453478v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lema&#238;tre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Piveteau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.05.006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T1XP49V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453479v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Habimana" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garmyn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00255-08" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441284v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00608-07" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662178v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Pagotto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tyler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Lapen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w07-084" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515841v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Manceau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515846v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Frelet-Barrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237608v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Bringer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Buteau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237727v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789820v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bermudez Humaran" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01524851v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Al-Azzaz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ducreux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jego" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCG.0000000000000691" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05516343v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cresson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288397v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288388v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05516332v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515834v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05516338v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237415v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237544v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473389v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011982v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02817754v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-rieu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4292-7608" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126202575" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000342927608" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05244257v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abraham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapaquette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2552344" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438430v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lil Proukhnitzky" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Martine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-023-00474-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04594587v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Rodriguez Rey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Aumeunier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.116016" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502320v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva Barreira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laurent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Louren&#231;o" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Novion Ducassou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27959-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287798v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Bellanger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Delarue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Senet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46306-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065750v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guzzo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.02375-22" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197863v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dias" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Douhard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hermetet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Regimbeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lopez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00535-021-01774-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02987130v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Heumann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thomas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-020-00159-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310946v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bellenger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guivier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2019.06.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173490v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Pia Arena" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Capozzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Longo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Russo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00838" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02302020v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Samira Benhouna" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Kihal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2018.11.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02014598v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Al Azzaz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Aires" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delmas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Chluba" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.03149" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432554v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Aoudia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.04.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30PNQWF7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140066v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bonnin-Jusserand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-199" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450675v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Fiocco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Collins" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gallone" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hols" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01122-09" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453479v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Habimana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garmyn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00255-08" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453478v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lema&#238;tre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Piveteau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.05.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T1XP49V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441284v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00608-07" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662178v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Pagotto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tyler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Lapen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w07-084" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515841v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Manceau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515846v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Frelet-Barrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237608v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Bringer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Buteau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237727v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789820v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bermudez Humaran" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01524851v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Al-Azzaz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ducreux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jego" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCG.0000000000000691" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05516343v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cresson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288397v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288388v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05516332v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515834v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05516338v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237415v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237544v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473389v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011982v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02817754v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>