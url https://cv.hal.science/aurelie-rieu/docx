--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -3912,260 +3912,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vesicle-associated proteins enhance biofilm formation in Lacticaseibacillus casei BL23</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annie Frelet-Barrand</w:t>
+                <w:t xml:space="preserve">Characterization of membrane vesicles produced by the intestinal bacterium Faecalibacterium duncaniae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Microbiologie (SFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journée des jeunes chercheurs (FJC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05516332v1</w:t>
+                <w:t xml:space="preserve">hal-05515834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of membrane vesicles produced by the intestinal bacterium Faecalibacterium duncaniae</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Raise</w:t>
+                <w:t xml:space="preserve">Vesicle-associated proteins enhance biofilm formation in Lacticaseibacillus casei BL23</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Silva Barreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Frelet-Barrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des jeunes chercheurs (FJC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Besançon, France</w:t>
+              <w:t xml:space="preserve">Société Française de Microbiologie (SFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05515834v1</w:t>
+                <w:t xml:space="preserve">hal-05516332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental disturbances modulate membrane vesicles production in Oenococcus oeni.</w:t>
               </w:r>
@@ -4974,51 +4974,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0383B4D5"/>
+    <w:nsid w:val="F4E14F06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5205,51 +5205,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-rieu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4292-7608" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126202575" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000342927608" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05244257v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abraham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapaquette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2552344" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438430v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lil Proukhnitzky" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Martine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-023-00474-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04594587v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Rodriguez Rey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Aumeunier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.116016" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502320v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva Barreira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laurent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Louren&#231;o" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Novion Ducassou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27959-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287798v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Bellanger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Delarue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Senet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46306-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065750v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guzzo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.02375-22" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197863v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dias" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Douhard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hermetet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Regimbeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lopez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00535-021-01774-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02987130v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Heumann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thomas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-020-00159-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310946v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bellenger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guivier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2019.06.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173490v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Pia Arena" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Capozzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Longo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Russo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00838" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02302020v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Samira Benhouna" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Kihal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2018.11.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02014598v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Al Azzaz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Aires" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delmas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Chluba" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.03149" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432554v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Aoudia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.04.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30PNQWF7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140066v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bonnin-Jusserand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-199" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450675v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Fiocco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Collins" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gallone" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hols" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01122-09" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453479v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Habimana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garmyn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00255-08" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453478v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lema&#238;tre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Piveteau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.05.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T1XP49V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441284v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00608-07" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662178v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Pagotto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tyler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Lapen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w07-084" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515841v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Manceau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515846v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Frelet-Barrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237608v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Bringer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Buteau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237727v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789820v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bermudez Humaran" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01524851v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Al-Azzaz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ducreux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jego" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCG.0000000000000691" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05516343v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cresson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288397v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288388v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05516332v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515834v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05516338v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237415v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237544v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473389v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011982v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02817754v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-rieu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4292-7608" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126202575" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000342927608" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05244257v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abraham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapaquette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2552344" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438430v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lil Proukhnitzky" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Martine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-023-00474-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04594587v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Rodriguez Rey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Aumeunier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.116016" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502320v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva Barreira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laurent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Louren&#231;o" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Novion Ducassou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27959-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287798v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Bellanger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Delarue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Senet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46306-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065750v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guzzo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.02375-22" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197863v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dias" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Douhard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hermetet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Regimbeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lopez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00535-021-01774-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02987130v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Heumann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thomas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-020-00159-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310946v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bellenger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guivier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2019.06.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173490v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Pia Arena" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Capozzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Longo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Russo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00838" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02302020v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Samira Benhouna" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Kihal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2018.11.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02014598v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Al Azzaz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Aires" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delmas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Chluba" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.03149" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432554v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Aoudia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.04.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30PNQWF7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140066v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bonnin-Jusserand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-199" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450675v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Fiocco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Collins" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gallone" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hols" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01122-09" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453479v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Habimana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garmyn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00255-08" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453478v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lema&#238;tre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Piveteau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.05.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T1XP49V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441284v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00608-07" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662178v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Pagotto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tyler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Lapen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w07-084" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515841v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Manceau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515846v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Frelet-Barrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237608v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Bringer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Buteau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237727v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789820v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bermudez Humaran" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01524851v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Al-Azzaz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ducreux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jego" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCG.0000000000000691" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05516343v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cresson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288397v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288388v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515834v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05516332v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05516338v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237415v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237544v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473389v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011982v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02817754v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>