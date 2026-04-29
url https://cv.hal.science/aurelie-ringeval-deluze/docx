--- v0 (2026-04-05)
+++ v1 (2026-04-29)
@@ -253,222 +253,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets stabilisateurs sur la CGV des contrats pluriannuels d’approvisionnement entre firmes leaders et firmes subordonnées : l’exemple du champagne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quel avenir pour les stratégies d’intégration verticale des vignerons champenois ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ringeval-Deluze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Lanotte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Erick Pruchnicki</w:t>
+                <w:t xml:space="preserve">Isaac Houeto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rei.11118⟩</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 380, pp.103-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.10098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04021392v1</w:t>
+                <w:t xml:space="preserve">hal-04021404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel avenir pour les stratégies d’intégration verticale des vignerons champenois ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les effets stabilisateurs sur la CGV des contrats pluriannuels d’approvisionnement entre firmes leaders et firmes subordonnées : l’exemple du champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lanotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ringeval-Deluze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaac Houeto</w:t>
+                <w:t xml:space="preserve">Erick Pruchnicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 380, pp.103-121. </w:t>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 177, pp.29-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/economierurale.10098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rei.11118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04021404v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04021392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signification des packagings et dynamiques d’innovation dans un secteur de luxe traditionnel : l’exemple des champagnes de vignerons</w:t>
               </w:r>
@@ -796,51 +796,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From technical missions to communication: towards a classification of the French AOC wine interprofessions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ringeval-Deluze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1825,51 +1825,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une typologie des territoires viticoles français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ringeval-Deluze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée internationale de recherche « Stratégies des territoires vitivinicoles. Clusters, gouvernance et marque territoriale »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2032,51 +2032,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des comités interprofessionnels viticoles dans la promotion des AOC : l'exception champenoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ringeval-Deluze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2127,51 +2127,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication collective et réputation dans le secteur français des vins AOC : la particularité du Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ringeval-Deluze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes journées de recherches en sciences sociales, SFER-INRA-CIRAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2278,51 +2278,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication collective et réputation dans le secteur français des vins AOC : la particularité du champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Ringeval-Deluze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Société Française d'Économie Rurale - 4es journées de recherches en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2530,51 +2530,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communication collective dans les filières vitivinicoles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ringeval-Deluze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Steve Charters; Valéry Michaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stratégies des territoires vitivinicoles : clusters, gouvernance et marque territoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions EMS, Management &amp; société, pp.111-125, 2014, Management &amp; prospective, ISSN 2265-3937, 978-2-95433-793-7</w:t>
@@ -2942,51 +2942,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B973A564"/>
+    <w:nsid w:val="9A5B06AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3173,51 +3173,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-ringeval-deluze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8831-5151" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384564v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ringeval-Deluze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.313.59-84" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021392v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lanotte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Pruchnicki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.11118" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021404v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Houeto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10098" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266127v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis C&#233;sar Ndione" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.123.0161" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560199v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.6795" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560192v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gergaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Plantinga" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2016.10.005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560257v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156580v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132611v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Carreteiro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132598v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384642v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kacha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Herrmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Lombard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384582v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021433v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021429v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schiffler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560276v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02161679v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560232v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menival" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Ditter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560239v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408509v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560245v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560247v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408452v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560248v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560251v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408456v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ringeval-Deluze" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560266v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560252v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156696v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560259v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560262v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02560211v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-ringeval-deluze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8831-5151" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384564v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ringeval-Deluze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.313.59-84" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021404v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Houeto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10098" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021392v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lanotte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Pruchnicki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.11118" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266127v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis C&#233;sar Ndione" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.123.0161" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560199v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.6795" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560192v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gergaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Plantinga" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2016.10.005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560257v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156580v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132611v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Carreteiro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132598v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384642v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kacha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Herrmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Lombard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384582v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021433v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021429v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schiffler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560276v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02161679v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560232v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menival" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Ditter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560239v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408509v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560245v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560247v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408452v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560248v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560251v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408456v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ringeval-Deluze" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560266v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560252v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156696v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560259v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560262v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02560211v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>