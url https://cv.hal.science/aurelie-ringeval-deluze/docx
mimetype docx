--- v1 (2026-04-29)
+++ v2 (2026-05-23)
@@ -1068,217 +1068,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05132598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence d’écolabels sur la perception d’un produit de luxe : le cas du champagne</w:t>
+                <w:t xml:space="preserve">Quelle(s) stratégie(s) de transition environnementale des producteurs de champagne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ringeval-Deluze</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée de recherche en marketing du vin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Agro Montpellier, Dec 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Regards interdisciplinaires sur l’étude et l’enseignement de la transition écologique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, Oct 2023, Reims (51), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384642v1</w:t>
+                <w:t xml:space="preserve">hal-04384582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle(s) stratégie(s) de transition environnementale des producteurs de champagne ?</w:t>
+                <w:t xml:space="preserve">Influence d’écolabels sur la perception d’un produit de luxe : le cas du champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ringeval-Deluze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards interdisciplinaires sur l’étude et l’enseignement de la transition écologique </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, Oct 2023, Reims (51), France</w:t>
+              <w:t xml:space="preserve">2ème Journée de recherche en marketing du vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Agro Montpellier, Dec 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384582v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des écolabels sur la perception d’un produit de luxe : le cas du champagne</w:t>
               </w:r>
@@ -1668,165 +1668,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02560232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vigneron champenois : caractéristiques, évolutions et enjeux en termes de compétitivité</w:t>
+                <w:t xml:space="preserve">Characteristics and specificities of grape-growers in Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ringeval-Deluze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER Compétitivité, Agriculture et Alimentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Reims, France</w:t>
+              <w:t xml:space="preserve">11th Annual Meeting, American Association of Wine Economists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02560242v1</w:t>
+                <w:t xml:space="preserve">hal-02560239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics and specificities of grape-growers in Champagne</w:t>
+                <w:t xml:space="preserve">Le vigneron champenois : caractéristiques, évolutions et enjeux en termes de compétitivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ringeval-Deluze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Annual Meeting, American Association of Wine Economists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Padova, Italy</w:t>
+              <w:t xml:space="preserve">Colloque SFER Compétitivité, Agriculture et Alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02560239v1</w:t>
+                <w:t xml:space="preserve">hal-02560242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une typologie des territoires viticoles français</w:t>
               </w:r>
@@ -2026,342 +2026,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02560247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des comités interprofessionnels viticoles dans la promotion des AOC : l'exception champenoise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Communication collective et réputation dans le secteur français des vins AOC : la particularité du champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Ringeval-Deluze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Ringeval-Deluze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Oenométrie XVIIe VDQS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Palerme, Italy</w:t>
+              <w:t xml:space="preserve">Colloque Société Française d'Économie Rurale - 4es journées de recherches en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408452v1</w:t>
+                <w:t xml:space="preserve">hal-02408456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication collective et réputation dans le secteur français des vins AOC : la particularité du Champagne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le rôle des comités interprofessionnels viticoles dans la promotion des AOC : l'exception champenoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lanotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ringeval-Deluze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes journées de recherches en sciences sociales, SFER-INRA-CIRAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque Oenométrie XVIIe VDQS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560248v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From technical missions to communication: towards a classification of the French AOC wine interprofessions</w:t>
+                <w:t xml:space="preserve">Communication collective et réputation dans le secteur français des vins AOC : la particularité du Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ringeval-Deluze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oenometrics XVII, Vineyard Data Quantification Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">4èmes journées de recherches en sciences sociales, SFER-INRA-CIRAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560251v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication collective et réputation dans le secteur français des vins AOC : la particularité du champagne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lanotte</w:t>
+                <w:t xml:space="preserve">From technical missions to communication: towards a classification of the French AOC wine interprofessions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ringeval-Deluze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Société Française d'Économie Rurale - 4es journées de recherches en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Rennes, France</w:t>
+              <w:t xml:space="preserve">Oenometrics XVII, Vineyard Data Quantification Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408456v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What future for the champagne industry?</w:t>
               </w:r>
@@ -2942,51 +2942,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9A5B06AF"/>
+    <w:nsid w:val="07F0A995"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3173,51 +3173,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-ringeval-deluze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8831-5151" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384564v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ringeval-Deluze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.313.59-84" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021404v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Houeto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10098" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021392v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lanotte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Pruchnicki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.11118" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266127v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis C&#233;sar Ndione" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.123.0161" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560199v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.6795" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560192v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gergaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Plantinga" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2016.10.005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560257v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156580v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132611v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Carreteiro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132598v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384642v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kacha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Herrmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Lombard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384582v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021433v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021429v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schiffler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560276v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02161679v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560232v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menival" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Ditter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560239v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408509v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560245v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560247v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408452v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560248v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560251v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408456v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ringeval-Deluze" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560266v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560252v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156696v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560259v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560262v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02560211v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-ringeval-deluze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8831-5151" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384564v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ringeval-Deluze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.313.59-84" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021404v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Houeto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10098" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021392v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lanotte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Pruchnicki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.11118" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266127v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis C&#233;sar Ndione" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.123.0161" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560199v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.6795" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560192v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gergaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Plantinga" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2016.10.005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560257v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156580v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132611v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Carreteiro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132598v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384582v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384642v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kacha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Herrmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Lombard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021433v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021429v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schiffler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560276v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02161679v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560232v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menival" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Ditter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560239v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560242v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408509v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560245v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560247v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408456v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ringeval-Deluze" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408452v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560248v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560251v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560266v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560252v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156696v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560259v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560262v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02560211v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>