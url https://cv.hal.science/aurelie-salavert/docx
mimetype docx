--- v0 (2026-03-18)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurélie Salavert </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert, archéobotaniste</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aurelie-salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7854-9170</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">144898942</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins and spread of the opium poppy ( Papaver somniferum L.) revealed by genomics and seed morphometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raül Soteras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angele Jeanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 380 (1926), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2024.0198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05070954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the role of plant–animal interactions in the long-term development of heritage landscapes in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Dal Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Marinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalind Gillis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 380 (1926), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2024.0204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05070944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures domestiques et activités économiques au Néolithique final. L'habitat de Rebreuve-Ranchicourt (Pas-de-Calais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Panloups</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cadart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (2), pp.243-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitat lorrain du Néolithique moyen et final de Saint-Julien-lès-Metz en Moselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Berrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bonnardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/galliap.4290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woodland exploitation by early modern military camps and their impact on the forest environment. Anthracological analysis from Ninove-Doorn Noord (1692–1693, 1745, Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hello-Laprérie Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Deforce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Verbrugge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60, pp.104836. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeobotanical and palaeoenvironmental analyses from the easternmost Early Neolithic sites at Kamyane-Zavallia (Ukraine) and Nicolaevca V (Moldova)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Moskal-del Hoyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Kapcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witold Alexandrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Saile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.49-61. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-023-00944-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04353129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolithic wood use at the Scheldt river banks in Bouchain (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Tegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 659, pp.11-23. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2023.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Holocene history of grapevine (Vitis vinifera) and viticulture in France retraced from a large-scale archaeobotanical dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 625, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enlightening the darkness: The potential of charcoal analysis for the study of vegetation dynamics and relative exploitation at Krania during the Iron Age Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evi Margaritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 659, pp.24-33. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2022.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04353140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of underground storage organs in the Early Neolithic (Linearbandkeramik and Blicquy/Villeneuve-Saint-Germain) in the Paris Basin: the contribution of starch grain analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Elliott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’ethnoécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Voix de la terre, 23, pp.9919. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ethnoecologie.9919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’ expérimentation d’agriculture de type néolithique menée à l’archéosite du parc de la Haute-Île (Neuilly-sur-Marne, France) : mise en œuvre et résultats des cultures céréalières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Auray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hoerni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Huitorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (1), pp.49-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03633633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-proxy Archaeobotanical Analysis from Mesolithic and Early Neolithic Sites in South-west Ukraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gouriveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmytro Kiosak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (3), pp.349-362. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14614103.2020.1746879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02944345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Reference Collection for Starch Grain Analysis in Early Neolithic Western Temperate Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Michelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.1035-1053. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/opar-2020-0186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The place of millet in food globalization during Late Prehistory as evidenced by new bioarchaeological data from the Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgi Bedianashvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Rusishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lebedeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.13124. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-92392-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03271999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A morphometric approach to track opium poppy domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Jesus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soteras Raül</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.9778. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-88964-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03216512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food practices of the first farmers of Europe: combined use-wear and microbotanical studies of early Neolithic grinding tools from the Paris basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Emery-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36, pp.102764. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03191774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-woodland interactions during the Pre-Aksumite and Aksumite periods in northeastern Tigray, Ethiopia: insights from the wood charcoal analyses from Mezber and Ona Adi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Ruiz-Giralt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Lancelotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Catherine D’andrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-021-00825-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03158480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct dating reveals the early history of opium poppy in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Antolín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (20263), </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-76924-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données chronoculturelles et palethnographiques sur le Mésolithique des VIIIe et VIe millénaires dans le Nord de la France. Le site de « la Culotte » à Remilly-les-Pothées (Ardennes, France), Bulletin de la Société préhistorique française, 115, 3, p. 531-565.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Souffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colas Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gebhardt-Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (3), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2018.14922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle occupation du Néolithique final dans le Nord à Baisieux : présentation liminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Martial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Broes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaï Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Journée d'information du 6 octobre 2018, INTERNEO 12, pp.127-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement végétal et collecte du bois de feu au Néolithique dans le sud du bassin de l’Escaut (5200-2200 BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amposta Arielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (4), pp.701-731. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2018.14945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02375079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The opium poppy in Europe: exploring its origin and dispersal during the Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Antolín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (364), pp.e1. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2018.154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01925615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site rubané d'Aubechies &amp;quot;Coron Maton&amp;quot; (Hainaut). Les fouilles de 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Burnez-Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cercle archéologique Hesbaye-Condroz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33, pp.7-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site rubané d'Aubechies « Coron maton » (Hainaut). Les fouilles de 2021. Bulletin du Cercle archéologique Hesbaye-Condroz XXXIII/2018, p. 7-36.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Burnez-Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cercle archéologique Hesbaye-Condroz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the chronology of two Neolithic sites in Eastern Europe: new radiocarbon dates from Melnychna Krucha and Kamyane-Zavallia (Southern Buh region, Ukraine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmytro Kiosak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Arheologică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (14), pp.116-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02165709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 17th conference of the International Work Group for Paleoethnobotany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-017-0662-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupations de plateau du Néolithique à l’âge du Bronze à Quincy-Voisins « ZAC de Ternoy » (Seine-et-Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hauzeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Court-Picon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.75-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03208703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firewood of the Napoleonic Wars: the first application of archaeological charcoal analysis to a military camp in the north of France (1803–1805)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Hello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90 (353), pp.1334-1347. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2016.174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01510989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un site d'habitat du Néolithique ancien à Vénizel &amp;quot;Le Creulet&amp;quot; (Aisne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ilett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gransar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamys Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, dans: Bostyn F., Hachem L. (dir.) Hommages à Mariannick Le Bolloch, 2015 (3/4), pp.61-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results of archaeobotanical analysis from Neolithic layers of Buran Kaya IV (Crimea, Ukraine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giedre Motuzaite-Matuzeviciute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Environmental Archaeologies of Neolithisation: Old World Case Studies, 20 (3), pp.274-282. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1749631413Y.0000000016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01511119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural woodland composition and vegetation dynamic during the Linearbandkeramik in north-western Europe (central Belgium, 5200-5000 b.c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Damblon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51, pp.84-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01511040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escalles « Mont d'Hubert » (Pas-de-Calais) : premiers résultats de la fouille de l'enceinte du Néolithique moyen II implantée sur le littoral de la Mer du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Panloups</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bostyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the impact of socio-economic activities on archaeological charcoal assemblages in temperate areas: A comparative analysis of firewood management in two Neolithic societies in Western Europe (Belgium, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35, pp.153-163. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaa.2014.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01511024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting and modelling the woodland farming system of the early Neolithic Linear Pottery Culture (LBK), 5600–4900 B.C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Bendrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (Supplement 1), pp.37-50. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-014-0436-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une occupation du Néolithique moyen II à Sauchy-Lestrée (Pas-de-Calais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Negroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bostyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Wattez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Journée d'information du 17 novembre 2012, INTERNEO 9, pp.87-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant economy of the first farmers of central Belgium (Linearbandkeramik, 5200—5000 B.C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20, pp.321-332. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-011-0297-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pavot (Papaver somniferum) à la fin du 6 e millénaire av. J.-C. en Europe occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropobotanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signification chronologique des assemblages détritiques rubanes : apports des données anthracologiques, typologiques et stratigraphiques sur trois sites de Hesbaye (province de Liège, Belgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Golitko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P@lethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/palethnologie.8227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04467413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un habitat Rubané à Pont-sur-Seine/Maray-sur-Seine (Aube)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Fournand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaï Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamys Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8, pp.9-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olive cultivation and oil production in Palestine during the early Bronze Age (3500–2000 B.C.): the case of Tel Yarmouth, Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (S1), pp.53-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olive Cultivation and Oil Production in Palestine during the Early Bronze Age (3500–2000 BC): The Case of Tel Yarmouth, Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (1), pp.53-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une phase pionnière à l'origine du peuplement rubané de la Hesbaye liégeoise (Belgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bosquet Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Golitko Mark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Beugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deligne Fanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, XLIV, pp.301-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03193810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse anthracologique du site rubané de Remicourt “ En Bia Flo II ” (Hesbaye, Belgique) : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, XLIV, pp.318-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préparations alimentaires dans les cuisines de Ramsès II . Premiers résultats de l'étude carpologique du secteur D ‘'', Ramesseum, Louxor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memnonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, XVI, pp.121-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00276545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Néolithique à l’âge du Bronze sur le littoral de la Manche et de la mer du Nord : le site d’Escalles « mont d’Hubert » (Pas-de-Calais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejden Ben Dhafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 532 p., 2024, Mémoires de la Société préhistorique française, 73, 2-913745-94-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images : regards sur les sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Sorbonne, 2011, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.4562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et économies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Sorbonne, 2010, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.4566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats d'une analyse multiproxy de coprolithes issus du site de Serteya II (Ve - IIIe mill. av. n. è., oblast de Smolensk, Fédération de Russie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Maigrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Mazurkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Dolbunova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Delhon; Lionel Gourichon; Lucie Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fumier, bouses et guano : Ordures ou or brun ? Statut, usage et gestion des déjections animales depuis la Préhistoire : potentiel archéologique et paléoenvironnemental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions APDCA, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données botaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Werthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivan Praud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Néolithique à l’âge du Bronze sur le littoral de la Manche et de la mer du Nord : le site d’Escalles « mont d’Hubert » (Pas-de-Calais)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.82, 2024, Mémoires de la Société préhistorique française, 73, 2-913745-94-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 11 - L'organisation du chantier funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Lepetz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Occupations et espaces sacrés dans l'Altaï mongol: Les sites archéologiques de Burgast et Ikh Khatuu (1100 a.C. - 1100 p.C.) : résultats des fouilles (2014-2016) de la mission archéologique franco-mongole.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Mergoil, 2022, 978-2-35518-122-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starch Grain Analysis Of Early Neolithic (Linearbandkeramik and Blicquy/Villeneuve-Saint-Germain) Contexts: Experimental Grinding Tests Of Cereals And Legumes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Pedersen, A. Jörgensen-Lindahl, M. Sørensen, T. Richter (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd Meeting of the Association of Ground Stone Tools Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archaeopress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9781789694789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enceinte monumentale chasséenne de Passel “Le Vivier”, Oise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandre Bedault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bostyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Fromont; Grégor Marchand; Philippe Forré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statut des objets, des lieux et des Hommes au Néolithique. Actes du 32e colloque interrégional sur le Néolithique, Le Mans 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association des Publications Chauvinoises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-187, 2021, Mémoire LV, 979-10-90534-65-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport d’analyse carpologique : exposé des minimums méthodologiques communs attendus par la communauté archéologique (carpologues, responsables d’opérations, services de l’État)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pradat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hallavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Carpentier; Rose-Marie Arbogast; Philippe Kuchler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches : Actes du 4e séminaire scientifique et technique de l’Inrap, 28-29 nov. 2019, Sélestat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 14 p., 2020, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/g4c7-cj79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultiver et consommer les plantes au Néolithique entre Seine et Meuse : technologie des meules et analyses carpologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monchablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Françoise Bostyn, Caroline Hamon, Aurélie Salavert et François Giligny coord. 2019 - L'exploitation du milieu au Néolithique dans le quart nord-ouest de l'Europe : contraintes environnementales, identités techniques et choix culturels, Session 4 des Actes du XXVIIIe Congrès préhistorique de France Amiens 30 mai-4 juin 2016 Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles, Volume 3 : Néolithique - Âge du Bronze (Cyril Montoya, Jean-Pierre Fagnart et Jean-Luc Locht dir.), Société Préhistorique française, Paris.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultiver et consommer les plantes au Néolithique entre Seine et Meuse : technologie des meules et analyses carpologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monchablon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Montoya; Jean-Pierre Fagnart; Jean-Luc Locht. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Néolithique et âge du Bronze. Session 4 : L'exploitation du milieu au Néolithique dans le quart nord-ouest de l'Europe. Contraintes environnementales, identités techniques et choix culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société Préhistorique Française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-138, 2019, Néolithique – Âge du Bronze</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’occupation du Mésolithique final du site de Rémilly-les-Pothées “ la Culotte ” (Ardennes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Souffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gebhardt-Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina San Juan - Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Griselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colas Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rose-Marie Arbogast; Sylvain Griselin; Christian Jeunesse; Frédéric Séara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le second Mésolithique des Alpes à l'Atlantique (7</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-5</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> millénaire). Table ronde internationale, Strasbourg, 3-4 novembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, AVAGE, pp.255-271, 2019, Mémoires d’archéologie du Grand-Est, 978-2-9561936-2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03063739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple d’exploitation du milieu naturel au Néolithique récent à Bouchain (Nord)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Maigrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Martial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIe congrès Préhistorique de France, Volume 3 Néolithique -Âge du Bronze, Session 4 L’exploitation du milieu au Néolithique dans le quart nord-ouest de l’Europe : contraintes environnementales, identités techniques et choix culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société Préhistorique Française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-217, 2019, Néolithique – Âge du Bronze</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles datations pour les bâtiments des « Lignères » à Mareuil-lès-Meaux (Seine-et-Marne) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Irribarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Boitard-Bidaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Lemercier; Ingrid Sénépart; Marie Besse; Claude Mordant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitations et Habitat du Néolithique à l’âge du Bronze en France et ses marges. Actes des secondes rencontres Nord/Sud de Préhistoire récente, Dijon 19-21 novembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Écologie Préhistorique, pp.247-260, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité, évolution et fonctionnement des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crochet P.-A.; Rasplus J.-Y.; Selosse M.-A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers des prospectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors série, cnrs, pp.25-33., 2017, Les Cahiers des prospectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03847162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent simulations of the trajectory of the LBK Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bocquet-Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dubouloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alasdair Whittle; Penny Bickle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Farmers. The view from Archaeology and Science. Proceedings of the British Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 4, Oxford University Press (OUP), pp.53-69, 2014, 9780197265758. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5871/bacad/9780197265758.003.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent modeling of the trajectory of the LBK Neolithic: a study in progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bocquet-Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubouloz J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger J.-F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Whittle A. &amp; Bickle P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Farmers. The View from Archaeology and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 198, Oxford University Press, pp.53-70, 2014, Proceedings of the British Academy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'archéobotanique à la compréhension des sociétés néolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Botanique. Université de Paris 1 - Panthéon La Sorbonne, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010PA010572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04702168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'archéobotanique à la compréhension des sociétés néolithiques : analyses anthracologiques et carpologiques de neuf sites rubanés de Moyenne-Belgique, 5200-5000 av. J.C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université de Paris 1 - Panthéon La Sorbonne, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04617472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New outcomes of a multidisciplinary project on the domestication and spread of opium poppy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antolín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Conference of the IWGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the beginning of the opium poppy domestication in Early Neolithic Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Raphael Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Conference on the Emergence of the Neolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zadar; Austrian Academy of Sciences, May 2025, Zadar,, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des conflits sur les forêts en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Hello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Deforce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brkojewitsch Gael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies de Raymaeker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'archéobotanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aurélie Salavert; Charlène Bouchaud, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of Woodland Resources by Early Modern Armies: Anthracological Insights from Lanaken (1748, Belgium) and Montigny-lès-Metz (1552)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hello-Laprérie Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Deforce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies de Raymaeker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan de Beenhouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Archaeologists annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAA, Aug 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins and spread of opium poppy (Papaver somniferum L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Raphael Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Jeanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raül Soteras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA Annual Meeting in Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Archaeological Association, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04683485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humans and dogs interactions : results of a multiproxy analysis of coprolites from the Serteya 2 site (5th-3rd mill. BC, Smolensk Region, Russian Federation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Maigrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Mazurkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Dolbunova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kulkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fumiers, bouses et guano : ordures ou or brun. Statut, usage et gestion des déjections animales depuis la Préhistoire, potentiel archéologique et environnemental. 44e rencontres internationales d'archéologie et d'histoire de Nice Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claire Delhon, Lionel Gourichon et Lucie Martin, Oct 2024, Nice (06000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New finds of opium poppy from northern Greece and the southwest Balkans: revisiting biogeography, cultivation and domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Holguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ballantyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gkatzogia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Conference of the Association for Environmental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AEA, Dec 2024, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Anthracological studies in the Ziway region (11,600-9200 cal BC, central Ethiopia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friyat Kidane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Biets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Gantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop for African Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris (MNHN), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclairer les pratiques alimentaires au Néolithique : apport combiné de la tracéologie et des microrésidus botaniques appliqués aux outils de broyage des premiers agriculteurs en Bassin parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Emery-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Colloque Archéométrie du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woodland exploitation by early modern military camps and their impact on the forest environment : anthracological analysis from ninove-doorn noord (1692-1693, 1745, Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Hello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Deforce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Verbrugge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Anthracology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, João Tereso; Filipe Vaz, Aug 2023, Porto (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact des conflits modernes sur les boisements français et belges : potentiel de l’anthracologie et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Hello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Deforce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Verbrugge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’empreinte de l’Homme sur les espaces naturels (18e journée doctorale d’Archéologie - Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louise Bigot; Julia Bude; Alexia Rosak; Quentin Zarka, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the long-term interaction of the opium poppy and past human societies: first results from the archaeological database and contribution of morphometric and genetic analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Angulo Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Antolín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kiel Conference 2023: Scales of social, environmental and cultural change in past societes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kiel university, Mar 2023, Kiel (Allemagne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04331001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Neolithic subsistence in the Aisne valley and adjacent regions: an overview based on plant macroand micro-remains,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Auray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling households: economy &amp; sociology of Europe’s first farmer population, Closing conference HOMES project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris INHA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation des sociétés humaines, diffusions des plantes : réflexions autour du coton et du pavot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire HEBA - UMR 7209 AASPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03811092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora & Fauna: a comparative study of farming practices. Preliminary results from Krania's pits to discuss Greek colonization processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Paul Crieelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evi Margaritis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA Virtual Annual Congress 2021. Session: Dendroarchaeology: Wood Science for the Reconstruction of Past Landscapes and Human-Environment Interactions Based on Archaeological and Historical Studies of Wood Remains ; Theme 1: Widening horizons through human-environment interconnections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, en visio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques spatio-temporelles de la vigne (Vitis vinifera) au cours de l’Holocène en France d’après les enregistrements archéobotaniques (graines et fruits, charbons de bois)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres d’Archéobotanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d’une expérimentation d’agriculture néolithique dans le Bassin parisien (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auray Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoerni Caroline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres d’Archéobotanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03407413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéobotanique de l’engrain (Triticum monococcum L.) du Néolithique à l'époque moderne en France : un premier bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres d’Archéobotanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03605932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation de tubercules au néolithique ancien dans le Bassin parisien : l’apport des grains d’amidons en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Michelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix de la Terre: Diversité, histoires et trajectoires de vie des plantes à tubercules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin and early dispersal of opium poppy (Papaver somniferum l.) in western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Jesus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Antolín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1rst conference on the Early Neolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, BArcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02359019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesolithic and Early Neolithic Foodways in North-western Europe: Combined Use-wear and Starch Residue Analyses on Grinding Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Michelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Ground Stone Research (AGSTR) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02338789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New radiocarbon dates for the early dispersal of Opium poppy (Papaver somniferum L.) in western Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antolín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bakels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th conference of the International Workgroup for Palaeoethnobotany.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02166029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of starch grain analysis in understanding early farming practices in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Michelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Early Neolithic in Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VAPOR-Afar, Volcanological & Archaeological Program for Obsidian Research – Afar, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Was Papaver somniferum a cultivated wild plant in Neolithic Europe? First results of the application of geometric morphometrics to distinguish between wild and domestic seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Jesus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Conference of the International Workgroup for Palaeoethnobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02166693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses Microbotaniques Interdisciplinaires sur Objets Néolithiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Michelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développements méthodologiques en taphonomie DIM MAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles datations pour les bâtiments des Lignères à Mareuil-lès-Meaux (Seine-et-Marne) ? Habitations et habitats du Néolithique à l’Âge du Bronze en France et ses marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Irribarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Boitard-Bidaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIe rencontres Nord-Sud de Préhistoire récente, colloque commun APRAB, InterNéo, RMPR, Dijon 19-21 novembre 2015, Habitations et habitats du Néolithique à l’âge du Bronze en France et ses marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Lemercier; Ingrid Sénépart; Marie Besse; Claude Mordant, Nov 2015, Dijon, France. pp.247-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enceinte du Néolithique moyen II de Passel (Oise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandre Bedault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bostyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème colloque interrégional sur le Néolithique, Statut des objets, des lieux et des Hommes au Néolithique &amp; Actualité de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Le Mans (Sarthe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultiver et consommer les plantes au Néolithique. Technologie des meules et analyses carpologiques dans le bassin parisien, le nord de la France et la Hesbaye liégeoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monchablon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIe Congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02166677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple d'exploitation du milieu naturel au Néolithique récent à Bouchain (Nord)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Maigrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIe congrès Préhistorique de France, Volume 3 Néolithique -Âge du Bronze, Session 4 L’exploitation du milieu au Néolithique dans le quart nord-ouest de l’Europe : contraintes environnementales, identités techniques et choix culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le four néolithique à fosse d’accès des « Petits-Clos » à Chartres (Eure-et-Loir) : une attribution chrono-culturelle complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Colloque interrégional sur le Néolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Tours, France. pp.329-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site des Lignères à Mareuil-lès-Meaux (Seine-et-Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamys Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monchablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Irribarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterNéo 10, Actes de la Journée d'informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyrille Billard; Anthony Denaire, Nov 2014, Paris, France. pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le four néolithique à fosse d’accès des « Petits-Clos » à Chartres (Eure-et-Loir) : une attribution chrono-culturelle complexe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zones de production et organisation des territoires au néolithique : Espaces exploités, occupés, parcourus. 30e Colloque interrégional sur le Néolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Tours, France. pp.329-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent modelling of the trajectory of the LBK Neolithic: a study in progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bocquet-Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dubouloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference: Early Farmers: the View from Archaeology and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, s.l., United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01279219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling a typical Linear Band Keramik hamlet functioning at the household level.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ertlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bocquet-Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Schöntal Conference Farming in the Forest Ecology &amp; Economy of Fire in Prehistoric Agriculture.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Klöster Schöntal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent simulations of the trajectory of the LBK Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bocquet-Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dubouloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Farmers: the view from Archaeology and Science, University of Cardiff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent vs. shifting cultivation: the farming system of Neolithic LBK (7800-6900 BP).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ertlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bocquet-Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Inter-national Schöntal Conference Farming in the Forest Ecology &amp; Economy of Fire in Prehistoric Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Klöster Schöntal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrelations between databases and scientific projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioArch meeting GDRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00936866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des assemblages anthracologiques au combustible. Hypothèse sur les stratégies de collecte du bois de feu au Néolithique ancien en Moyenne-Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Société Préhistorique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FUNDP, Mar 2011, Namur / Belgique, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04474335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interelations between databases and scientific projects –examples from some databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de cloture GDRE Bioarch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant economy of the first farmers in central Belgium (Linearbandkeramik, 5200-5000 BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Symposium of the International Work Group for Palaeoethnobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Wilhelmshaven, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04467670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps d’ouverture et rythmicité des rejets. La complémentarité des analyses anthracologiques et céramiques pour appréhender la taphonomie des fosses néolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bosquet Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Golitko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde sur la taphonomie des résidus organiques brûlés et desstructures de combustion en milieu archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPAM, May 2008, Valbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04467646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthracology of Linearbandkeramik sites of Middle-Belgium: new data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVth International Meeting of Anthracology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRSNB, Sep 2008, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04467658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RBINS Quaternary charcoal collections : the example of three neolithic sites of Hesbaye (5150-4950 BC, Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeobotanical and micropalaeontological data from the RBINS collections. New perspective to field and laboratory investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00273370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse archéobotanique du site de Tel Yarmouth (âge du Bronze, Israël). Approches anthracologique et carpologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes rencontres d’Archéobotanique à Bibracte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Glux-en-Glenne (Bibracte), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04444926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the synchrotron-based X-ray microtomography (SR-µCT) to explore the domestication of opium poppy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Hairie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schöder Sebastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Conference of the IWGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Groningen, The Netherlands, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new interdisciplinary project to investigate the origin, domestication and early diffusion of opium poppy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rafael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Antolín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Conference of the IWGP in České Budějovice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, České Budějovice, Czech Republic. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of starch grain analysis in understanding early farming practices in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Michelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th conference of the International Workgroup for Palaeoethnobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02166689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimums méthodologiques pour la rédaction des études carpologiques dans les rapports d’opération archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pradat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hallavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches. 4e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Sélestat, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new experimentation on the early farming system in the Paris basin (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auray Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoerni Caroline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1rst conference on the Early Neolithic in Europe.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Barcelone, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02359048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronological framework of the origin and early dispersal of Opium Poppy in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Antolín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lucie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Radiocarbon Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02173671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Environment relationships during the pre-Aksumite (\textgreater800 – 50 BCE) and Aksumite periods (50 BCE – CE 700) in Ethiopia: preliminary charcoal analysis from Mezber and Ona Adi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Ruiz-Giralt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Lancelotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine d'Andrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9h International Workshop of African Archaeobotany (IWAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Las Palmas, Canarias, Spain. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Neolithisation process in southwestern Ukraine: a view from the charcoal analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gouriveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kiosak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Anthracology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Fribourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jossigny, un site du Néolithique moyen II sur le plateau briard (77)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Occupations et exploitations néolithiques : et si l’on parlait des plateaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Châlons-sur-Marne, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of archaeozooly and archaeobotany to a multi-agent system nimicking the LBK society (Central Europe, 6th-early 5th millenia cal.BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bendrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bocquet-Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Early farmers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Cardiff, United Kingdom. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation dynamic and firewood management in north of France and Belgium during the Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universitàt de València. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Meeting of Charcoal Analysis: Charcoal as Cultural and Biological Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Valencia, Spain. Saguntum, papeles del laboratorio de archaelogia de València, 11, pp.143-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04474345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse anthracologique de Remicourt« En Bia Flo » II. Premiers résultats. Fin des traditions danubiennes dans le Néolithique du Bassin Parisien et de la Belgique (5100-4700 BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour des recherches de Claude Constantin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Namur (Belgique), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04447323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Economy at Early Bronze Age Tel Yarmouth (Israel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Symposium of the International Work Group for Palaeoethnobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Cracow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04467625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cypriot juglet theory&amp;quot;: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Vilain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural Dispersals in Mediterranean and Temperate Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Research Encyclopedia of Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acrefore/9780199389414.013.307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02165870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Bendrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Wilkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Life Support Systems (EOLSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01511495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'initiation à l'identification des charbons de bois archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. QPB22 Diversité anatomique et taxinomique en archéobotanique, Master BEE, Muséum national d'histoire naturelle, Paris, France. 2026, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04406333v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the identification of archaeological charcoal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. QPB22 Diversité anatomique et taxinomique en archéobotanique, Master BEE, Muséum national d'histoire naturelle, Paris, France. 2024, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04465411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néolithisation du nord-ouest de la Russie - 2NOR Rapport d'activité. Campagne 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Maigrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Mazurkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Dolbunova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MEAE (Ministère des Affaires Etrangères). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néolithisation du nord-ouest de la Russie - 2NOR Rapport d'activité. Campagne 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Maigrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Mazurkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Dolbunova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Danto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Filippova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MEAE (Ministère des Affaires Etrangères). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néolithisation du nord-ouest de la Russie - 2NOR Rapport d'activité. Campagne 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Maigrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Mazurkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Dolbunova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Filippova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MEAE (Ministère des Affaires Etrangères). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie préhistorique dans la région des lacs d’Ethiopie (Ziway, Langano, Abijata) : contribution à l’établissement de la séquence Late Stone Age d’Afrique orientale (LSA sequence in Ethiopia). Rapport 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behailu Habte Endalew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Biets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MEAE; Ambassade de France en Ethiopie; CFEE; Université Toulouse Jean Jaurès; INRAP; UMR 5608 TRACES; ANR Big Dry. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néolithisation du nord-ouest de la Russie - 2NOR Rapport d'activité. Campagne 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Maigrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Mazurkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Dolbunova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Maicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MEAE (Ministère des Affaires Etrangères). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebreuve-Ranchicourt, RD 301 déviation d’Houdain (Pas-de-Calais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Panloups</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Meurisse-Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Afonso-Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction de l'archéologie du Pas-de-Calais. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareuil-lès-Meaux (Seine-et-Marne), Les Larins, station d'épuration, rue des Pavés des Rouazes : Les Lignères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Borgnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Île-de-France; Inrap Centre - Île-de-France. 2016, 1 vol. (358 p.) : 91 fig., ill. en noir et en coul. ; 30 cm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'occupation du Néolithique moyen de Palaiseau Quartier ouest Polytechnique. Les Trois Mares, avenue de la Vauve, Essonne (91), Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monchablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamys Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montévrain (Seine-et-Marne), « Le Clos Rose » - ZAC Université : un habitat ouvert du Michelsberg en rebord de plateau : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Irribarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Île-de-France; Inrap Centre - Île-de-France. 2015, 2 vol. (204, 539 p.) : 113 fig., ill. en noir et en coul. ; 30 cm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jossigny (Seine-et-Marne), « Le Pré du But », « Le Pré au Chêne » : Marne-la-Vallée, secteur 3 : un habitat Michelsberg en rebord de plateau à Jossigny : rapport de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barenghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Boitard-Bidaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Île de France; Inrap Centre - Île-de-France. 2014, pp.359, 450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation du milieu au Néolithique dans le quart nord-ouest de l’Europe : contraintes environnementales, identités techniques et choix culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bostyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Giligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 17th conference of the International Work Group for Palaeoethnobotany, Paris 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27 (1), pp.1-2, 2018, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-017-0662-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02166145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId421"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurélie Salavert </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert, archéobotaniste</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aurelie-salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7854-9170</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">144898942</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins and spread of the opium poppy ( Papaver somniferum L.) revealed by genomics and seed morphometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raül Soteras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angele Jeanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 380 (1926), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2024.0198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05070954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the role of plant–animal interactions in the long-term development of heritage landscapes in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Dal Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Marinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalind Gillis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 380 (1926), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2024.0204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05070944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitat lorrain du Néolithique moyen et final de Saint-Julien-lès-Metz en Moselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Berrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bonnardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/galliap.4290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures domestiques et activités économiques au Néolithique final. L'habitat de Rebreuve-Ranchicourt (Pas-de-Calais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Panloups</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cadart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (2), pp.243-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woodland exploitation by early modern military camps and their impact on the forest environment. Anthracological analysis from Ninove-Doorn Noord (1692–1693, 1745, Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hello-Laprérie Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Deforce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Verbrugge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60, pp.104836. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeobotanical and palaeoenvironmental analyses from the easternmost Early Neolithic sites at Kamyane-Zavallia (Ukraine) and Nicolaevca V (Moldova)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Moskal-del Hoyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Kapcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witold Alexandrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Saile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.49-61. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-023-00944-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04353129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolithic wood use at the Scheldt river banks in Bouchain (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Tegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 659, pp.11-23. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2023.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Holocene history of grapevine (Vitis vinifera) and viticulture in France retraced from a large-scale archaeobotanical dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 625, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enlightening the darkness: The potential of charcoal analysis for the study of vegetation dynamics and relative exploitation at Krania during the Iron Age Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evi Margaritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 659, pp.24-33. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2022.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04353140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of underground storage organs in the Early Neolithic (Linearbandkeramik and Blicquy/Villeneuve-Saint-Germain) in the Paris Basin: the contribution of starch grain analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Elliott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’ethnoécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Voix de la terre, 23, pp.9919. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ethnoecologie.9919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’ expérimentation d’agriculture de type néolithique menée à l’archéosite du parc de la Haute-Île (Neuilly-sur-Marne, France) : mise en œuvre et résultats des cultures céréalières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Auray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hoerni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Huitorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (1), pp.49-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03633633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Reference Collection for Starch Grain Analysis in Early Neolithic Western Temperate Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Michelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.1035-1053. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/opar-2020-0186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-proxy Archaeobotanical Analysis from Mesolithic and Early Neolithic Sites in South-west Ukraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gouriveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmytro Kiosak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (3), pp.349-362. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14614103.2020.1746879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02944345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The place of millet in food globalization during Late Prehistory as evidenced by new bioarchaeological data from the Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgi Bedianashvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Rusishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lebedeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.13124. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-92392-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03271999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food practices of the first farmers of Europe: combined use-wear and microbotanical studies of early Neolithic grinding tools from the Paris basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Emery-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36, pp.102764. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03191774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A morphometric approach to track opium poppy domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Jesus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soteras Raül</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.9778. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-88964-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03216512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-woodland interactions during the Pre-Aksumite and Aksumite periods in northeastern Tigray, Ethiopia: insights from the wood charcoal analyses from Mezber and Ona Adi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Ruiz-Giralt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Lancelotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Catherine D’andrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-021-00825-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03158480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct dating reveals the early history of opium poppy in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Antolín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (20263), </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-76924-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données chronoculturelles et palethnographiques sur le Mésolithique des VIIIe et VIe millénaires dans le Nord de la France. Le site de « la Culotte » à Remilly-les-Pothées (Ardennes, France), Bulletin de la Société préhistorique française, 115, 3, p. 531-565.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Souffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colas Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gebhardt-Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (3), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2018.14922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The opium poppy in Europe: exploring its origin and dispersal during the Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Antolín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (364), pp.e1. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2018.154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01925615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle occupation du Néolithique final dans le Nord à Baisieux : présentation liminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Martial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Broes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaï Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Journée d'information du 6 octobre 2018, INTERNEO 12, pp.127-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement végétal et collecte du bois de feu au Néolithique dans le sud du bassin de l’Escaut (5200-2200 BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amposta Arielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (4), pp.701-731. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2018.14945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02375079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site rubané d'Aubechies &amp;quot;Coron Maton&amp;quot; (Hainaut). Les fouilles de 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Burnez-Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cercle archéologique Hesbaye-Condroz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33, pp.7-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the chronology of two Neolithic sites in Eastern Europe: new radiocarbon dates from Melnychna Krucha and Kamyane-Zavallia (Southern Buh region, Ukraine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmytro Kiosak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Arheologică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (14), pp.116-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02165709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 17th conference of the International Work Group for Paleoethnobotany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-017-0662-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site rubané d'Aubechies « Coron maton » (Hainaut). Les fouilles de 2021. Bulletin du Cercle archéologique Hesbaye-Condroz XXXIII/2018, p. 7-36.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Burnez-Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cercle archéologique Hesbaye-Condroz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupations de plateau du Néolithique à l’âge du Bronze à Quincy-Voisins « ZAC de Ternoy » (Seine-et-Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hauzeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Court-Picon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.75-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03208703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firewood of the Napoleonic Wars: the first application of archaeological charcoal analysis to a military camp in the north of France (1803–1805)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Hello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90 (353), pp.1334-1347. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2016.174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01510989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un site d'habitat du Néolithique ancien à Vénizel &amp;quot;Le Creulet&amp;quot; (Aisne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ilett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gransar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamys Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, dans: Bostyn F., Hachem L. (dir.) Hommages à Mariannick Le Bolloch, 2015 (3/4), pp.61-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results of archaeobotanical analysis from Neolithic layers of Buran Kaya IV (Crimea, Ukraine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giedre Motuzaite-Matuzeviciute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Environmental Archaeologies of Neolithisation: Old World Case Studies, 20 (3), pp.274-282. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1749631413Y.0000000016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01511119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural woodland composition and vegetation dynamic during the Linearbandkeramik in north-western Europe (central Belgium, 5200-5000 b.c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Damblon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51, pp.84-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01511040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escalles « Mont d'Hubert » (Pas-de-Calais) : premiers résultats de la fouille de l'enceinte du Néolithique moyen II implantée sur le littoral de la Mer du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Panloups</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bostyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the impact of socio-economic activities on archaeological charcoal assemblages in temperate areas: A comparative analysis of firewood management in two Neolithic societies in Western Europe (Belgium, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35, pp.153-163. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaa.2014.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01511024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting and modelling the woodland farming system of the early Neolithic Linear Pottery Culture (LBK), 5600–4900 B.C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Bendrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (Supplement 1), pp.37-50. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-014-0436-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une occupation du Néolithique moyen II à Sauchy-Lestrée (Pas-de-Calais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Negroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bostyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Wattez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Journée d'information du 17 novembre 2012, INTERNEO 9, pp.87-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant economy of the first farmers of central Belgium (Linearbandkeramik, 5200—5000 B.C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20, pp.321-332. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-011-0297-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un habitat Rubané à Pont-sur-Seine/Maray-sur-Seine (Aube)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Fournand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaï Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamys Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8, pp.9-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signification chronologique des assemblages détritiques rubanes : apports des données anthracologiques, typologiques et stratigraphiques sur trois sites de Hesbaye (province de Liège, Belgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Golitko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P@lethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/palethnologie.8227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04467413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pavot (Papaver somniferum) à la fin du 6 e millénaire av. J.-C. en Europe occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropobotanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olive cultivation and oil production in Palestine during the early Bronze Age (3500–2000 B.C.): the case of Tel Yarmouth, Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (S1), pp.53-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olive Cultivation and Oil Production in Palestine during the Early Bronze Age (3500–2000 BC): The Case of Tel Yarmouth, Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (1), pp.53-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse anthracologique du site rubané de Remicourt “ En Bia Flo II ” (Hesbaye, Belgique) : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, XLIV, pp.318-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une phase pionnière à l'origine du peuplement rubané de la Hesbaye liégeoise (Belgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bosquet Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Golitko Mark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Beugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deligne Fanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, XLIV, pp.301-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03193810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préparations alimentaires dans les cuisines de Ramsès II . Premiers résultats de l'étude carpologique du secteur D ‘'', Ramesseum, Louxor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memnonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, XVI, pp.121-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00276545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Néolithique à l’âge du Bronze sur le littoral de la Manche et de la mer du Nord : le site d’Escalles « mont d’Hubert » (Pas-de-Calais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejden Ben Dhafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 532 p., 2024, Mémoires de la Société préhistorique française, 73, 2-913745-94-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images : regards sur les sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Sorbonne, 2011, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.4562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et économies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Sorbonne, 2010, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.4566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats d'une analyse multiproxy de coprolithes issus du site de Serteya II (Ve - IIIe mill. av. n. è., oblast de Smolensk, Fédération de Russie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Maigrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Mazurkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Dolbunova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Delhon; Lionel Gourichon; Lucie Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fumier, bouses et guano : Ordures ou or brun ? Statut, usage et gestion des déjections animales depuis la Préhistoire : potentiel archéologique et paléoenvironnemental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions APDCA, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données botaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Werthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivan Praud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Néolithique à l’âge du Bronze sur le littoral de la Manche et de la mer du Nord : le site d’Escalles « mont d’Hubert » (Pas-de-Calais)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.82, 2024, Mémoires de la Société préhistorique française, 73, 2-913745-94-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 11 - L'organisation du chantier funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Lepetz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Occupations et espaces sacrés dans l'Altaï mongol: Les sites archéologiques de Burgast et Ikh Khatuu (1100 a.C. - 1100 p.C.) : résultats des fouilles (2014-2016) de la mission archéologique franco-mongole.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Mergoil, 2022, 978-2-35518-122-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starch Grain Analysis Of Early Neolithic (Linearbandkeramik and Blicquy/Villeneuve-Saint-Germain) Contexts: Experimental Grinding Tests Of Cereals And Legumes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Pedersen, A. Jörgensen-Lindahl, M. Sørensen, T. Richter (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd Meeting of the Association of Ground Stone Tools Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archaeopress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9781789694789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enceinte monumentale chasséenne de Passel “Le Vivier”, Oise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandre Bedault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bostyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Fromont; Grégor Marchand; Philippe Forré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statut des objets, des lieux et des Hommes au Néolithique. Actes du 32e colloque interrégional sur le Néolithique, Le Mans 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association des Publications Chauvinoises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-187, 2021, Mémoire LV, 979-10-90534-65-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport d’analyse carpologique : exposé des minimums méthodologiques communs attendus par la communauté archéologique (carpologues, responsables d’opérations, services de l’État)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pradat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hallavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Carpentier; Rose-Marie Arbogast; Philippe Kuchler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches : Actes du 4e séminaire scientifique et technique de l’Inrap, 28-29 nov. 2019, Sélestat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 14 p., 2020, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/g4c7-cj79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultiver et consommer les plantes au Néolithique entre Seine et Meuse : technologie des meules et analyses carpologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monchablon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Montoya; Jean-Pierre Fagnart; Jean-Luc Locht. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Néolithique et âge du Bronze. Session 4 : L'exploitation du milieu au Néolithique dans le quart nord-ouest de l'Europe. Contraintes environnementales, identités techniques et choix culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société Préhistorique Française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-138, 2019, Néolithique – Âge du Bronze</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’occupation du Mésolithique final du site de Rémilly-les-Pothées “ la Culotte ” (Ardennes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Souffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gebhardt-Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina San Juan - Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Griselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colas Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rose-Marie Arbogast; Sylvain Griselin; Christian Jeunesse; Frédéric Séara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le second Mésolithique des Alpes à l'Atlantique (7</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-5</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> millénaire). Table ronde internationale, Strasbourg, 3-4 novembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, AVAGE, pp.255-271, 2019, Mémoires d’archéologie du Grand-Est, 978-2-9561936-2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03063739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple d’exploitation du milieu naturel au Néolithique récent à Bouchain (Nord)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Maigrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Martial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIe congrès Préhistorique de France, Volume 3 Néolithique -Âge du Bronze, Session 4 L’exploitation du milieu au Néolithique dans le quart nord-ouest de l’Europe : contraintes environnementales, identités techniques et choix culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société Préhistorique Française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-217, 2019, Néolithique – Âge du Bronze</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles datations pour les bâtiments des « Lignères » à Mareuil-lès-Meaux (Seine-et-Marne) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Irribarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Boitard-Bidaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Lemercier; Ingrid Sénépart; Marie Besse; Claude Mordant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitations et Habitat du Néolithique à l’âge du Bronze en France et ses marges. Actes des secondes rencontres Nord/Sud de Préhistoire récente, Dijon 19-21 novembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Écologie Préhistorique, pp.247-260, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité, évolution et fonctionnement des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crochet P.-A.; Rasplus J.-Y.; Selosse M.-A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers des prospectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors série, cnrs, pp.25-33., 2017, Les Cahiers des prospectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03847162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent simulations of the trajectory of the LBK Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bocquet-Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dubouloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alasdair Whittle; Penny Bickle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Farmers. The view from Archaeology and Science. Proceedings of the British Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 4, Oxford University Press (OUP), pp.53-69, 2014, 9780197265758. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5871/bacad/9780197265758.003.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent modeling of the trajectory of the LBK Neolithic: a study in progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bocquet-Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubouloz J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger J.-F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Whittle A. &amp; Bickle P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Farmers. The View from Archaeology and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 198, Oxford University Press, pp.53-70, 2014, Proceedings of the British Academy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'archéobotanique à la compréhension des sociétés néolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Botanique. Université de Paris 1 - Panthéon La Sorbonne, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010PA010572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04702168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'archéobotanique à la compréhension des sociétés néolithiques : analyses anthracologiques et carpologiques de neuf sites rubanés de Moyenne-Belgique, 5200-5000 av. J.C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université de Paris 1 - Panthéon La Sorbonne, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04617472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New outcomes of a multidisciplinary project on the domestication and spread of opium poppy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antolín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Conference of the IWGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the beginning of the opium poppy domestication in Early Neolithic Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Raphael Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Conference on the Emergence of the Neolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zadar; Austrian Academy of Sciences, May 2025, Zadar,, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des conflits sur les forêts en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Hello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Deforce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brkojewitsch Gael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies de Raymaeker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'archéobotanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aurélie Salavert; Charlène Bouchaud, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of Woodland Resources by Early Modern Armies: Anthracological Insights from Lanaken (1748, Belgium) and Montigny-lès-Metz (1552)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hello-Laprérie Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Deforce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies de Raymaeker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan de Beenhouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Archaeologists annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAA, Aug 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins and spread of opium poppy (Papaver somniferum L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Raphael Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Jeanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raül Soteras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA Annual Meeting in Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Archaeological Association, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04683485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humans and dogs interactions : results of a multiproxy analysis of coprolites from the Serteya 2 site (5th-3rd mill. BC, Smolensk Region, Russian Federation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Maigrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Mazurkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Dolbunova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kulkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fumiers, bouses et guano : ordures ou or brun. Statut, usage et gestion des déjections animales depuis la Préhistoire, potentiel archéologique et environnemental. 44e rencontres internationales d'archéologie et d'histoire de Nice Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claire Delhon, Lionel Gourichon et Lucie Martin, Oct 2024, Nice (06000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New finds of opium poppy from northern Greece and the southwest Balkans: revisiting biogeography, cultivation and domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Holguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ballantyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gkatzogia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Conference of the Association for Environmental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AEA, Dec 2024, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclairer les pratiques alimentaires au Néolithique : apport combiné de la tracéologie et des microrésidus botaniques appliqués aux outils de broyage des premiers agriculteurs en Bassin parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Emery-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Colloque Archéométrie du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woodland exploitation by early modern military camps and their impact on the forest environment : anthracological analysis from ninove-doorn noord (1692-1693, 1745, Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Hello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Deforce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Verbrugge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Anthracology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, João Tereso; Filipe Vaz, Aug 2023, Porto (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Anthracological studies in the Ziway region (11,600-9200 cal BC, central Ethiopia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friyat Kidane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Biets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Gantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop for African Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris (MNHN), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact des conflits modernes sur les boisements français et belges : potentiel de l’anthracologie et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Hello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Deforce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Verbrugge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’empreinte de l’Homme sur les espaces naturels (18e journée doctorale d’Archéologie - Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louise Bigot; Julia Bude; Alexia Rosak; Quentin Zarka, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Neolithic subsistence in the Aisne valley and adjacent regions: an overview based on plant macroand micro-remains,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Auray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling households: economy &amp; sociology of Europe’s first farmer population, Closing conference HOMES project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris INHA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the long-term interaction of the opium poppy and past human societies: first results from the archaeological database and contribution of morphometric and genetic analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Angulo Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Antolín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kiel Conference 2023: Scales of social, environmental and cultural change in past societes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kiel university, Mar 2023, Kiel (Allemagne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04331001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation des sociétés humaines, diffusions des plantes : réflexions autour du coton et du pavot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire HEBA - UMR 7209 AASPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03811092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora & Fauna: a comparative study of farming practices. Preliminary results from Krania's pits to discuss Greek colonization processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Paul Crieelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evi Margaritis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA Virtual Annual Congress 2021. Session: Dendroarchaeology: Wood Science for the Reconstruction of Past Landscapes and Human-Environment Interactions Based on Archaeological and Historical Studies of Wood Remains ; Theme 1: Widening horizons through human-environment interconnections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, en visio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d’une expérimentation d’agriculture néolithique dans le Bassin parisien (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auray Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoerni Caroline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres d’Archéobotanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03407413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques spatio-temporelles de la vigne (Vitis vinifera) au cours de l’Holocène en France d’après les enregistrements archéobotaniques (graines et fruits, charbons de bois)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres d’Archéobotanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéobotanique de l’engrain (Triticum monococcum L.) du Néolithique à l'époque moderne en France : un premier bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres d’Archéobotanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03605932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation de tubercules au néolithique ancien dans le Bassin parisien : l’apport des grains d’amidons en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Michelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix de la Terre: Diversité, histoires et trajectoires de vie des plantes à tubercules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New radiocarbon dates for the early dispersal of Opium poppy (Papaver somniferum L.) in western Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antolín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bakels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th conference of the International Workgroup for Palaeoethnobotany.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02166029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of starch grain analysis in understanding early farming practices in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Michelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Early Neolithic in Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesolithic and Early Neolithic Foodways in North-western Europe: Combined Use-wear and Starch Residue Analyses on Grinding Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Michelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Ground Stone Research (AGSTR) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02338789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin and early dispersal of opium poppy (Papaver somniferum l.) in western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Jesus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Antolín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1rst conference on the Early Neolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, BArcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02359019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VAPOR-Afar, Volcanological & Archaeological Program for Obsidian Research – Afar, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Was Papaver somniferum a cultivated wild plant in Neolithic Europe? First results of the application of geometric morphometrics to distinguish between wild and domestic seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Jesus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Conference of the International Workgroup for Palaeoethnobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02166693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses Microbotaniques Interdisciplinaires sur Objets Néolithiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Michelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développements méthodologiques en taphonomie DIM MAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles datations pour les bâtiments des Lignères à Mareuil-lès-Meaux (Seine-et-Marne) ? Habitations et habitats du Néolithique à l’Âge du Bronze en France et ses marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Irribarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Boitard-Bidaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIe rencontres Nord-Sud de Préhistoire récente, colloque commun APRAB, InterNéo, RMPR, Dijon 19-21 novembre 2015, Habitations et habitats du Néolithique à l’âge du Bronze en France et ses marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Lemercier; Ingrid Sénépart; Marie Besse; Claude Mordant, Nov 2015, Dijon, France. pp.247-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enceinte du Néolithique moyen II de Passel (Oise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandre Bedault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bostyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème colloque interrégional sur le Néolithique, Statut des objets, des lieux et des Hommes au Néolithique &amp; Actualité de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Le Mans (Sarthe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultiver et consommer les plantes au Néolithique. Technologie des meules et analyses carpologiques dans le bassin parisien, le nord de la France et la Hesbaye liégeoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monchablon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIe Congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02166677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple d'exploitation du milieu naturel au Néolithique récent à Bouchain (Nord)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Maigrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIe congrès Préhistorique de France, Volume 3 Néolithique -Âge du Bronze, Session 4 L’exploitation du milieu au Néolithique dans le quart nord-ouest de l’Europe : contraintes environnementales, identités techniques et choix culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le four néolithique à fosse d’accès des « Petits-Clos » à Chartres (Eure-et-Loir) : une attribution chrono-culturelle complexe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zones de production et organisation des territoires au néolithique : Espaces exploités, occupés, parcourus. 30e Colloque interrégional sur le Néolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Tours, France. pp.329-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site des Lignères à Mareuil-lès-Meaux (Seine-et-Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamys Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monchablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Irribarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterNéo 10, Actes de la Journée d'informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyrille Billard; Anthony Denaire, Nov 2014, Paris, France. pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le four néolithique à fosse d’accès des « Petits-Clos » à Chartres (Eure-et-Loir) : une attribution chrono-culturelle complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Colloque interrégional sur le Néolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Tours, France. pp.329-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent modelling of the trajectory of the LBK Neolithic: a study in progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bocquet-Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dubouloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference: Early Farmers: the View from Archaeology and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, s.l., United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01279219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent vs. shifting cultivation: the farming system of Neolithic LBK (7800-6900 BP).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ertlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bocquet-Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Inter-national Schöntal Conference Farming in the Forest Ecology &amp; Economy of Fire in Prehistoric Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Klöster Schöntal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling a typical Linear Band Keramik hamlet functioning at the household level.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ertlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bocquet-Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Schöntal Conference Farming in the Forest Ecology &amp; Economy of Fire in Prehistoric Agriculture.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Klöster Schöntal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent simulations of the trajectory of the LBK Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bocquet-Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dubouloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Farmers: the view from Archaeology and Science, University of Cardiff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrelations between databases and scientific projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioArch meeting GDRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00936866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des assemblages anthracologiques au combustible. Hypothèse sur les stratégies de collecte du bois de feu au Néolithique ancien en Moyenne-Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Société Préhistorique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FUNDP, Mar 2011, Namur / Belgique, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04474335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interelations between databases and scientific projects –examples from some databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de cloture GDRE Bioarch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant economy of the first farmers in central Belgium (Linearbandkeramik, 5200-5000 BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Symposium of the International Work Group for Palaeoethnobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Wilhelmshaven, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04467670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps d’ouverture et rythmicité des rejets. La complémentarité des analyses anthracologiques et céramiques pour appréhender la taphonomie des fosses néolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bosquet Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Golitko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde sur la taphonomie des résidus organiques brûlés et desstructures de combustion en milieu archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPAM, May 2008, Valbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04467646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthracology of Linearbandkeramik sites of Middle-Belgium: new data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVth International Meeting of Anthracology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRSNB, Sep 2008, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04467658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RBINS Quaternary charcoal collections : the example of three neolithic sites of Hesbaye (5150-4950 BC, Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeobotanical and micropalaeontological data from the RBINS collections. New perspective to field and laboratory investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00273370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse archéobotanique du site de Tel Yarmouth (âge du Bronze, Israël). Approches anthracologique et carpologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes rencontres d’Archéobotanique à Bibracte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Glux-en-Glenne (Bibracte), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04444926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the synchrotron-based X-ray microtomography (SR-µCT) to explore the domestication of opium poppy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Hairie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schöder Sebastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Conference of the IWGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Groningen, The Netherlands, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new interdisciplinary project to investigate the origin, domestication and early diffusion of opium poppy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rafael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Antolín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Conference of the IWGP in České Budějovice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, České Budějovice, Czech Republic. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of starch grain analysis in understanding early farming practices in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Michelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th conference of the International Workgroup for Palaeoethnobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02166689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimums méthodologiques pour la rédaction des études carpologiques dans les rapports d’opération archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pradat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hallavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches. 4e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Sélestat, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new experimentation on the early farming system in the Paris basin (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auray Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoerni Caroline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1rst conference on the Early Neolithic in Europe.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Barcelone, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02359048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronological framework of the origin and early dispersal of Opium Poppy in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Antolín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lucie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Radiocarbon Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02173671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Environment relationships during the pre-Aksumite (\textgreater800 – 50 BCE) and Aksumite periods (50 BCE – CE 700) in Ethiopia: preliminary charcoal analysis from Mezber and Ona Adi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Ruiz-Giralt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Lancelotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine d'Andrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9h International Workshop of African Archaeobotany (IWAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Las Palmas, Canarias, Spain. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Neolithisation process in southwestern Ukraine: a view from the charcoal analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gouriveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kiosak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Anthracology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Fribourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jossigny, un site du Néolithique moyen II sur le plateau briard (77)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Occupations et exploitations néolithiques : et si l’on parlait des plateaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Châlons-sur-Marne, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of archaeozooly and archaeobotany to a multi-agent system nimicking the LBK society (Central Europe, 6th-early 5th millenia cal.BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bendrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bocquet-Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Early farmers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Cardiff, United Kingdom. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation dynamic and firewood management in north of France and Belgium during the Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universitàt de València. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Meeting of Charcoal Analysis: Charcoal as Cultural and Biological Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Valencia, Spain. Saguntum, papeles del laboratorio de archaelogia de València, 11, pp.143-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04474345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse anthracologique de Remicourt« En Bia Flo » II. Premiers résultats. Fin des traditions danubiennes dans le Néolithique du Bassin Parisien et de la Belgique (5100-4700 BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour des recherches de Claude Constantin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Namur (Belgique), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04447323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Economy at Early Bronze Age Tel Yarmouth (Israel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Symposium of the International Work Group for Palaeoethnobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Cracow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04467625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cypriot juglet theory&amp;quot;: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Vilain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural Dispersals in Mediterranean and Temperate Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Research Encyclopedia of Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acrefore/9780199389414.013.307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02165870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Bendrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Wilkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Life Support Systems (EOLSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01511495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'initiation à l'identification des charbons de bois archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. QPB22 Diversité anatomique et taxinomique en archéobotanique, Master BEE, Muséum national d'histoire naturelle, Paris, France. 2026, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04406333v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the identification of archaeological charcoal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. QPB22 Diversité anatomique et taxinomique en archéobotanique, Master BEE, Muséum national d'histoire naturelle, Paris, France. 2024, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04465411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néolithisation du nord-ouest de la Russie - 2NOR Rapport d'activité. Campagne 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Maigrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Mazurkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Dolbunova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MEAE (Ministère des Affaires Etrangères). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néolithisation du nord-ouest de la Russie - 2NOR Rapport d'activité. Campagne 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Maigrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Mazurkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Dolbunova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Danto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Filippova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MEAE (Ministère des Affaires Etrangères). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néolithisation du nord-ouest de la Russie - 2NOR Rapport d'activité. Campagne 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Maigrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Mazurkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Dolbunova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Filippova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MEAE (Ministère des Affaires Etrangères). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie préhistorique dans la région des lacs d’Ethiopie (Ziway, Langano, Abijata) : contribution à l’établissement de la séquence Late Stone Age d’Afrique orientale (LSA sequence in Ethiopia). Rapport 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behailu Habte Endalew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Biets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MEAE; Ambassade de France en Ethiopie; CFEE; Université Toulouse Jean Jaurès; INRAP; UMR 5608 TRACES; ANR Big Dry. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néolithisation du nord-ouest de la Russie - 2NOR Rapport d'activité. Campagne 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Maigrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Mazurkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Dolbunova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Maicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MEAE (Ministère des Affaires Etrangères). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebreuve-Ranchicourt, RD 301 déviation d’Houdain (Pas-de-Calais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Panloups</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Meurisse-Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Afonso-Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction de l'archéologie du Pas-de-Calais. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareuil-lès-Meaux (Seine-et-Marne), Les Larins, station d'épuration, rue des Pavés des Rouazes : Les Lignères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Borgnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Île-de-France; Inrap Centre - Île-de-France. 2016, 1 vol. (358 p.) : 91 fig., ill. en noir et en coul. ; 30 cm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'occupation du Néolithique moyen de Palaiseau Quartier ouest Polytechnique. Les Trois Mares, avenue de la Vauve, Essonne (91), Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monchablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamys Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montévrain (Seine-et-Marne), « Le Clos Rose » - ZAC Université : un habitat ouvert du Michelsberg en rebord de plateau : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Irribarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Île-de-France; Inrap Centre - Île-de-France. 2015, 2 vol. (204, 539 p.) : 113 fig., ill. en noir et en coul. ; 30 cm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jossigny (Seine-et-Marne), « Le Pré du But », « Le Pré au Chêne » : Marne-la-Vallée, secteur 3 : un habitat Michelsberg en rebord de plateau à Jossigny : rapport de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barenghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Boitard-Bidaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Île de France; Inrap Centre - Île-de-France. 2014, pp.359, 450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation du milieu au Néolithique dans le quart nord-ouest de l’Europe : contraintes environnementales, identités techniques et choix culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bostyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Giligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 17th conference of the International Work Group for Palaeoethnobotany, Paris 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27 (1), pp.1-2, 2018, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-017-0662-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02166145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId420"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DF3C5262"/>
+    <w:nsid w:val="88EE48A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-salavert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7854-9170" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144898942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05070954v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Machado" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#252;l Soteras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Jeanty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0198" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05070944v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dal Corso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Marinova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind Gillis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0204" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057259v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Panloups" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cadart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Fechner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lecher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209591v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Berrio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.4290" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839589v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hello-Lapr&#233;rie Germain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Deforce" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Verbrugge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104836" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04353129v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Moskal-del Hoyo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Kapcia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Alexandrowicz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Saile" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-023-00944-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423264v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leroy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tegel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.02.016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04353140v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Godefroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Margaritis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.08.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326544v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Cagnato" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Elliott" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.9919" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03633633v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Auray" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hoerni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huitorel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944345v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gouriveau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Kiosak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2020.1746879" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359764v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Michelle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2020-0186" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03271999v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgi Bedianashvili" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Rusishvili" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lebedeva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-92392-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03216512v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Jesus" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soteras Ra&#252;l" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88964-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191774v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Emery-Barbier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102764" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03158480v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Ruiz-Giralt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Lancelotti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Catherine D&#8217;andrea" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-021-00825-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021796v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Antol&#237;n" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76924-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961936v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Souffi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt-Even" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Foucher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14922" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857921v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martial" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Praud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02375079v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amposta Arielle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14945" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925615v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2018.154" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905428v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Constantin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burnez-Lanotte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Farruggia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961877v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165709v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088394v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-017-0662-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03208703v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hauzeur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ru&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Court-Picon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510989v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Hello" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemaire" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2016.174" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529078v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ilett" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Chartier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gransar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511119v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedre Motuzaite-Matuzeviciute" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1749631413Y.0000000016" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511040v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bosquet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Damblon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856079v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511024v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2014.05.002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01354330v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bendrey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-014-0436-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857885v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Negroni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656068v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-011-0297-z" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6DWHF2L4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558348v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467413v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Golitko" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.8227" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090429v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fournand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349596v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192872v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193810v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosquet Dominique" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golitko Mark" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beugnier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deligne Fanchon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349594v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276545v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04441066v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejden Ben Dhafer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bennett" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/shop_515-49963-2674-822/m73-2024-du-neolithique-a-l-age-du-bronze-sur-le-littoral-de-la-manche-et-de-la-mer-du-nord-le-site-d-escalles-mont-d-hubert-pas-de-calais-dir.-ivan-praud.html" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396857v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.4562" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396838v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.4566" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318363v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Maigrot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Mazurkevich" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Dolbunova" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Bailly" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05100779v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Werthe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660366v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joly" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900229v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781789694789" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470705v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interneo.hypotheses.org/32e-colloque-interneo-le-mans-2017" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03035079v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hallavant" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/category/seminaire/bioarcheologie-minimums-methodologiques-referentiels-communs-nouvelles-approches" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/g4c7-cj79" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033802v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428687v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/42058127/Pr%C3%A9histoire_de_l_Europe_du_nord-ouest_mobilit%C3%A9s_climats_et_identit%C3%A9s_culturelles._Volume_3_N%C3%A9olithique_-_%C3%82ge_du_Bronze" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063739v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina San Juan - Foucher" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02868498v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966384v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Andr&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard-Bidaut" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750874v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bocquet-Appel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubouloz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5871/bacad/9780197265758.003.0004" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361923v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bocquet-Appel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubouloz J." TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa R." TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berger J.-F." TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04702168v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PA010572" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04617472v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198907v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antol&#237;n" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonhomme" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouby" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087226v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Raphael Oliveira" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544287v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brkojewitsch Gael" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies de Raymaeker" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839624v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Beenhouwer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04683485v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Jeanty" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750429v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kulkov" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134890v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ergun" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Holguin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ballantyne" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gkatzogia" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charles" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170604v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friyat Kidane" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Salavert" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Biets" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Gantier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327445v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358124v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358150v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04331001v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Angulo Lopez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327560v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03811092v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896629v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Paul Crieelard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723026v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03407413v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auray R&#233;my" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoerni Caroline" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03605932v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Toulemonde" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469715v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359019v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jabbour" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338789v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166029v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bakels" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469658v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376268v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166693v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469704v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603005v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01932465v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166677v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896666v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130257v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupont" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herv&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886390v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757447v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Salavert" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279219v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois. Berger" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683889v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ertlen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moussa" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683876v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683887v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936866v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toulemonde" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04474335v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046377v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467670v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467646v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467658v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273370v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04444926v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198898v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X Cohen" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Hairie" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sch&#246;der Sebastian" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699884v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rafael" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166689v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879658v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359048v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lafarge" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173671v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lucie" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336208v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine d'Andrea" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060222v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salavert" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gouriveau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebreton" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Messager" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kiosak" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886747v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Couderc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochart" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799965v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bendrey" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04474345v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04447323v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467625v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115925v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vilain" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165870v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780199389414.013.307" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511495v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Wilkinson" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04406333v3" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04465411v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750475v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750465v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Danto" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Filippova" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901338v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011708v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behailu Habte Endalew" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899228v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Maicher" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885974v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Meurisse-Fort" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Afonso-Lopes" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Delobel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896548v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borgnon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colonna" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868090v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Durand" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896712v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888298v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barenghi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Barray" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820366v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02166145v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-salavert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7854-9170" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144898942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05070954v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Machado" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#252;l Soteras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Jeanty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0198" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05070944v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dal Corso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Marinova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind Gillis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0204" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209591v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Berrio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.4290" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057259v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Panloups" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cadart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Fechner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lecher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839589v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hello-Lapr&#233;rie Germain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Deforce" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Verbrugge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104836" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04353129v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Moskal-del Hoyo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Kapcia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Alexandrowicz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Saile" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-023-00944-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423264v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leroy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tegel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.02.016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04353140v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Godefroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Margaritis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.08.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326544v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Cagnato" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Elliott" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.9919" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03633633v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Auray" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hoerni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huitorel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359764v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Michelle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2020-0186" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944345v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gouriveau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Kiosak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2020.1746879" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03271999v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgi Bedianashvili" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Rusishvili" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lebedeva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-92392-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191774v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Emery-Barbier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102764" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03216512v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Jesus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soteras Ra&#252;l" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88964-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03158480v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Ruiz-Giralt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Lancelotti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Catherine D&#8217;andrea" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-021-00825-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021796v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Antol&#237;n" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76924-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961936v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Souffi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt-Even" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Foucher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14922" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925615v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2018.154" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857921v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martial" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Praud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02375079v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amposta Arielle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14945" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905428v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Constantin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burnez-Lanotte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Farruggia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165709v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088394v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-017-0662-7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961877v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03208703v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hauzeur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ru&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Court-Picon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510989v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Hello" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemaire" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2016.174" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529078v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ilett" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Chartier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gransar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511119v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedre Motuzaite-Matuzeviciute" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1749631413Y.0000000016" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511040v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bosquet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Damblon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856079v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511024v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2014.05.002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01354330v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bendrey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-014-0436-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857885v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Negroni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656068v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-011-0297-z" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6DWHF2L4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090429v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fournand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467413v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Golitko" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.8227" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558348v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349596v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192872v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349594v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193810v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosquet Dominique" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golitko Mark" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beugnier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deligne Fanchon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276545v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04441066v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejden Ben Dhafer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bennett" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/shop_515-49963-2674-822/m73-2024-du-neolithique-a-l-age-du-bronze-sur-le-littoral-de-la-manche-et-de-la-mer-du-nord-le-site-d-escalles-mont-d-hubert-pas-de-calais-dir.-ivan-praud.html" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396857v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.4562" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396838v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.4566" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318363v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Maigrot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Mazurkevich" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Dolbunova" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Bailly" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05100779v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Werthe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660366v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joly" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900229v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781789694789" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470705v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interneo.hypotheses.org/32e-colloque-interneo-le-mans-2017" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03035079v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hallavant" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/category/seminaire/bioarcheologie-minimums-methodologiques-referentiels-communs-nouvelles-approches" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/g4c7-cj79" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428687v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/42058127/Pr%C3%A9histoire_de_l_Europe_du_nord-ouest_mobilit%C3%A9s_climats_et_identit%C3%A9s_culturelles._Volume_3_N%C3%A9olithique_-_%C3%82ge_du_Bronze" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063739v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina San Juan - Foucher" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02868498v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966384v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Andr&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard-Bidaut" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750874v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bocquet-Appel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubouloz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5871/bacad/9780197265758.003.0004" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361923v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bocquet-Appel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubouloz J." TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa R." TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berger J.-F." TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04702168v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PA010572" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04617472v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198907v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antol&#237;n" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonhomme" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouby" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087226v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Raphael Oliveira" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544287v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brkojewitsch Gael" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies de Raymaeker" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839624v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Beenhouwer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04683485v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Jeanty" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750429v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kulkov" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134890v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ergun" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Holguin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ballantyne" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gkatzogia" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charles" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327445v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358124v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170604v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friyat Kidane" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Salavert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Biets" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Gantier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358150v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327560v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04331001v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Angulo Lopez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03811092v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896629v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Paul Crieelard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03407413v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auray R&#233;my" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoerni Caroline" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723026v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03605932v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Toulemonde" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469715v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166029v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bakels" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469658v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338789v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359019v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jabbour" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376268v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166693v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469704v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603005v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01932465v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166677v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896666v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757447v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herv&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupont" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Salavert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886390v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130257v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279219v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois. Berger" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683887v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ertlen" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moussa" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683889v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683876v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936866v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toulemonde" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04474335v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046377v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467670v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467646v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467658v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273370v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04444926v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198898v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X Cohen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Hairie" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sch&#246;der Sebastian" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699884v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rafael" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166689v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879658v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359048v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lafarge" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173671v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lucie" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336208v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine d'Andrea" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060222v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salavert" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gouriveau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebreton" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Messager" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kiosak" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886747v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Couderc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochart" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799965v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bendrey" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04474345v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04447323v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467625v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115925v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vilain" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165870v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780199389414.013.307" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511495v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Wilkinson" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04406333v3" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04465411v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750475v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750465v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Danto" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Filippova" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901338v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011708v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behailu Habte Endalew" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899228v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Maicher" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885974v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Meurisse-Fort" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Afonso-Lopes" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Delobel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896548v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borgnon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colonna" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868090v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Durand" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896712v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888298v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barenghi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Barray" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820366v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02166145v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>