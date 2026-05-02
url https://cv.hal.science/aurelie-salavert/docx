--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurélie Salavert </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert, archéobotaniste</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aurelie-salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7854-9170</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">144898942</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins and spread of the opium poppy ( Papaver somniferum L.) revealed by genomics and seed morphometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raül Soteras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angele Jeanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 380 (1926), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2024.0198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05070954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the role of plant–animal interactions in the long-term development of heritage landscapes in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Dal Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Marinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalind Gillis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 380 (1926), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2024.0204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05070944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitat lorrain du Néolithique moyen et final de Saint-Julien-lès-Metz en Moselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Berrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bonnardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/galliap.4290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures domestiques et activités économiques au Néolithique final. L'habitat de Rebreuve-Ranchicourt (Pas-de-Calais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Panloups</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cadart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (2), pp.243-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woodland exploitation by early modern military camps and their impact on the forest environment. Anthracological analysis from Ninove-Doorn Noord (1692–1693, 1745, Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hello-Laprérie Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Deforce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Verbrugge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60, pp.104836. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeobotanical and palaeoenvironmental analyses from the easternmost Early Neolithic sites at Kamyane-Zavallia (Ukraine) and Nicolaevca V (Moldova)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Moskal-del Hoyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Kapcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witold Alexandrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Saile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.49-61. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-023-00944-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04353129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolithic wood use at the Scheldt river banks in Bouchain (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Tegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 659, pp.11-23. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2023.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Holocene history of grapevine (Vitis vinifera) and viticulture in France retraced from a large-scale archaeobotanical dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 625, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enlightening the darkness: The potential of charcoal analysis for the study of vegetation dynamics and relative exploitation at Krania during the Iron Age Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evi Margaritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 659, pp.24-33. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2022.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04353140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of underground storage organs in the Early Neolithic (Linearbandkeramik and Blicquy/Villeneuve-Saint-Germain) in the Paris Basin: the contribution of starch grain analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Elliott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’ethnoécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Voix de la terre, 23, pp.9919. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ethnoecologie.9919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’ expérimentation d’agriculture de type néolithique menée à l’archéosite du parc de la Haute-Île (Neuilly-sur-Marne, France) : mise en œuvre et résultats des cultures céréalières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Auray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hoerni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Huitorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (1), pp.49-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03633633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Reference Collection for Starch Grain Analysis in Early Neolithic Western Temperate Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Michelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.1035-1053. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/opar-2020-0186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-proxy Archaeobotanical Analysis from Mesolithic and Early Neolithic Sites in South-west Ukraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gouriveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmytro Kiosak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (3), pp.349-362. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14614103.2020.1746879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02944345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The place of millet in food globalization during Late Prehistory as evidenced by new bioarchaeological data from the Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgi Bedianashvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Rusishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lebedeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.13124. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-92392-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03271999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food practices of the first farmers of Europe: combined use-wear and microbotanical studies of early Neolithic grinding tools from the Paris basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Emery-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36, pp.102764. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03191774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A morphometric approach to track opium poppy domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Jesus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soteras Raül</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.9778. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-88964-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03216512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-woodland interactions during the Pre-Aksumite and Aksumite periods in northeastern Tigray, Ethiopia: insights from the wood charcoal analyses from Mezber and Ona Adi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Ruiz-Giralt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Lancelotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Catherine D’andrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-021-00825-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03158480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct dating reveals the early history of opium poppy in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Antolín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (20263), </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-76924-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données chronoculturelles et palethnographiques sur le Mésolithique des VIIIe et VIe millénaires dans le Nord de la France. Le site de « la Culotte » à Remilly-les-Pothées (Ardennes, France), Bulletin de la Société préhistorique française, 115, 3, p. 531-565.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Souffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colas Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gebhardt-Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (3), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2018.14922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The opium poppy in Europe: exploring its origin and dispersal during the Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Antolín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (364), pp.e1. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2018.154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01925615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle occupation du Néolithique final dans le Nord à Baisieux : présentation liminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Martial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Broes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaï Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Journée d'information du 6 octobre 2018, INTERNEO 12, pp.127-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement végétal et collecte du bois de feu au Néolithique dans le sud du bassin de l’Escaut (5200-2200 BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amposta Arielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (4), pp.701-731. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2018.14945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02375079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site rubané d'Aubechies &amp;quot;Coron Maton&amp;quot; (Hainaut). Les fouilles de 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Burnez-Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cercle archéologique Hesbaye-Condroz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33, pp.7-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the chronology of two Neolithic sites in Eastern Europe: new radiocarbon dates from Melnychna Krucha and Kamyane-Zavallia (Southern Buh region, Ukraine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmytro Kiosak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Arheologică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (14), pp.116-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02165709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 17th conference of the International Work Group for Paleoethnobotany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-017-0662-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site rubané d'Aubechies « Coron maton » (Hainaut). Les fouilles de 2021. Bulletin du Cercle archéologique Hesbaye-Condroz XXXIII/2018, p. 7-36.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Burnez-Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cercle archéologique Hesbaye-Condroz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupations de plateau du Néolithique à l’âge du Bronze à Quincy-Voisins « ZAC de Ternoy » (Seine-et-Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hauzeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Court-Picon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.75-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03208703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firewood of the Napoleonic Wars: the first application of archaeological charcoal analysis to a military camp in the north of France (1803–1805)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Hello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90 (353), pp.1334-1347. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2016.174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01510989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un site d'habitat du Néolithique ancien à Vénizel &amp;quot;Le Creulet&amp;quot; (Aisne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ilett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gransar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamys Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, dans: Bostyn F., Hachem L. (dir.) Hommages à Mariannick Le Bolloch, 2015 (3/4), pp.61-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results of archaeobotanical analysis from Neolithic layers of Buran Kaya IV (Crimea, Ukraine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giedre Motuzaite-Matuzeviciute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Environmental Archaeologies of Neolithisation: Old World Case Studies, 20 (3), pp.274-282. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1749631413Y.0000000016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01511119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural woodland composition and vegetation dynamic during the Linearbandkeramik in north-western Europe (central Belgium, 5200-5000 b.c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Damblon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51, pp.84-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01511040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escalles « Mont d'Hubert » (Pas-de-Calais) : premiers résultats de la fouille de l'enceinte du Néolithique moyen II implantée sur le littoral de la Mer du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Panloups</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bostyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the impact of socio-economic activities on archaeological charcoal assemblages in temperate areas: A comparative analysis of firewood management in two Neolithic societies in Western Europe (Belgium, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35, pp.153-163. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaa.2014.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01511024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting and modelling the woodland farming system of the early Neolithic Linear Pottery Culture (LBK), 5600–4900 B.C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Bendrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (Supplement 1), pp.37-50. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-014-0436-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une occupation du Néolithique moyen II à Sauchy-Lestrée (Pas-de-Calais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Negroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bostyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Wattez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Journée d'information du 17 novembre 2012, INTERNEO 9, pp.87-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant economy of the first farmers of central Belgium (Linearbandkeramik, 5200—5000 B.C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20, pp.321-332. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-011-0297-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un habitat Rubané à Pont-sur-Seine/Maray-sur-Seine (Aube)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Fournand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaï Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamys Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8, pp.9-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signification chronologique des assemblages détritiques rubanes : apports des données anthracologiques, typologiques et stratigraphiques sur trois sites de Hesbaye (province de Liège, Belgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Golitko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P@lethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/palethnologie.8227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04467413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pavot (Papaver somniferum) à la fin du 6 e millénaire av. J.-C. en Europe occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropobotanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olive cultivation and oil production in Palestine during the early Bronze Age (3500–2000 B.C.): the case of Tel Yarmouth, Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (S1), pp.53-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olive Cultivation and Oil Production in Palestine during the Early Bronze Age (3500–2000 BC): The Case of Tel Yarmouth, Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (1), pp.53-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse anthracologique du site rubané de Remicourt “ En Bia Flo II ” (Hesbaye, Belgique) : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, XLIV, pp.318-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une phase pionnière à l'origine du peuplement rubané de la Hesbaye liégeoise (Belgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bosquet Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Golitko Mark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Beugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deligne Fanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, XLIV, pp.301-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03193810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préparations alimentaires dans les cuisines de Ramsès II . Premiers résultats de l'étude carpologique du secteur D ‘'', Ramesseum, Louxor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memnonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, XVI, pp.121-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00276545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Néolithique à l’âge du Bronze sur le littoral de la Manche et de la mer du Nord : le site d’Escalles « mont d’Hubert » (Pas-de-Calais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejden Ben Dhafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 532 p., 2024, Mémoires de la Société préhistorique française, 73, 2-913745-94-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images : regards sur les sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Sorbonne, 2011, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.4562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et économies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Sorbonne, 2010, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.4566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats d'une analyse multiproxy de coprolithes issus du site de Serteya II (Ve - IIIe mill. av. n. è., oblast de Smolensk, Fédération de Russie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Maigrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Mazurkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Dolbunova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Delhon; Lionel Gourichon; Lucie Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fumier, bouses et guano : Ordures ou or brun ? Statut, usage et gestion des déjections animales depuis la Préhistoire : potentiel archéologique et paléoenvironnemental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions APDCA, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données botaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Werthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivan Praud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Néolithique à l’âge du Bronze sur le littoral de la Manche et de la mer du Nord : le site d’Escalles « mont d’Hubert » (Pas-de-Calais)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.82, 2024, Mémoires de la Société préhistorique française, 73, 2-913745-94-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 11 - L'organisation du chantier funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Lepetz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Occupations et espaces sacrés dans l'Altaï mongol: Les sites archéologiques de Burgast et Ikh Khatuu (1100 a.C. - 1100 p.C.) : résultats des fouilles (2014-2016) de la mission archéologique franco-mongole.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Mergoil, 2022, 978-2-35518-122-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starch Grain Analysis Of Early Neolithic (Linearbandkeramik and Blicquy/Villeneuve-Saint-Germain) Contexts: Experimental Grinding Tests Of Cereals And Legumes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Pedersen, A. Jörgensen-Lindahl, M. Sørensen, T. Richter (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd Meeting of the Association of Ground Stone Tools Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archaeopress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9781789694789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enceinte monumentale chasséenne de Passel “Le Vivier”, Oise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandre Bedault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bostyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Fromont; Grégor Marchand; Philippe Forré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statut des objets, des lieux et des Hommes au Néolithique. Actes du 32e colloque interrégional sur le Néolithique, Le Mans 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association des Publications Chauvinoises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-187, 2021, Mémoire LV, 979-10-90534-65-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport d’analyse carpologique : exposé des minimums méthodologiques communs attendus par la communauté archéologique (carpologues, responsables d’opérations, services de l’État)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pradat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hallavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Carpentier; Rose-Marie Arbogast; Philippe Kuchler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches : Actes du 4e séminaire scientifique et technique de l’Inrap, 28-29 nov. 2019, Sélestat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 14 p., 2020, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/g4c7-cj79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultiver et consommer les plantes au Néolithique entre Seine et Meuse : technologie des meules et analyses carpologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monchablon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Montoya; Jean-Pierre Fagnart; Jean-Luc Locht. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Néolithique et âge du Bronze. Session 4 : L'exploitation du milieu au Néolithique dans le quart nord-ouest de l'Europe. Contraintes environnementales, identités techniques et choix culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société Préhistorique Française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-138, 2019, Néolithique – Âge du Bronze</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’occupation du Mésolithique final du site de Rémilly-les-Pothées “ la Culotte ” (Ardennes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Souffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gebhardt-Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina San Juan - Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Griselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colas Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rose-Marie Arbogast; Sylvain Griselin; Christian Jeunesse; Frédéric Séara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le second Mésolithique des Alpes à l'Atlantique (7</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-5</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> millénaire). Table ronde internationale, Strasbourg, 3-4 novembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, AVAGE, pp.255-271, 2019, Mémoires d’archéologie du Grand-Est, 978-2-9561936-2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03063739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple d’exploitation du milieu naturel au Néolithique récent à Bouchain (Nord)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Maigrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Martial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIe congrès Préhistorique de France, Volume 3 Néolithique -Âge du Bronze, Session 4 L’exploitation du milieu au Néolithique dans le quart nord-ouest de l’Europe : contraintes environnementales, identités techniques et choix culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société Préhistorique Française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-217, 2019, Néolithique – Âge du Bronze</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles datations pour les bâtiments des « Lignères » à Mareuil-lès-Meaux (Seine-et-Marne) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Irribarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Boitard-Bidaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Lemercier; Ingrid Sénépart; Marie Besse; Claude Mordant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitations et Habitat du Néolithique à l’âge du Bronze en France et ses marges. Actes des secondes rencontres Nord/Sud de Préhistoire récente, Dijon 19-21 novembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Écologie Préhistorique, pp.247-260, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité, évolution et fonctionnement des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crochet P.-A.; Rasplus J.-Y.; Selosse M.-A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers des prospectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors série, cnrs, pp.25-33., 2017, Les Cahiers des prospectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03847162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent simulations of the trajectory of the LBK Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bocquet-Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dubouloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alasdair Whittle; Penny Bickle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Farmers. The view from Archaeology and Science. Proceedings of the British Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 4, Oxford University Press (OUP), pp.53-69, 2014, 9780197265758. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5871/bacad/9780197265758.003.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent modeling of the trajectory of the LBK Neolithic: a study in progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bocquet-Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubouloz J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger J.-F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Whittle A. &amp; Bickle P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Farmers. The View from Archaeology and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 198, Oxford University Press, pp.53-70, 2014, Proceedings of the British Academy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'archéobotanique à la compréhension des sociétés néolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Botanique. Université de Paris 1 - Panthéon La Sorbonne, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010PA010572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04702168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'archéobotanique à la compréhension des sociétés néolithiques : analyses anthracologiques et carpologiques de neuf sites rubanés de Moyenne-Belgique, 5200-5000 av. J.C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université de Paris 1 - Panthéon La Sorbonne, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04617472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New outcomes of a multidisciplinary project on the domestication and spread of opium poppy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antolín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Conference of the IWGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the beginning of the opium poppy domestication in Early Neolithic Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Raphael Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Conference on the Emergence of the Neolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zadar; Austrian Academy of Sciences, May 2025, Zadar,, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des conflits sur les forêts en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Hello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Deforce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brkojewitsch Gael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies de Raymaeker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'archéobotanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aurélie Salavert; Charlène Bouchaud, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of Woodland Resources by Early Modern Armies: Anthracological Insights from Lanaken (1748, Belgium) and Montigny-lès-Metz (1552)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hello-Laprérie Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Deforce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies de Raymaeker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan de Beenhouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Archaeologists annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAA, Aug 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins and spread of opium poppy (Papaver somniferum L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Raphael Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Jeanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raül Soteras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA Annual Meeting in Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Archaeological Association, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04683485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humans and dogs interactions : results of a multiproxy analysis of coprolites from the Serteya 2 site (5th-3rd mill. BC, Smolensk Region, Russian Federation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Maigrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Mazurkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Dolbunova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kulkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fumiers, bouses et guano : ordures ou or brun. Statut, usage et gestion des déjections animales depuis la Préhistoire, potentiel archéologique et environnemental. 44e rencontres internationales d'archéologie et d'histoire de Nice Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claire Delhon, Lionel Gourichon et Lucie Martin, Oct 2024, Nice (06000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New finds of opium poppy from northern Greece and the southwest Balkans: revisiting biogeography, cultivation and domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Holguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ballantyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gkatzogia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Conference of the Association for Environmental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AEA, Dec 2024, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclairer les pratiques alimentaires au Néolithique : apport combiné de la tracéologie et des microrésidus botaniques appliqués aux outils de broyage des premiers agriculteurs en Bassin parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Emery-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Colloque Archéométrie du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woodland exploitation by early modern military camps and their impact on the forest environment : anthracological analysis from ninove-doorn noord (1692-1693, 1745, Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Hello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Deforce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Verbrugge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Anthracology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, João Tereso; Filipe Vaz, Aug 2023, Porto (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Anthracological studies in the Ziway region (11,600-9200 cal BC, central Ethiopia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friyat Kidane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Biets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Gantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop for African Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris (MNHN), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact des conflits modernes sur les boisements français et belges : potentiel de l’anthracologie et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Hello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Deforce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Verbrugge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’empreinte de l’Homme sur les espaces naturels (18e journée doctorale d’Archéologie - Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louise Bigot; Julia Bude; Alexia Rosak; Quentin Zarka, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Neolithic subsistence in the Aisne valley and adjacent regions: an overview based on plant macroand micro-remains,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Auray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling households: economy &amp; sociology of Europe’s first farmer population, Closing conference HOMES project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris INHA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the long-term interaction of the opium poppy and past human societies: first results from the archaeological database and contribution of morphometric and genetic analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Angulo Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Antolín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kiel Conference 2023: Scales of social, environmental and cultural change in past societes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kiel university, Mar 2023, Kiel (Allemagne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04331001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation des sociétés humaines, diffusions des plantes : réflexions autour du coton et du pavot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire HEBA - UMR 7209 AASPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03811092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora & Fauna: a comparative study of farming practices. Preliminary results from Krania's pits to discuss Greek colonization processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Paul Crieelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evi Margaritis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA Virtual Annual Congress 2021. Session: Dendroarchaeology: Wood Science for the Reconstruction of Past Landscapes and Human-Environment Interactions Based on Archaeological and Historical Studies of Wood Remains ; Theme 1: Widening horizons through human-environment interconnections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, en visio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d’une expérimentation d’agriculture néolithique dans le Bassin parisien (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auray Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoerni Caroline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres d’Archéobotanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03407413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques spatio-temporelles de la vigne (Vitis vinifera) au cours de l’Holocène en France d’après les enregistrements archéobotaniques (graines et fruits, charbons de bois)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres d’Archéobotanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéobotanique de l’engrain (Triticum monococcum L.) du Néolithique à l'époque moderne en France : un premier bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres d’Archéobotanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03605932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation de tubercules au néolithique ancien dans le Bassin parisien : l’apport des grains d’amidons en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Michelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix de la Terre: Diversité, histoires et trajectoires de vie des plantes à tubercules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New radiocarbon dates for the early dispersal of Opium poppy (Papaver somniferum L.) in western Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antolín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bakels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th conference of the International Workgroup for Palaeoethnobotany.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02166029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of starch grain analysis in understanding early farming practices in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Michelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Early Neolithic in Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesolithic and Early Neolithic Foodways in North-western Europe: Combined Use-wear and Starch Residue Analyses on Grinding Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Michelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Ground Stone Research (AGSTR) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02338789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin and early dispersal of opium poppy (Papaver somniferum l.) in western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Jesus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Antolín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1rst conference on the Early Neolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, BArcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02359019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VAPOR-Afar, Volcanological & Archaeological Program for Obsidian Research – Afar, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Was Papaver somniferum a cultivated wild plant in Neolithic Europe? First results of the application of geometric morphometrics to distinguish between wild and domestic seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Jesus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Conference of the International Workgroup for Palaeoethnobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02166693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses Microbotaniques Interdisciplinaires sur Objets Néolithiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Michelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développements méthodologiques en taphonomie DIM MAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles datations pour les bâtiments des Lignères à Mareuil-lès-Meaux (Seine-et-Marne) ? Habitations et habitats du Néolithique à l’Âge du Bronze en France et ses marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Irribarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Boitard-Bidaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIe rencontres Nord-Sud de Préhistoire récente, colloque commun APRAB, InterNéo, RMPR, Dijon 19-21 novembre 2015, Habitations et habitats du Néolithique à l’âge du Bronze en France et ses marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Lemercier; Ingrid Sénépart; Marie Besse; Claude Mordant, Nov 2015, Dijon, France. pp.247-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enceinte du Néolithique moyen II de Passel (Oise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandre Bedault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bostyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème colloque interrégional sur le Néolithique, Statut des objets, des lieux et des Hommes au Néolithique &amp; Actualité de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Le Mans (Sarthe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultiver et consommer les plantes au Néolithique. Technologie des meules et analyses carpologiques dans le bassin parisien, le nord de la France et la Hesbaye liégeoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monchablon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIe Congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02166677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple d'exploitation du milieu naturel au Néolithique récent à Bouchain (Nord)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Maigrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIe congrès Préhistorique de France, Volume 3 Néolithique -Âge du Bronze, Session 4 L’exploitation du milieu au Néolithique dans le quart nord-ouest de l’Europe : contraintes environnementales, identités techniques et choix culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le four néolithique à fosse d’accès des « Petits-Clos » à Chartres (Eure-et-Loir) : une attribution chrono-culturelle complexe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zones de production et organisation des territoires au néolithique : Espaces exploités, occupés, parcourus. 30e Colloque interrégional sur le Néolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Tours, France. pp.329-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site des Lignères à Mareuil-lès-Meaux (Seine-et-Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamys Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monchablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Irribarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterNéo 10, Actes de la Journée d'informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyrille Billard; Anthony Denaire, Nov 2014, Paris, France. pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le four néolithique à fosse d’accès des « Petits-Clos » à Chartres (Eure-et-Loir) : une attribution chrono-culturelle complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Colloque interrégional sur le Néolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Tours, France. pp.329-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent modelling of the trajectory of the LBK Neolithic: a study in progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bocquet-Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dubouloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference: Early Farmers: the View from Archaeology and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, s.l., United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01279219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent vs. shifting cultivation: the farming system of Neolithic LBK (7800-6900 BP).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ertlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bocquet-Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Inter-national Schöntal Conference Farming in the Forest Ecology &amp; Economy of Fire in Prehistoric Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Klöster Schöntal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling a typical Linear Band Keramik hamlet functioning at the household level.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ertlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bocquet-Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Schöntal Conference Farming in the Forest Ecology &amp; Economy of Fire in Prehistoric Agriculture.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Klöster Schöntal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent simulations of the trajectory of the LBK Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bocquet-Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dubouloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Farmers: the view from Archaeology and Science, University of Cardiff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrelations between databases and scientific projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioArch meeting GDRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00936866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des assemblages anthracologiques au combustible. Hypothèse sur les stratégies de collecte du bois de feu au Néolithique ancien en Moyenne-Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Société Préhistorique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FUNDP, Mar 2011, Namur / Belgique, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04474335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interelations between databases and scientific projects –examples from some databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de cloture GDRE Bioarch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant economy of the first farmers in central Belgium (Linearbandkeramik, 5200-5000 BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Symposium of the International Work Group for Palaeoethnobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Wilhelmshaven, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04467670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps d’ouverture et rythmicité des rejets. La complémentarité des analyses anthracologiques et céramiques pour appréhender la taphonomie des fosses néolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bosquet Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Golitko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde sur la taphonomie des résidus organiques brûlés et desstructures de combustion en milieu archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPAM, May 2008, Valbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04467646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthracology of Linearbandkeramik sites of Middle-Belgium: new data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVth International Meeting of Anthracology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRSNB, Sep 2008, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04467658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RBINS Quaternary charcoal collections : the example of three neolithic sites of Hesbaye (5150-4950 BC, Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeobotanical and micropalaeontological data from the RBINS collections. New perspective to field and laboratory investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00273370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse archéobotanique du site de Tel Yarmouth (âge du Bronze, Israël). Approches anthracologique et carpologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes rencontres d’Archéobotanique à Bibracte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Glux-en-Glenne (Bibracte), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04444926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the synchrotron-based X-ray microtomography (SR-µCT) to explore the domestication of opium poppy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Hairie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schöder Sebastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Conference of the IWGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Groningen, The Netherlands, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new interdisciplinary project to investigate the origin, domestication and early diffusion of opium poppy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rafael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Antolín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Conference of the IWGP in České Budějovice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, České Budějovice, Czech Republic. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of starch grain analysis in understanding early farming practices in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Michelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th conference of the International Workgroup for Palaeoethnobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02166689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimums méthodologiques pour la rédaction des études carpologiques dans les rapports d’opération archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pradat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hallavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches. 4e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Sélestat, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new experimentation on the early farming system in the Paris basin (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auray Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoerni Caroline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1rst conference on the Early Neolithic in Europe.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Barcelone, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02359048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronological framework of the origin and early dispersal of Opium Poppy in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Antolín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lucie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Radiocarbon Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02173671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Environment relationships during the pre-Aksumite (\textgreater800 – 50 BCE) and Aksumite periods (50 BCE – CE 700) in Ethiopia: preliminary charcoal analysis from Mezber and Ona Adi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Ruiz-Giralt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Lancelotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine d'Andrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9h International Workshop of African Archaeobotany (IWAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Las Palmas, Canarias, Spain. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Neolithisation process in southwestern Ukraine: a view from the charcoal analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gouriveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kiosak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Anthracology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Fribourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jossigny, un site du Néolithique moyen II sur le plateau briard (77)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Occupations et exploitations néolithiques : et si l’on parlait des plateaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Châlons-sur-Marne, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of archaeozooly and archaeobotany to a multi-agent system nimicking the LBK society (Central Europe, 6th-early 5th millenia cal.BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bendrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bocquet-Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Early farmers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Cardiff, United Kingdom. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation dynamic and firewood management in north of France and Belgium during the Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universitàt de València. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Meeting of Charcoal Analysis: Charcoal as Cultural and Biological Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Valencia, Spain. Saguntum, papeles del laboratorio de archaelogia de València, 11, pp.143-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04474345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse anthracologique de Remicourt« En Bia Flo » II. Premiers résultats. Fin des traditions danubiennes dans le Néolithique du Bassin Parisien et de la Belgique (5100-4700 BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour des recherches de Claude Constantin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Namur (Belgique), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04447323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Economy at Early Bronze Age Tel Yarmouth (Israel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Symposium of the International Work Group for Palaeoethnobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Cracow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04467625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cypriot juglet theory&amp;quot;: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Vilain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural Dispersals in Mediterranean and Temperate Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Research Encyclopedia of Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acrefore/9780199389414.013.307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02165870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Bendrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Wilkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Life Support Systems (EOLSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01511495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'initiation à l'identification des charbons de bois archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. QPB22 Diversité anatomique et taxinomique en archéobotanique, Master BEE, Muséum national d'histoire naturelle, Paris, France. 2026, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04406333v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the identification of archaeological charcoal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. QPB22 Diversité anatomique et taxinomique en archéobotanique, Master BEE, Muséum national d'histoire naturelle, Paris, France. 2024, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04465411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néolithisation du nord-ouest de la Russie - 2NOR Rapport d'activité. Campagne 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Maigrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Mazurkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Dolbunova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MEAE (Ministère des Affaires Etrangères). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néolithisation du nord-ouest de la Russie - 2NOR Rapport d'activité. Campagne 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Maigrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Mazurkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Dolbunova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Danto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Filippova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MEAE (Ministère des Affaires Etrangères). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néolithisation du nord-ouest de la Russie - 2NOR Rapport d'activité. Campagne 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Maigrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Mazurkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Dolbunova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Filippova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MEAE (Ministère des Affaires Etrangères). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie préhistorique dans la région des lacs d’Ethiopie (Ziway, Langano, Abijata) : contribution à l’établissement de la séquence Late Stone Age d’Afrique orientale (LSA sequence in Ethiopia). Rapport 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behailu Habte Endalew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Biets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MEAE; Ambassade de France en Ethiopie; CFEE; Université Toulouse Jean Jaurès; INRAP; UMR 5608 TRACES; ANR Big Dry. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néolithisation du nord-ouest de la Russie - 2NOR Rapport d'activité. Campagne 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Maigrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Mazurkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Dolbunova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Maicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MEAE (Ministère des Affaires Etrangères). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebreuve-Ranchicourt, RD 301 déviation d’Houdain (Pas-de-Calais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Panloups</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Meurisse-Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Afonso-Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction de l'archéologie du Pas-de-Calais. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareuil-lès-Meaux (Seine-et-Marne), Les Larins, station d'épuration, rue des Pavés des Rouazes : Les Lignères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Borgnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Île-de-France; Inrap Centre - Île-de-France. 2016, 1 vol. (358 p.) : 91 fig., ill. en noir et en coul. ; 30 cm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'occupation du Néolithique moyen de Palaiseau Quartier ouest Polytechnique. Les Trois Mares, avenue de la Vauve, Essonne (91), Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monchablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamys Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montévrain (Seine-et-Marne), « Le Clos Rose » - ZAC Université : un habitat ouvert du Michelsberg en rebord de plateau : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Irribarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Île-de-France; Inrap Centre - Île-de-France. 2015, 2 vol. (204, 539 p.) : 113 fig., ill. en noir et en coul. ; 30 cm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jossigny (Seine-et-Marne), « Le Pré du But », « Le Pré au Chêne » : Marne-la-Vallée, secteur 3 : un habitat Michelsberg en rebord de plateau à Jossigny : rapport de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barenghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Boitard-Bidaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Île de France; Inrap Centre - Île-de-France. 2014, pp.359, 450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation du milieu au Néolithique dans le quart nord-ouest de l’Europe : contraintes environnementales, identités techniques et choix culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bostyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Giligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 17th conference of the International Work Group for Palaeoethnobotany, Paris 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27 (1), pp.1-2, 2018, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-017-0662-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02166145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId420"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurélie Salavert </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert, archéobotaniste</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aurelie-salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7854-9170</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">144898942</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins and spread of the opium poppy ( Papaver somniferum L.) revealed by genomics and seed morphometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raül Soteras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angele Jeanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 380 (1926), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2024.0198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05070954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the role of plant–animal interactions in the long-term development of heritage landscapes in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Dal Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Marinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalind Gillis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 380 (1926), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2024.0204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05070944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeobotanical and palaeoenvironmental analyses from the easternmost Early Neolithic sites at Kamyane-Zavallia (Ukraine) and Nicolaevca V (Moldova)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Moskal-del Hoyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Kapcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witold Alexandrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Saile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.49-61. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-023-00944-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04353129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitat lorrain du Néolithique moyen et final de Saint-Julien-lès-Metz en Moselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Berrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bonnardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/galliap.4290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures domestiques et activités économiques au Néolithique final. L'habitat de Rebreuve-Ranchicourt (Pas-de-Calais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Panloups</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cadart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (2), pp.243-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woodland exploitation by early modern military camps and their impact on the forest environment. Anthracological analysis from Ninove-Doorn Noord (1692–1693, 1745, Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hello-Laprérie Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Deforce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Verbrugge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60, pp.104836. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enlightening the darkness: The potential of charcoal analysis for the study of vegetation dynamics and relative exploitation at Krania during the Iron Age Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evi Margaritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 659, pp.24-33. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2022.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04353140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of underground storage organs in the Early Neolithic (Linearbandkeramik and Blicquy/Villeneuve-Saint-Germain) in the Paris Basin: the contribution of starch grain analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Elliott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’ethnoécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Voix de la terre, 23, pp.9919. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ethnoecologie.9919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolithic wood use at the Scheldt river banks in Bouchain (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Tegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 659, pp.11-23. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2023.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Holocene history of grapevine (Vitis vinifera) and viticulture in France retraced from a large-scale archaeobotanical dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 625, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’ expérimentation d’agriculture de type néolithique menée à l’archéosite du parc de la Haute-Île (Neuilly-sur-Marne, France) : mise en œuvre et résultats des cultures céréalières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Auray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hoerni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Huitorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (1), pp.49-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03633633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-woodland interactions during the Pre-Aksumite and Aksumite periods in northeastern Tigray, Ethiopia: insights from the wood charcoal analyses from Mezber and Ona Adi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Ruiz-Giralt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Lancelotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Catherine D’andrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-021-00825-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03158480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-proxy Archaeobotanical Analysis from Mesolithic and Early Neolithic Sites in South-west Ukraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gouriveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmytro Kiosak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (3), pp.349-362. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14614103.2020.1746879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02944345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Reference Collection for Starch Grain Analysis in Early Neolithic Western Temperate Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Michelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.1035-1053. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/opar-2020-0186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The place of millet in food globalization during Late Prehistory as evidenced by new bioarchaeological data from the Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgi Bedianashvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Rusishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lebedeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.13124. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-92392-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03271999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food practices of the first farmers of Europe: combined use-wear and microbotanical studies of early Neolithic grinding tools from the Paris basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Emery-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36, pp.102764. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03191774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A morphometric approach to track opium poppy domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Jesus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soteras Raül</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.9778. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-88964-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03216512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct dating reveals the early history of opium poppy in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Antolín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (20263), </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-76924-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the chronology of two Neolithic sites in Eastern Europe: new radiocarbon dates from Melnychna Krucha and Kamyane-Zavallia (Southern Buh region, Ukraine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmytro Kiosak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Arheologică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (14), pp.116-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02165709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 17th conference of the International Work Group for Paleoethnobotany. Paris 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-017-0662-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site rubané d'Aubechies « Coron maton » (Hainaut). Les fouilles de 2021. Bulletin du Cercle archéologique Hesbaye-Condroz XXXIII/2018, p. 7-36.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Burnez-Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cercle archéologique Hesbaye-Condroz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données chronoculturelles et palethnographiques sur le Mésolithique des VIIIe et VIe millénaires dans le Nord de la France. Le site de « la Culotte » à Remilly-les-Pothées (Ardennes, France), Bulletin de la Société préhistorique française, 115, 3, p. 531-565.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Souffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colas Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gebhardt-Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (3), </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2018.14922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle occupation du Néolithique final dans le Nord à Baisieux : présentation liminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Martial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Broes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaï Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Journée d'information du 6 octobre 2018, INTERNEO 12, pp.127-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement végétal et collecte du bois de feu au Néolithique dans le sud du bassin de l’Escaut (5200-2200 BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amposta Arielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (4), pp.701-731. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2018.14945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02375079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The opium poppy in Europe: exploring its origin and dispersal during the Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Antolín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (364), pp.e1. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2018.154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01925615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site rubané d'Aubechies &amp;quot;Coron Maton&amp;quot; (Hainaut). Les fouilles de 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Burnez-Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cercle archéologique Hesbaye-Condroz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33, pp.7-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupations de plateau du Néolithique à l’âge du Bronze à Quincy-Voisins « ZAC de Ternoy » (Seine-et-Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hauzeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Court-Picon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.75-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03208703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firewood of the Napoleonic Wars: the first application of archaeological charcoal analysis to a military camp in the north of France (1803–1805)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Hello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90 (353), pp.1334-1347. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2016.174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01510989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results of archaeobotanical analysis from Neolithic layers of Buran Kaya IV (Crimea, Ukraine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giedre Motuzaite-Matuzeviciute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Environmental Archaeologies of Neolithisation: Old World Case Studies, 20 (3), pp.274-282. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1749631413Y.0000000016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01511119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un site d'habitat du Néolithique ancien à Vénizel &amp;quot;Le Creulet&amp;quot; (Aisne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ilett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gransar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamys Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, dans: Bostyn F., Hachem L. (dir.) Hommages à Mariannick Le Bolloch, 2015 (3/4), pp.61-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting and modelling the woodland farming system of the early Neolithic Linear Pottery Culture (LBK), 5600–4900 B.C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Bendrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (Supplement 1), pp.37-50. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-014-0436-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural woodland composition and vegetation dynamic during the Linearbandkeramik in north-western Europe (central Belgium, 5200-5000 b.c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Damblon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51, pp.84-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01511040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escalles « Mont d'Hubert » (Pas-de-Calais) : premiers résultats de la fouille de l'enceinte du Néolithique moyen II implantée sur le littoral de la Mer du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Panloups</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bostyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the impact of socio-economic activities on archaeological charcoal assemblages in temperate areas: A comparative analysis of firewood management in two Neolithic societies in Western Europe (Belgium, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35, pp.153-163. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaa.2014.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01511024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une occupation du Néolithique moyen II à Sauchy-Lestrée (Pas-de-Calais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Negroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bostyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Wattez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Journée d'information du 17 novembre 2012, INTERNEO 9, pp.87-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant economy of the first farmers of central Belgium (Linearbandkeramik, 5200—5000 B.C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20, pp.321-332. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-011-0297-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signification chronologique des assemblages détritiques rubanes : apports des données anthracologiques, typologiques et stratigraphiques sur trois sites de Hesbaye (province de Liège, Belgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Golitko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P@lethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/palethnologie.8227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04467413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pavot (Papaver somniferum) à la fin du 6 e millénaire av. J.-C. en Europe occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropobotanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un habitat Rubané à Pont-sur-Seine/Maray-sur-Seine (Aube)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Fournand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaï Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamys Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8, pp.9-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olive cultivation and oil production in Palestine during the early Bronze Age (3500–2000 B.C.): the case of Tel Yarmouth, Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (S1), pp.53-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olive Cultivation and Oil Production in Palestine during the Early Bronze Age (3500–2000 BC): The Case of Tel Yarmouth, Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (1), pp.53-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse anthracologique du site rubané de Remicourt “ En Bia Flo II ” (Hesbaye, Belgique) : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, XLIV, pp.318-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une phase pionnière à l'origine du peuplement rubané de la Hesbaye liégeoise (Belgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bosquet Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Golitko Mark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Beugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deligne Fanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, XLIV, pp.301-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03193810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préparations alimentaires dans les cuisines de Ramsès II . Premiers résultats de l'étude carpologique du secteur D ‘'', Ramesseum, Louxor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memnonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, XVI, pp.121-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00276545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Néolithique à l’âge du Bronze sur le littoral de la Manche et de la mer du Nord : le site d’Escalles « mont d’Hubert » (Pas-de-Calais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejden Ben Dhafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 532 p., 2024, Mémoires de la Société préhistorique française, 73, 2-913745-94-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images : regards sur les sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Sorbonne, 2011, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.4562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et économies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Sorbonne, 2010, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.4566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats d'une analyse multiproxy de coprolithes issus du site de Serteya II (Ve - IIIe mill. av. n. è., oblast de Smolensk, Fédération de Russie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Maigrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Mazurkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Dolbunova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Delhon; Lionel Gourichon; Lucie Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fumier, bouses et guano : Ordures ou or brun ? Statut, usage et gestion des déjections animales depuis la Préhistoire : potentiel archéologique et paléoenvironnemental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions APDCA, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données botaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Werthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivan Praud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Néolithique à l’âge du Bronze sur le littoral de la Manche et de la mer du Nord : le site d’Escalles « mont d’Hubert » (Pas-de-Calais)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.82, 2024, Mémoires de la Société préhistorique française, 73, 2-913745-94-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 11 - L'organisation du chantier funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Lepetz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Occupations et espaces sacrés dans l'Altaï mongol: Les sites archéologiques de Burgast et Ikh Khatuu (1100 a.C. - 1100 p.C.) : résultats des fouilles (2014-2016) de la mission archéologique franco-mongole.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Mergoil, 2022, 978-2-35518-122-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starch Grain Analysis Of Early Neolithic (Linearbandkeramik and Blicquy/Villeneuve-Saint-Germain) Contexts: Experimental Grinding Tests Of Cereals And Legumes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Pedersen, A. Jörgensen-Lindahl, M. Sørensen, T. Richter (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd Meeting of the Association of Ground Stone Tools Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archaeopress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9781789694789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enceinte monumentale chasséenne de Passel “Le Vivier”, Oise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandre Bedault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bostyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Fromont; Grégor Marchand; Philippe Forré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statut des objets, des lieux et des Hommes au Néolithique. Actes du 32e colloque interrégional sur le Néolithique, Le Mans 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association des Publications Chauvinoises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-187, 2021, Mémoire LV, 979-10-90534-65-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport d’analyse carpologique : exposé des minimums méthodologiques communs attendus par la communauté archéologique (carpologues, responsables d’opérations, services de l’État)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pradat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hallavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Carpentier; Rose-Marie Arbogast; Philippe Kuchler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches : Actes du 4e séminaire scientifique et technique de l’Inrap, 28-29 nov. 2019, Sélestat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 14 p., 2020, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/g4c7-cj79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple d’exploitation du milieu naturel au Néolithique récent à Bouchain (Nord)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Maigrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Martial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIe congrès Préhistorique de France, Volume 3 Néolithique -Âge du Bronze, Session 4 L’exploitation du milieu au Néolithique dans le quart nord-ouest de l’Europe : contraintes environnementales, identités techniques et choix culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société Préhistorique Française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-217, 2019, Néolithique – Âge du Bronze</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultiver et consommer les plantes au Néolithique entre Seine et Meuse : technologie des meules et analyses carpologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monchablon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Montoya; Jean-Pierre Fagnart; Jean-Luc Locht. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Néolithique et âge du Bronze. Session 4 : L'exploitation du milieu au Néolithique dans le quart nord-ouest de l'Europe. Contraintes environnementales, identités techniques et choix culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société Préhistorique Française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-138, 2019, Néolithique – Âge du Bronze</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’occupation du Mésolithique final du site de Rémilly-les-Pothées “ la Culotte ” (Ardennes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Souffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gebhardt-Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina San Juan - Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Griselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colas Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rose-Marie Arbogast; Sylvain Griselin; Christian Jeunesse; Frédéric Séara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le second Mésolithique des Alpes à l'Atlantique (7</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-5</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> millénaire). Table ronde internationale, Strasbourg, 3-4 novembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, AVAGE, pp.255-271, 2019, Mémoires d’archéologie du Grand-Est, 978-2-9561936-2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03063739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles datations pour les bâtiments des « Lignères » à Mareuil-lès-Meaux (Seine-et-Marne) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Irribarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Boitard-Bidaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Lemercier; Ingrid Sénépart; Marie Besse; Claude Mordant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitations et Habitat du Néolithique à l’âge du Bronze en France et ses marges. Actes des secondes rencontres Nord/Sud de Préhistoire récente, Dijon 19-21 novembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Écologie Préhistorique, pp.247-260, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité, évolution et fonctionnement des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crochet P.-A.; Rasplus J.-Y.; Selosse M.-A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers des prospectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors série, cnrs, pp.25-33., 2017, Les Cahiers des prospectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03847162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent simulations of the trajectory of the LBK Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bocquet-Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dubouloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alasdair Whittle; Penny Bickle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Farmers. The view from Archaeology and Science. Proceedings of the British Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 4, Oxford University Press (OUP), pp.53-69, 2014, 9780197265758. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5871/bacad/9780197265758.003.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent modeling of the trajectory of the LBK Neolithic: a study in progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bocquet-Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubouloz J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger J.-F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Whittle A. &amp; Bickle P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Farmers. The View from Archaeology and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 198, Oxford University Press, pp.53-70, 2014, Proceedings of the British Academy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'archéobotanique à la compréhension des sociétés néolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Botanique. Université de Paris 1 - Panthéon La Sorbonne, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010PA010572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04702168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'archéobotanique à la compréhension des sociétés néolithiques : analyses anthracologiques et carpologiques de neuf sites rubanés de Moyenne-Belgique, 5200-5000 av. J.C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université de Paris 1 - Panthéon La Sorbonne, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04617472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the beginning of the opium poppy domestication in Early Neolithic Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Raphael Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Conference on the Emergence of the Neolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zadar; Austrian Academy of Sciences, May 2025, Zadar,, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New outcomes of a multidisciplinary project on the domestication and spread of opium poppy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antolín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Conference of the IWGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des conflits sur les forêts en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Hello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Deforce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brkojewitsch Gael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies de Raymaeker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'archéobotanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aurélie Salavert; Charlène Bouchaud, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of Woodland Resources by Early Modern Armies: Anthracological Insights from Lanaken (1748, Belgium) and Montigny-lès-Metz (1552)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hello-Laprérie Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Deforce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies de Raymaeker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan de Beenhouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Archaeologists annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAA, Aug 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins and spread of opium poppy (Papaver somniferum L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Raphael Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Jeanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raül Soteras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA Annual Meeting in Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Archaeological Association, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04683485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humans and dogs interactions : results of a multiproxy analysis of coprolites from the Serteya 2 site (5th-3rd mill. BC, Smolensk Region, Russian Federation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Maigrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Mazurkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Dolbunova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kulkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fumiers, bouses et guano : ordures ou or brun. Statut, usage et gestion des déjections animales depuis la Préhistoire, potentiel archéologique et environnemental. 44e rencontres internationales d'archéologie et d'histoire de Nice Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claire Delhon, Lionel Gourichon et Lucie Martin, Oct 2024, Nice (06000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New finds of opium poppy from northern Greece and the southwest Balkans: revisiting biogeography, cultivation and domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ergun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Holguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ballantyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gkatzogia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Conference of the Association for Environmental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AEA, Dec 2024, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Anthracological studies in the Ziway region (11,600-9200 cal BC, central Ethiopia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friyat Kidane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Biets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Gantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop for African Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris (MNHN), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclairer les pratiques alimentaires au Néolithique : apport combiné de la tracéologie et des microrésidus botaniques appliqués aux outils de broyage des premiers agriculteurs en Bassin parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Emery-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Colloque Archéométrie du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woodland exploitation by early modern military camps and their impact on the forest environment : anthracological analysis from ninove-doorn noord (1692-1693, 1745, Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Hello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Deforce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Verbrugge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Anthracology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, João Tereso; Filipe Vaz, Aug 2023, Porto (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact des conflits modernes sur les boisements français et belges : potentiel de l’anthracologie et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Hello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Deforce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Verbrugge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’empreinte de l’Homme sur les espaces naturels (18e journée doctorale d’Archéologie - Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louise Bigot; Julia Bude; Alexia Rosak; Quentin Zarka, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the long-term interaction of the opium poppy and past human societies: first results from the archaeological database and contribution of morphometric and genetic analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Angulo Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Antolín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kiel Conference 2023: Scales of social, environmental and cultural change in past societes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kiel university, Mar 2023, Kiel (Allemagne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04331001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Neolithic subsistence in the Aisne valley and adjacent regions: an overview based on plant macroand micro-remains,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Auray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling households: economy &amp; sociology of Europe’s first farmer population, Closing conference HOMES project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris INHA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation des sociétés humaines, diffusions des plantes : réflexions autour du coton et du pavot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire HEBA - UMR 7209 AASPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03811092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora & Fauna: a comparative study of farming practices. Preliminary results from Krania's pits to discuss Greek colonization processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Paul Crieelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evi Margaritis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA Virtual Annual Congress 2021. Session: Dendroarchaeology: Wood Science for the Reconstruction of Past Landscapes and Human-Environment Interactions Based on Archaeological and Historical Studies of Wood Remains ; Theme 1: Widening horizons through human-environment interconnections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, en visio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques spatio-temporelles de la vigne (Vitis vinifera) au cours de l’Holocène en France d’après les enregistrements archéobotaniques (graines et fruits, charbons de bois)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres d’Archéobotanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d’une expérimentation d’agriculture néolithique dans le Bassin parisien (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auray Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoerni Caroline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres d’Archéobotanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03407413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéobotanique de l’engrain (Triticum monococcum L.) du Néolithique à l'époque moderne en France : un premier bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres d’Archéobotanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03605932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation de tubercules au néolithique ancien dans le Bassin parisien : l’apport des grains d’amidons en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Michelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix de la Terre: Diversité, histoires et trajectoires de vie des plantes à tubercules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Was Papaver somniferum a cultivated wild plant in Neolithic Europe? First results of the application of geometric morphometrics to distinguish between wild and domestic seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Jesus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Conference of the International Workgroup for Palaeoethnobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02166693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesolithic and Early Neolithic Foodways in North-western Europe: Combined Use-wear and Starch Residue Analyses on Grinding Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Michelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Ground Stone Research (AGSTR) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02338789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin and early dispersal of opium poppy (Papaver somniferum l.) in western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Jesus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Antolín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1rst conference on the Early Neolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, BArcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02359019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New radiocarbon dates for the early dispersal of Opium poppy (Papaver somniferum L.) in western Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antolín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bakels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th conference of the International Workgroup for Palaeoethnobotany.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02166029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of starch grain analysis in understanding early farming practices in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Michelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Early Neolithic in Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VAPOR-Afar, Volcanological & Archaeological Program for Obsidian Research – Afar, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses Microbotaniques Interdisciplinaires sur Objets Néolithiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Michelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développements méthodologiques en taphonomie DIM MAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles datations pour les bâtiments des Lignères à Mareuil-lès-Meaux (Seine-et-Marne) ? Habitations et habitats du Néolithique à l’Âge du Bronze en France et ses marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Irribarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Boitard-Bidaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIe rencontres Nord-Sud de Préhistoire récente, colloque commun APRAB, InterNéo, RMPR, Dijon 19-21 novembre 2015, Habitations et habitats du Néolithique à l’âge du Bronze en France et ses marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Lemercier; Ingrid Sénépart; Marie Besse; Claude Mordant, Nov 2015, Dijon, France. pp.247-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enceinte du Néolithique moyen II de Passel (Oise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandre Bedault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bostyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème colloque interrégional sur le Néolithique, Statut des objets, des lieux et des Hommes au Néolithique &amp; Actualité de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Le Mans (Sarthe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultiver et consommer les plantes au Néolithique. Technologie des meules et analyses carpologiques dans le bassin parisien, le nord de la France et la Hesbaye liégeoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monchablon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIe Congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02166677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple d'exploitation du milieu naturel au Néolithique récent à Bouchain (Nord)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Maigrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIe congrès Préhistorique de France, Volume 3 Néolithique -Âge du Bronze, Session 4 L’exploitation du milieu au Néolithique dans le quart nord-ouest de l’Europe : contraintes environnementales, identités techniques et choix culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent modelling of the trajectory of the LBK Neolithic: a study in progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bocquet-Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dubouloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference: Early Farmers: the View from Archaeology and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, s.l., United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01279219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le four néolithique à fosse d’accès des « Petits-Clos » à Chartres (Eure-et-Loir) : une attribution chrono-culturelle complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Colloque interrégional sur le Néolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Tours, France. pp.329-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site des Lignères à Mareuil-lès-Meaux (Seine-et-Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamys Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monchablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Irribarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterNéo 10, Actes de la Journée d'informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyrille Billard; Anthony Denaire, Nov 2014, Paris, France. pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le four néolithique à fosse d’accès des « Petits-Clos » à Chartres (Eure-et-Loir) : une attribution chrono-culturelle complexe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zones de production et organisation des territoires au néolithique : Espaces exploités, occupés, parcourus. 30e Colloque interrégional sur le Néolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Tours, France. pp.329-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent simulations of the trajectory of the LBK Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bocquet-Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dubouloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Farmers: the view from Archaeology and Science, University of Cardiff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling a typical Linear Band Keramik hamlet functioning at the household level.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ertlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bocquet-Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Schöntal Conference Farming in the Forest Ecology &amp; Economy of Fire in Prehistoric Agriculture.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Klöster Schöntal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent vs. shifting cultivation: the farming system of Neolithic LBK (7800-6900 BP).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ertlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bocquet-Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Inter-national Schöntal Conference Farming in the Forest Ecology &amp; Economy of Fire in Prehistoric Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Klöster Schöntal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrelations between databases and scientific projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioArch meeting GDRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00936866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des assemblages anthracologiques au combustible. Hypothèse sur les stratégies de collecte du bois de feu au Néolithique ancien en Moyenne-Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Société Préhistorique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FUNDP, Mar 2011, Namur / Belgique, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04474335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interelations between databases and scientific projects –examples from some databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de cloture GDRE Bioarch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant economy of the first farmers in central Belgium (Linearbandkeramik, 5200-5000 BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Symposium of the International Work Group for Palaeoethnobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Wilhelmshaven, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04467670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthracology of Linearbandkeramik sites of Middle-Belgium: new data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVth International Meeting of Anthracology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRSNB, Sep 2008, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04467658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps d’ouverture et rythmicité des rejets. La complémentarité des analyses anthracologiques et céramiques pour appréhender la taphonomie des fosses néolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bosquet Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Golitko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde sur la taphonomie des résidus organiques brûlés et desstructures de combustion en milieu archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPAM, May 2008, Valbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04467646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RBINS Quaternary charcoal collections : the example of three neolithic sites of Hesbaye (5150-4950 BC, Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeobotanical and micropalaeontological data from the RBINS collections. New perspective to field and laboratory investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00273370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse archéobotanique du site de Tel Yarmouth (âge du Bronze, Israël). Approches anthracologique et carpologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes rencontres d’Archéobotanique à Bibracte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Glux-en-Glenne (Bibracte), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04444926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the synchrotron-based X-ray microtomography (SR-µCT) to explore the domestication of opium poppy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Hairie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schöder Sebastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Conference of the IWGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Groningen, The Netherlands, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new interdisciplinary project to investigate the origin, domestication and early diffusion of opium poppy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rafael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Antolín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Conference of the IWGP in České Budějovice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, České Budějovice, Czech Republic. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new experimentation on the early farming system in the Paris basin (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auray Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoerni Caroline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1rst conference on the Early Neolithic in Europe.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Barcelone, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02359048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of starch grain analysis in understanding early farming practices in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Michelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th conference of the International Workgroup for Palaeoethnobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02166689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimums méthodologiques pour la rédaction des études carpologiques dans les rapports d’opération archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pradat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hallavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches. 4e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Sélestat, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronological framework of the origin and early dispersal of Opium Poppy in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Antolín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lucie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Radiocarbon Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02173671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Environment relationships during the pre-Aksumite (\textgreater800 – 50 BCE) and Aksumite periods (50 BCE – CE 700) in Ethiopia: preliminary charcoal analysis from Mezber and Ona Adi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Ruiz-Giralt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Lancelotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine d'Andrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9h International Workshop of African Archaeobotany (IWAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Las Palmas, Canarias, Spain. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Neolithisation process in southwestern Ukraine: a view from the charcoal analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gouriveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kiosak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Anthracology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Fribourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jossigny, un site du Néolithique moyen II sur le plateau briard (77)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Occupations et exploitations néolithiques : et si l’on parlait des plateaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Châlons-sur-Marne, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of archaeozooly and archaeobotany to a multi-agent system nimicking the LBK society (Central Europe, 6th-early 5th millenia cal.BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bendrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bocquet-Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Early farmers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Cardiff, United Kingdom. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation dynamic and firewood management in north of France and Belgium during the Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universitàt de València. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Meeting of Charcoal Analysis: Charcoal as Cultural and Biological Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Valencia, Spain. Saguntum, papeles del laboratorio de archaelogia de València, 11, pp.143-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04474345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse anthracologique de Remicourt« En Bia Flo » II. Premiers résultats. Fin des traditions danubiennes dans le Néolithique du Bassin Parisien et de la Belgique (5100-4700 BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour des recherches de Claude Constantin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Namur (Belgique), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04447323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Economy at Early Bronze Age Tel Yarmouth (Israel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Symposium of the International Work Group for Palaeoethnobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Cracow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04467625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cypriot juglet theory&amp;quot;: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Vilain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural Dispersals in Mediterranean and Temperate Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Research Encyclopedia of Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acrefore/9780199389414.013.307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02165870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Bendrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Wilkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Life Support Systems (EOLSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01511495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'initiation à l'identification des charbons de bois archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. QPB22 Diversité anatomique et taxinomique en archéobotanique, Master BEE, Muséum national d'histoire naturelle, Paris, France. 2026, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04406333v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the identification of archaeological charcoal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. QPB22 Diversité anatomique et taxinomique en archéobotanique, Master BEE, Muséum national d'histoire naturelle, Paris, France. 2024, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04465411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néolithisation du nord-ouest de la Russie - 2NOR Rapport d'activité. Campagne 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Maigrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Mazurkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Dolbunova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MEAE (Ministère des Affaires Etrangères). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néolithisation du nord-ouest de la Russie - 2NOR Rapport d'activité. Campagne 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Maigrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Mazurkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Dolbunova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Danto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Filippova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MEAE (Ministère des Affaires Etrangères). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néolithisation du nord-ouest de la Russie - 2NOR Rapport d'activité. Campagne 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Maigrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Mazurkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Dolbunova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Filippova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MEAE (Ministère des Affaires Etrangères). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie préhistorique dans la région des lacs d’Ethiopie (Ziway, Langano, Abijata) : contribution à l’établissement de la séquence Late Stone Age d’Afrique orientale (LSA sequence in Ethiopia). Rapport 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behailu Habte Endalew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Biets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MEAE; Ambassade de France en Ethiopie; CFEE; Université Toulouse Jean Jaurès; INRAP; UMR 5608 TRACES; ANR Big Dry. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néolithisation du nord-ouest de la Russie - 2NOR Rapport d'activité. Campagne 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Maigrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Mazurkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Dolbunova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Maicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MEAE (Ministère des Affaires Etrangères). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebreuve-Ranchicourt, RD 301 déviation d’Houdain (Pas-de-Calais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Panloups</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Meurisse-Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Afonso-Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction de l'archéologie du Pas-de-Calais. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareuil-lès-Meaux (Seine-et-Marne), Les Larins, station d'épuration, rue des Pavés des Rouazes : Les Lignères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Borgnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Île-de-France; Inrap Centre - Île-de-France. 2016, 1 vol. (358 p.) : 91 fig., ill. en noir et en coul. ; 30 cm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'occupation du Néolithique moyen de Palaiseau Quartier ouest Polytechnique. Les Trois Mares, avenue de la Vauve, Essonne (91), Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monchablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamys Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montévrain (Seine-et-Marne), « Le Clos Rose » - ZAC Université : un habitat ouvert du Michelsberg en rebord de plateau : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Irribarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Île-de-France; Inrap Centre - Île-de-France. 2015, 2 vol. (204, 539 p.) : 113 fig., ill. en noir et en coul. ; 30 cm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jossigny (Seine-et-Marne), « Le Pré du But », « Le Pré au Chêne » : Marne-la-Vallée, secteur 3 : un habitat Michelsberg en rebord de plateau à Jossigny : rapport de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barenghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Boitard-Bidaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Île de France; Inrap Centre - Île-de-France. 2014, pp.359, 450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation du milieu au Néolithique dans le quart nord-ouest de l’Europe : contraintes environnementales, identités techniques et choix culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bostyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Giligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId419"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="88EE48A0"/>
+    <w:nsid w:val="A8FB7CB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-salavert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7854-9170" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144898942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05070954v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Machado" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#252;l Soteras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Jeanty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0198" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05070944v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dal Corso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Marinova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind Gillis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0204" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209591v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Berrio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.4290" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057259v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Panloups" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cadart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Fechner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lecher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839589v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hello-Lapr&#233;rie Germain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Deforce" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Verbrugge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104836" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04353129v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Moskal-del Hoyo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Kapcia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Alexandrowicz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Saile" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-023-00944-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423264v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leroy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tegel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.02.016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04353140v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Godefroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Margaritis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.08.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326544v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Cagnato" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Elliott" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.9919" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03633633v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Auray" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hoerni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huitorel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359764v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Michelle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2020-0186" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944345v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gouriveau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Kiosak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2020.1746879" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03271999v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgi Bedianashvili" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Rusishvili" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lebedeva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-92392-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191774v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Emery-Barbier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102764" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03216512v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Jesus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soteras Ra&#252;l" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88964-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03158480v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Ruiz-Giralt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Lancelotti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Catherine D&#8217;andrea" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-021-00825-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021796v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Antol&#237;n" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76924-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961936v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Souffi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt-Even" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Foucher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14922" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925615v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2018.154" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857921v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martial" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Praud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02375079v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amposta Arielle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14945" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905428v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Constantin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burnez-Lanotte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Farruggia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165709v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088394v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-017-0662-7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961877v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03208703v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hauzeur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ru&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Court-Picon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510989v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Hello" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemaire" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2016.174" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529078v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ilett" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Chartier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gransar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511119v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedre Motuzaite-Matuzeviciute" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1749631413Y.0000000016" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511040v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bosquet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Damblon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856079v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511024v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2014.05.002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01354330v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bendrey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-014-0436-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857885v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Negroni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656068v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-011-0297-z" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6DWHF2L4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090429v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fournand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467413v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Golitko" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.8227" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558348v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349596v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192872v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349594v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193810v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosquet Dominique" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golitko Mark" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beugnier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deligne Fanchon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276545v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04441066v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejden Ben Dhafer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bennett" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/shop_515-49963-2674-822/m73-2024-du-neolithique-a-l-age-du-bronze-sur-le-littoral-de-la-manche-et-de-la-mer-du-nord-le-site-d-escalles-mont-d-hubert-pas-de-calais-dir.-ivan-praud.html" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396857v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.4562" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396838v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.4566" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318363v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Maigrot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Mazurkevich" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Dolbunova" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Bailly" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05100779v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Werthe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660366v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joly" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900229v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781789694789" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470705v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interneo.hypotheses.org/32e-colloque-interneo-le-mans-2017" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03035079v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hallavant" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/category/seminaire/bioarcheologie-minimums-methodologiques-referentiels-communs-nouvelles-approches" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/g4c7-cj79" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428687v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/42058127/Pr%C3%A9histoire_de_l_Europe_du_nord-ouest_mobilit%C3%A9s_climats_et_identit%C3%A9s_culturelles._Volume_3_N%C3%A9olithique_-_%C3%82ge_du_Bronze" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063739v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina San Juan - Foucher" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02868498v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966384v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Andr&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard-Bidaut" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750874v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bocquet-Appel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubouloz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5871/bacad/9780197265758.003.0004" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361923v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bocquet-Appel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubouloz J." TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa R." TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berger J.-F." TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04702168v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PA010572" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04617472v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198907v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antol&#237;n" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonhomme" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouby" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087226v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Raphael Oliveira" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544287v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brkojewitsch Gael" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies de Raymaeker" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839624v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Beenhouwer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04683485v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Jeanty" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750429v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kulkov" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134890v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ergun" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Holguin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ballantyne" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gkatzogia" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charles" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327445v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358124v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170604v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friyat Kidane" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Salavert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Biets" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Gantier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358150v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327560v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04331001v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Angulo Lopez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03811092v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896629v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Paul Crieelard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03407413v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auray R&#233;my" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoerni Caroline" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723026v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03605932v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Toulemonde" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469715v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166029v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bakels" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469658v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338789v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359019v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jabbour" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376268v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166693v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469704v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603005v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01932465v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166677v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896666v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757447v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herv&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupont" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Salavert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886390v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130257v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279219v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois. Berger" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683887v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ertlen" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moussa" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683889v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683876v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936866v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toulemonde" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04474335v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046377v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467670v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467646v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467658v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273370v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04444926v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198898v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X Cohen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Hairie" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sch&#246;der Sebastian" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699884v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rafael" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166689v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879658v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359048v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lafarge" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173671v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lucie" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336208v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine d'Andrea" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060222v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salavert" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gouriveau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebreton" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Messager" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kiosak" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886747v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Couderc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochart" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799965v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bendrey" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04474345v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04447323v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467625v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115925v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vilain" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165870v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780199389414.013.307" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511495v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Wilkinson" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04406333v3" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04465411v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750475v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750465v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Danto" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Filippova" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901338v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011708v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behailu Habte Endalew" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899228v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Maicher" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885974v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Meurisse-Fort" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Afonso-Lopes" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Delobel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896548v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borgnon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colonna" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868090v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Durand" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896712v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888298v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barenghi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Barray" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820366v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02166145v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-salavert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7854-9170" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144898942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05070954v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Machado" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#252;l Soteras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Jeanty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0198" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05070944v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dal Corso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Marinova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind Gillis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0204" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04353129v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Moskal-del Hoyo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Kapcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Alexandrowicz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Saile" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-023-00944-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209591v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Berrio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.4290" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057259v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Panloups" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cadart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Fechner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lecher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839589v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hello-Lapr&#233;rie Germain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Deforce" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Verbrugge" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104836" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04353140v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Godefroy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Margaritis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.08.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326544v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Cagnato" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Elliott" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.9919" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423264v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tegel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.02.016" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03633633v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Auray" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hoerni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huitorel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03158480v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Ruiz-Giralt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Lancelotti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Catherine D&#8217;andrea" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-021-00825-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944345v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gouriveau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Kiosak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2020.1746879" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359764v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Michelle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2020-0186" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03271999v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgi Bedianashvili" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Rusishvili" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lebedeva" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-92392-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191774v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Emery-Barbier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102764" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03216512v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Jesus" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soteras Ra&#252;l" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88964-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021796v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Antol&#237;n" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76924-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165709v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088394v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-017-0662-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961877v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Constantin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burnez-Lanotte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Farruggia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961936v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Souffi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt-Even" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Foucher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14922" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857921v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martial" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Praud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02375079v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amposta Arielle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14945" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925615v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2018.154" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905428v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03208703v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hauzeur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ru&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Court-Picon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510989v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Hello" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemaire" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2016.174" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511119v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedre Motuzaite-Matuzeviciute" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1749631413Y.0000000016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529078v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ilett" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Chartier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gransar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01354330v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bendrey" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-014-0436-4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511040v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bosquet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Damblon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856079v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511024v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2014.05.002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857885v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Negroni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656068v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-011-0297-z" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6DWHF2L4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467413v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Golitko" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.8227" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558348v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090429v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fournand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349596v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192872v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349594v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193810v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosquet Dominique" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golitko Mark" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beugnier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deligne Fanchon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276545v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04441066v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejden Ben Dhafer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bennett" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/shop_515-49963-2674-822/m73-2024-du-neolithique-a-l-age-du-bronze-sur-le-littoral-de-la-manche-et-de-la-mer-du-nord-le-site-d-escalles-mont-d-hubert-pas-de-calais-dir.-ivan-praud.html" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396857v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.4562" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396838v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.4566" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318363v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Maigrot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Mazurkevich" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Dolbunova" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Bailly" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05100779v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Werthe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660366v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joly" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900229v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781789694789" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470705v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interneo.hypotheses.org/32e-colloque-interneo-le-mans-2017" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03035079v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hallavant" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/category/seminaire/bioarcheologie-minimums-methodologiques-referentiels-communs-nouvelles-approches" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/g4c7-cj79" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02868498v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/42058127/Pr%C3%A9histoire_de_l_Europe_du_nord-ouest_mobilit%C3%A9s_climats_et_identit%C3%A9s_culturelles._Volume_3_N%C3%A9olithique_-_%C3%82ge_du_Bronze" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428687v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063739v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina San Juan - Foucher" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966384v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Andr&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard-Bidaut" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750874v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bocquet-Appel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubouloz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5871/bacad/9780197265758.003.0004" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361923v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bocquet-Appel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubouloz J." TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa R." TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berger J.-F." TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04702168v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PA010572" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04617472v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087226v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Raphael Oliveira" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198907v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antol&#237;n" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonhomme" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouby" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544287v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brkojewitsch Gael" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies de Raymaeker" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839624v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Beenhouwer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04683485v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Jeanty" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750429v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kulkov" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134890v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ergun" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Holguin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ballantyne" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gkatzogia" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charles" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170604v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friyat Kidane" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Salavert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Biets" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Gantier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327445v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358124v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358150v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04331001v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Angulo Lopez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327560v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03811092v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896629v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Paul Crieelard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723026v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03407413v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auray R&#233;my" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoerni Caroline" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03605932v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Toulemonde" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469715v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166693v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338789v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359019v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jabbour" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166029v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bakels" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469658v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376268v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469704v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603005v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01932465v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166677v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896666v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279219v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois. Berger" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130257v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupont" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herv&#233;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886390v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757447v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Salavert" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683876v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683889v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ertlen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moussa" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683887v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936866v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toulemonde" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04474335v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046377v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467670v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467658v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467646v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273370v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04444926v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198898v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X Cohen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Hairie" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sch&#246;der Sebastian" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699884v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rafael" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359048v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lafarge" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166689v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879658v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173671v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lucie" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336208v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine d'Andrea" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060222v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salavert" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gouriveau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebreton" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Messager" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kiosak" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886747v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Couderc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochart" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799965v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bendrey" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04474345v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04447323v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467625v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115925v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vilain" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165870v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780199389414.013.307" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511495v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Wilkinson" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04406333v3" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04465411v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750475v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750465v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Danto" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Filippova" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901338v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011708v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behailu Habte Endalew" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899228v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Maicher" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885974v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Meurisse-Fort" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Afonso-Lopes" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Delobel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896548v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borgnon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colonna" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868090v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Durand" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896712v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888298v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barenghi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Barray" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820366v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>