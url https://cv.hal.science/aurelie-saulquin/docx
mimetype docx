--- v0 (2026-04-06)
+++ v1 (2026-05-23)
@@ -66,440 +66,479 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MultimodalBirds</w:t>
+                <w:t xml:space="preserve">ModNEF : MODular Neuromorphic Emulator for Fpga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Courtois</w:t>
+                <w:t xml:space="preserve">Aurélie Saulquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Pinguet</w:t>
+                <w:t xml:space="preserve">Mazdak Fatahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Meunier</w:t>
+                <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fahd Chtioui</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Samy Meftali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Saulquin</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:abc8c762e0ef9fdb7241ee66670c9783f3122c3f;origin=https://gitlab.univ-lille.fr/bioinsp/ModNEF;visit=swh:1:snp:896c4ea374fc052f6742bcfd6e26b27e3dc59277;anchor=swh:1:rev:3e6dad9a460719607b5514a44de879466f703de6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05540404v1</w:t>
+                <w:t xml:space="preserve">hal-05545253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ModNEF : An Open Source Modular Neuromorphic Emulator for FPGA for Low-Power In-Edge Artificial Intelligence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">MultimodalBirds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pinguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahd Chtioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Saulquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3730581⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05033844v1</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17633386⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA-Based Neuromorphic Architecture for Spiking Neural Network Emulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">ModNEF : An Open Source Modular Neuromorphic Emulator for FPGA for Low-Power In-Edge Artificial Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Saulquin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Computer Science [cs]. Université de Lille, 2025. English. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazdak Fatahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Meftali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACM Transactions on Architecture and Code Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Thèse</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3730581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-05543829v1</w:t>
+                <w:t xml:space="preserve">hal-05033844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -517,51 +556,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ModNEF : An open source Spiking Neural Network Emulator for FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Saulquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PEPR IA Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -755,51 +794,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540404v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Courtois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Meunier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Chtioui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Saulquin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17633386" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033844v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazdak Fatahi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Meftali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3730581" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05543829v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396536v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545253v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Saulquin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazdak Fatahi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Meftali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:abc8c762e0ef9fdb7241ee66670c9783f3122c3f;origin=https://gitlab.univ-lille.fr/bioinsp/ModNEF;visit=swh:1:snp:896c4ea374fc052f6742bcfd6e26b27e3dc59277;anchor=swh:1:rev:3e6dad9a460719607b5514a44de879466f703de6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540404v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Courtois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinguet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Meunier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Chtioui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17633386" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033844v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3730581" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396536v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>