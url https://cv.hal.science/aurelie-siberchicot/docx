--- v0 (2026-03-09)
+++ v1 (2026-04-01)
@@ -153,1181 +153,1172 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larval density in the invasive Drosophila suzukii : Immediate and delayed effects on life‐history traits</w:t>
+                <w:t xml:space="preserve">Comment anticiper le risque de dispersion des Culicoides par le vent ? Windi App</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Reyes‐ramírez</w:t>
+                <w:t xml:space="preserve">Vaissié Pauline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zaïnab Belgaidi</w:t>
+                <w:t xml:space="preserve">Martinetti Davide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Gibert</w:t>
+                <w:t xml:space="preserve">Siberchicot Aurélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pommier</w:t>
+                <w:t xml:space="preserve">Delmotte Stéphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
+                <w:t xml:space="preserve">Porphyre Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 85 (11)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206242v1</w:t>
+                <w:t xml:space="preserve">hal-05539546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DRomics, a workflow to exploit dose-response omics data in ecotoxicology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Larval density in the invasive Drosophila suzukii : Immediate and delayed effects on life‐history traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Reyes‐ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Zaïnab Belgaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.325⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (8), pp.e10433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.10433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231043v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhylteR: Efficient Identification of Outlier Sequences in Phylogenomic Datasets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DRomics, a workflow to exploit dose-response omics data in ecotoxicology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Tricou</w:t>
+                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Tannier</w:t>
+                <w:t xml:space="preserve">Floriane Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Joseph</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 40 (11), pp.msad234. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.e90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msad234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03995366v3</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">rbioacc: An R-package to analyze toxicokinetic data</w:t>
+                <w:t xml:space="preserve">PhylteR: Efficient Identification of Outlier Sequences in Phylogenomic Datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Ratier</w:t>
+                <w:t xml:space="preserve">Aurore Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgile Baudrot</w:t>
+                <w:t xml:space="preserve">Théo Tricou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miléna Kaag</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Eric Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 242, pp.113875. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (11), pp.msad234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2022.113875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msad234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03846876v1</w:t>
+                <w:t xml:space="preserve">hal-03995366v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking full advantage of modelling to better assess environmental risk due to xenobiotics</w:t>
+                <w:t xml:space="preserve">rbioacc: An R-package to analyze toxicokinetic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Charles</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aude Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Baudrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miléna Kaag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-15042-7⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 242, pp.113875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2022.113875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03362566v1</w:t>
+                <w:t xml:space="preserve">ineris-03846876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifespan decreases with proportion of sons in males but not females of zoo‐housed tigers and lemurs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taking full advantage of modelling to better assess environmental risk due to xenobiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Müller</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sandrine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Baudrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Multari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander Sliwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeb.13793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-15042-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228336v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex‐specific actuarial and reproductive senescence in zoo‐housed tiger ( Panthera tigris ): The importance of sub‐species for conservation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Lifespan decreases with proportion of sons in males but not females of zoo‐housed tigers and lemurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Tidière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Sliwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoo Biology</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/zoo.21610⟩</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.13793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225426v1</w:t>
+                <w:t xml:space="preserve">hal-03228336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollen limitation as a main driver of fruiting dynamics in oak populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sex‐specific actuarial and reproductive senescence in zoo‐housed tiger ( Panthera tigris ): The importance of sub‐species for conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Tidière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éliane Schermer</w:t>
+                <w:t xml:space="preserve">Peter Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐claude Bel‐venner</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Alexander Sliwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Douay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 22 (1), pp.98-107. </w:t>
+              <w:t xml:space="preserve">Zoo Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ele.13171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/zoo.21610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766473v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DRomics: A Turnkey Tool to Support the Use of the Dose–Response Framework for Omics Data in Ecological Risk Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Scholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1378,90 +1369,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal reproductive senescence shapes the fitness consequences of the parental age difference in ruffed lemurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Tidière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adamantia Deligiannopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylisa Whipple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1506,187 +1497,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02309944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">adegraphics: An S4 Lattice-Based Package for the Representation of Multivariate Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Pollen limitation as a main driver of fruiting dynamics in oak populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éliane Schermer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐claude Bel‐venner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dray</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The R Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (2), pp.198-212. </w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (1), pp.98-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32614/RJ-2017-042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ele.13171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887857v1</w:t>
+                <w:t xml:space="preserve">hal-04766473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MareyMap online: A user-friendly web application and database service for estimating recombination rates using physical and genetic maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1753,635 +1748,765 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fruiting Strategies of Perennial Plants: A Resource Budget Model to Couple Mast Seeding to Pollination Efficiency and Resource Allocation Strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">adegraphics: An S4 Lattice-Based Package for the Representation of Multivariate Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Venner</w:t>
+                <w:t xml:space="preserve">A. Julien-Laferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Siberchicot</w:t>
+                <w:t xml:space="preserve">Ab. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.F. Pélisson</w:t>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Schermer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Dray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/686684⟩</w:t>
+              <w:t xml:space="preserve">The R Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (2), pp.198-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32614/RJ-2017-042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049895v1</w:t>
+                <w:t xml:space="preserve">hal-01887857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unknown age in health disorders: A method to account for its cumulative effect and an application to feline viruses interactions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fruiting Strategies of Perennial Plants: A Resource Budget Model to Couple Mast Seeding to Pollination Efficiency and Resource Allocation Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Venner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Hellard</w:t>
+                <w:t xml:space="preserve">A. Siberchicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Pontier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
+                <w:t xml:space="preserve">P.F. Pélisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Sauvage</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Schermer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bel-Venner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epidem.2015.02.004⟩</w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 188 (1), pp.66-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/686684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157786v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the instar of a weevil larva (Coleoptera: Curculionidae) using a parsimonious method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unknown age in health disorders: A method to account for its cumulative effect and an application to feline viruses interactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vallier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Siberchicot</w:t>
+                <w:t xml:space="preserve">Eléonore Hellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Fouchet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Pontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14411/eje.2014.056⟩</w:t>
+              <w:t xml:space="preserve">Epidemics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11, pp.48-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epidem.2015.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449145v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conference Report: Deuxièmes Rencontres R</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Determining the instar of a weevil larva (Coleoptera: Curculionidae) using a parsimonious method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Merville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Venner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Siberchicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The R Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (4), pp.567-573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14411/eje.2014.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887870v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conference Report: Deuxièmes Rencontres R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The R Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5/2, pp.164--165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Novel measures of linkage disequilibrium that correct the bias due to population structure and relatedness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 108 (3), pp.285-291. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/hdy.2011.73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2391,620 +2516,620 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de DRomics pour modéliser les données omiques de type dose-réponse dans le cadre de l’appréciation du risque environnemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Schmitt-Jansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEFA (Société d’Ecotoxicologie Fondamentale et Appliquée)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of omics dose-response data for ecological risk assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">New goodness-of-fit plots for censored data in the package fitdistrplus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dutang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR Ecologie Statistique (EcoStat)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">7ème rencontres R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920770v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New goodness-of-fit plots for censored data in the package fitdistrplus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Modelling of omics dose-response data for ecological risk assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dutang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">F. Larras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Baillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème rencontres R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées du GDR Ecologie Statistique (EcoStat)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920835v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic structure and linkage disequilibrium in 4 Vitis species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Peros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Animal Genomes Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic structure and linkage disequilibrium in four Vitis species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Peros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3014,525 +3139,525 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Windi App, an R Shiny Tool to Rapidly Assess the Risk of Culicoides Wind Dispersal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vaissié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Congress for Veterinary Virology Including an EPIZONE Session</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Portorož, Slovenia. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DRomics: an R tool for modelling omics dose-response data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Schmitt-Jansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès useR!</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Toulouse, France. Communication par affiche (poster), 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic structure and linkage disequilibrium in 4 species of the Vitis genus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dereeper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Peros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Génoplante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Pont Royal, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic structure and linkage disequilibrium in 4 Vitis species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Peros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Laucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grapevine breeding and genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Geneva, New York, United States. , 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3542,156 +3667,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate Analysis of Ecological Data with ade4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Béatrice Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer New York, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-8850-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02309884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3701,985 +3826,985 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">nlstools: Tools for Nonlinear Regression Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">fitdistrplus: Help to Fit of a Parametric Distribution to Non-Censored or Censored Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dutang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Siberchicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:d8d109a9fd1c8c6f4e8607684ff3b1de1a2ac290;origin=https://github.com/lbbe-software/nlstools;visit=swh:1:snp:039ab9af980f413a239f8da43698b409cedba341;anchor=swh:1:rev:a676ed157555a813cd4af0f6ee72875dd75d01e9⟩</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:0dd1ff04558397de7014131b4e575196da3f4a53;origin=https://hal.archives-ouvertes.fr/hal-04722769;visit=swh:1:snp:ce008b885058bee712ed7d6da61ec12e67c58036;anchor=swh:1:rel:c45c4f67197365c5c3d20b9d67c3d239c8fbe96e;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04972193v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">adespatial: Multivariate Multiscale Spatial Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">nlsMicrobio: Nonlinear Regression in Predictive Microbiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:d47b25223aa96318cf263c999dd68da682dd8151;origin=https://github.com/adeverse/adespatial;visit=swh:1:snp:d06d09bee3bd54bae9f68cb6a23080fcab8cf2d4;anchor=swh:1:rev:9718305b94051b414dbf34527362366b3b2778dc⟩</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:ab0e5ec11c409dd45dcca9cdcddfb045f48a37bf;origin=https://github.com/lbbe-software/nlsMicrobio;visit=swh:1:snp:2fe5c2e77d78559c272aa934eee124cffbe5ec8a;anchor=swh:1:rev:0e251f6522cccd9a5ca4baff80d7e13d207d91c0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976074v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DRomics: Dose Response for Omics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">adespatial: Multivariate Multiscale Spatial Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:c9238a344ce0690515ae56048e3f62f6da155cb7;origin=https://github.com/lbbe-software/DRomics;visit=swh:1:snp:5525f2891b32a238df0d8935e777ee1a31c5bac5;anchor=swh:1:rev:59980e0e97942a240023b2c841720860ecbbd295⟩</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:d47b25223aa96318cf263c999dd68da682dd8151;origin=https://github.com/adeverse/adespatial;visit=swh:1:snp:d06d09bee3bd54bae9f68cb6a23080fcab8cf2d4;anchor=swh:1:rev:9718305b94051b414dbf34527362366b3b2778dc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976156v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">fitdistrplus: Help to Fit of a Parametric Distribution to Non-Censored or Censored Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">DRomics: Dose Response for Omics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Siberchicot</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:0dd1ff04558397de7014131b4e575196da3f4a53;origin=https://hal.archives-ouvertes.fr/hal-04722769;visit=swh:1:snp:ce008b885058bee712ed7d6da61ec12e67c58036;anchor=swh:1:rel:c45c4f67197365c5c3d20b9d67c3d239c8fbe96e;path=/⟩</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:c9238a344ce0690515ae56048e3f62f6da155cb7;origin=https://github.com/lbbe-software/DRomics;visit=swh:1:snp:5525f2891b32a238df0d8935e777ee1a31c5bac5;anchor=swh:1:rev:59980e0e97942a240023b2c841720860ecbbd295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722769v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">nlsMicrobio: Nonlinear Regression in Predictive Microbiology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ade4: Analysis of Ecological Data: Exploratory and Euclidean Methods in Environmental Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Béatrice Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Baty</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Jean Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:ab0e5ec11c409dd45dcca9cdcddfb045f48a37bf;origin=https://github.com/lbbe-software/nlsMicrobio;visit=swh:1:snp:2fe5c2e77d78559c272aa934eee124cffbe5ec8a;anchor=swh:1:rev:0e251f6522cccd9a5ca4baff80d7e13d207d91c0⟩</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:95f239f062befdbdcdafff9f7481b8c21fdeff6c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975390v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ade4: Analysis of Ecological Data: Exploratory and Euclidean Methods in Environmental Sciences</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">nlstools: Tools for Nonlinear Regression Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:95f239f062befdbdcdafff9f7481b8c21fdeff6c⟩</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:d8d109a9fd1c8c6f4e8607684ff3b1de1a2ac290;origin=https://github.com/lbbe-software/nlstools;visit=swh:1:snp:039ab9af980f413a239f8da43698b409cedba341;anchor=swh:1:rev:a676ed157555a813cd4af0f6ee72875dd75d01e9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690682v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">phylter: Detect and Remove Outliers in Phylogenomics Datasets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">adephylo: Exploratory Analyses for the Phylogenetic Comparative Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:dfe8a3a2e14a5d702074a8c35f288bf13346c6a9;origin=https://github.com/damiendevienne/phylter;visit=swh:1:snp:d1c7bbb9b94f2c10238606bcc54cea184b8749af;anchor=swh:1:rev:3c06fa9ddf83bf5073fe05b28f7ff9f9fa39ebfc⟩</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:8652a24db09b8a6b04e9db682f91a46a038cdbb6;origin=https://github.com/adeverse/adephylo;visit=swh:1:snp:30e131d15586bf8af39eded4f0d5290fbdefada8;anchor=swh:1:rev:2817c696a700dbf4e67c0e5be974191135f5367d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976675v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LifemapR: Data Visualisation on 'Lifemap' Tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Bompard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:5888a5405100a61c81a03373e5c8bafdbe328cd9;origin=https://github.com/Lifemap-ToL/LifemapR;visit=swh:1:snp:42223780328df3caf1afa308418024a9150090f5;anchor=swh:1:rev:439b8c85fb3d3ba79598cc2adef0b2ede071fc4f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">adephylo: Exploratory Analyses for the Phylogenetic Comparative Method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">phylter: Detect and Remove Outliers in Phylogenomics Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien de Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Tricou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:8652a24db09b8a6b04e9db682f91a46a038cdbb6;origin=https://github.com/adeverse/adephylo;visit=swh:1:snp:30e131d15586bf8af39eded4f0d5290fbdefada8;anchor=swh:1:rev:2817c696a700dbf4e67c0e5be974191135f5367d⟩</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:dfe8a3a2e14a5d702074a8c35f288bf13346c6a9;origin=https://github.com/damiendevienne/phylter;visit=swh:1:snp:d1c7bbb9b94f2c10238606bcc54cea184b8749af;anchor=swh:1:rev:3c06fa9ddf83bf5073fe05b28f7ff9f9fa39ebfc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979960v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId154"/>
+      <w:footerReference w:type="default" r:id="rId160"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4747,51 +4872,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D31D8DE"/>
+    <w:nsid w:val="E4F3E082"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4978,51 +5103,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-siberchicot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7638-8318" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232861307" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206242v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Reyes&#8208;ram&#237;rez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Za&#239;nab Belgaidi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pommier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10433" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04231043v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.325" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995366v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Comte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tricou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joseph" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad234" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03846876v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ratier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Baudrot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Kaag" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.113875" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362566v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Multari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15042-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228336v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Tidi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Douay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M&#252;ller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sliwa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13793" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225426v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zoo.21610" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04766473v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Schermer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claude Bel&#8208;venner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fouchet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13171" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309919v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scholz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b04752" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309944v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thevenot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamantia Deligiannopoulou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylisa Whipple" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.1479" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887857v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julien-Laferri&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab. Dufour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thioulouse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dray" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/RJ-2017-042" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624713v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bessy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gueguen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A. B. Marais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx178" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02049895v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Venner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siberchicot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. P&#233;lisson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schermer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bel-Venner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/686684" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157786v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Hellard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sauvage" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2015.02.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449145v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merville" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fouchet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/eje.2014.056" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887870v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267769v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2011.73" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04963332v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Larras" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Schmitt-Jansen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04920770v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Billoir" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baillard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04920835v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dutang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506173v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peros" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Cunff" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756085v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. This" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Cunff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216435v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vaissi&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delmotte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Porphyre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04940104v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818909v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Doligez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822150v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Laucou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309884v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thioulouse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Dufour" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jombart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8850-1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972193v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Baty" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flandrois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d8d109a9fd1c8c6f4e8607684ff3b1de1a2ac290;origin=https://github.com/lbbe-software/nlstools;visit=swh:1:snp:039ab9af980f413a239f8da43698b409cedba341;anchor=swh:1:rev:a676ed157555a813cd4af0f6ee72875dd75d01e9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976074v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d47b25223aa96318cf263c999dd68da682dd8151;origin=https://github.com/adeverse/adespatial;visit=swh:1:snp:d06d09bee3bd54bae9f68cb6a23080fcab8cf2d4;anchor=swh:1:rev:9718305b94051b414dbf34527362366b3b2778dc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976156v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c9238a344ce0690515ae56048e3f62f6da155cb7;origin=https://github.com/lbbe-software/DRomics;visit=swh:1:snp:5525f2891b32a238df0d8935e777ee1a31c5bac5;anchor=swh:1:rev:59980e0e97942a240023b2c841720860ecbbd295" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722769v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Siberchicot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0dd1ff04558397de7014131b4e575196da3f4a53;origin=https://hal.archives-ouvertes.fr/hal-04722769;visit=swh:1:snp:ce008b885058bee712ed7d6da61ec12e67c58036;anchor=swh:1:rel:c45c4f67197365c5c3d20b9d67c3d239c8fbe96e;path=/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975390v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ab0e5ec11c409dd45dcca9cdcddfb045f48a37bf;origin=https://github.com/lbbe-software/nlsMicrobio;visit=swh:1:snp:2fe5c2e77d78559c272aa934eee124cffbe5ec8a;anchor=swh:1:rev:0e251f6522cccd9a5ca4baff80d7e13d207d91c0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690682v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:95f239f062befdbdcdafff9f7481b8c21fdeff6c" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976675v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien de Vienne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:dfe8a3a2e14a5d702074a8c35f288bf13346c6a9;origin=https://github.com/damiendevienne/phylter;visit=swh:1:snp:d1c7bbb9b94f2c10238606bcc54cea184b8749af;anchor=swh:1:rev:3c06fa9ddf83bf5073fe05b28f7ff9f9fa39ebfc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976459v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Bompard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barnier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5888a5405100a61c81a03373e5c8bafdbe328cd9;origin=https://github.com/Lifemap-ToL/LifemapR;visit=swh:1:snp:42223780328df3caf1afa308418024a9150090f5;anchor=swh:1:rev:439b8c85fb3d3ba79598cc2adef0b2ede071fc4f" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979960v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8652a24db09b8a6b04e9db682f91a46a038cdbb6;origin=https://github.com/adeverse/adephylo;visit=swh:1:snp:30e131d15586bf8af39eded4f0d5290fbdefada8;anchor=swh:1:rev:2817c696a700dbf4e67c0e5be974191135f5367d" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-siberchicot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7638-8318" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232861307" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539546v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaissi&#233; Pauline" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinetti Davide" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siberchicot Aur&#233;lie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delmotte St&#233;phane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porphyre Thibaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206242v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Reyes&#8208;ram&#237;rez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Za&#239;nab Belgaidi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pommier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10433" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04231043v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.325" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995366v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Comte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tricou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joseph" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad234" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03846876v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ratier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Baudrot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Kaag" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.113875" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362566v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Multari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15042-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228336v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Tidi&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Douay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M&#252;ller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sliwa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13793" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225426v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zoo.21610" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309919v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scholz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b04752" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309944v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thevenot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamantia Deligiannopoulou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylisa Whipple" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.1479" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04766473v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Schermer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claude Bel&#8208;venner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fouchet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13171" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624713v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bessy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gueguen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A. B. Marais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx178" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887857v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julien-Laferri&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab. Dufour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thioulouse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dray" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/RJ-2017-042" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02049895v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Venner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siberchicot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. P&#233;lisson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schermer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bel-Venner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/686684" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157786v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Hellard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sauvage" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2015.02.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449145v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merville" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fouchet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/eje.2014.056" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887870v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267769v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2011.73" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04963332v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Larras" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Schmitt-Jansen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04920835v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dutang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04920770v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Billoir" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506173v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peros" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Cunff" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756085v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. This" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Cunff" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216435v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vaissi&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delmotte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Porphyre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04940104v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818909v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Doligez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822150v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Laucou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309884v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thioulouse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Dufour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jombart" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8850-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722769v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Siberchicot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0dd1ff04558397de7014131b4e575196da3f4a53;origin=https://hal.archives-ouvertes.fr/hal-04722769;visit=swh:1:snp:ce008b885058bee712ed7d6da61ec12e67c58036;anchor=swh:1:rel:c45c4f67197365c5c3d20b9d67c3d239c8fbe96e;path=/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975390v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Baty" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ab0e5ec11c409dd45dcca9cdcddfb045f48a37bf;origin=https://github.com/lbbe-software/nlsMicrobio;visit=swh:1:snp:2fe5c2e77d78559c272aa934eee124cffbe5ec8a;anchor=swh:1:rev:0e251f6522cccd9a5ca4baff80d7e13d207d91c0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976074v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d47b25223aa96318cf263c999dd68da682dd8151;origin=https://github.com/adeverse/adespatial;visit=swh:1:snp:d06d09bee3bd54bae9f68cb6a23080fcab8cf2d4;anchor=swh:1:rev:9718305b94051b414dbf34527362366b3b2778dc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976156v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c9238a344ce0690515ae56048e3f62f6da155cb7;origin=https://github.com/lbbe-software/DRomics;visit=swh:1:snp:5525f2891b32a238df0d8935e777ee1a31c5bac5;anchor=swh:1:rev:59980e0e97942a240023b2c841720860ecbbd295" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690682v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:95f239f062befdbdcdafff9f7481b8c21fdeff6c" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972193v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flandrois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d8d109a9fd1c8c6f4e8607684ff3b1de1a2ac290;origin=https://github.com/lbbe-software/nlstools;visit=swh:1:snp:039ab9af980f413a239f8da43698b409cedba341;anchor=swh:1:rev:a676ed157555a813cd4af0f6ee72875dd75d01e9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979960v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8652a24db09b8a6b04e9db682f91a46a038cdbb6;origin=https://github.com/adeverse/adephylo;visit=swh:1:snp:30e131d15586bf8af39eded4f0d5290fbdefada8;anchor=swh:1:rev:2817c696a700dbf4e67c0e5be974191135f5367d" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976459v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Bompard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien de Vienne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barnier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5888a5405100a61c81a03373e5c8bafdbe328cd9;origin=https://github.com/Lifemap-ToL/LifemapR;visit=swh:1:snp:42223780328df3caf1afa308418024a9150090f5;anchor=swh:1:rev:439b8c85fb3d3ba79598cc2adef0b2ede071fc4f" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976675v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:dfe8a3a2e14a5d702074a8c35f288bf13346c6a9;origin=https://github.com/damiendevienne/phylter;visit=swh:1:snp:d1c7bbb9b94f2c10238606bcc54cea184b8749af;anchor=swh:1:rev:3c06fa9ddf83bf5073fe05b28f7ff9f9fa39ebfc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>