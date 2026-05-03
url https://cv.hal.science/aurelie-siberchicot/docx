--- v1 (2026-04-01)
+++ v2 (2026-05-03)
@@ -4872,51 +4872,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E4F3E082"/>
+    <w:nsid w:val="53029ABC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>