--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -484,135 +484,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment un état émotionnel impacte-t-il la performance en orthographe grammaticale d’enfants à l’école primaire ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stress, Anxiety, and School Burnout Post COVID ‐19: A Study of French Adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Largy</w:t>
+                <w:t xml:space="preserve">Marion Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Soulier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
+                <w:t xml:space="preserve">Caroline Vezilier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mind, Brain, and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (2), pp.98-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mbe.12346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04279382v1</w:t>
+                <w:t xml:space="preserve">hal-04146677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Emotions on Elementary-School Children’s Implicit Learning during a Serial Reaction Time Task</w:t>
               </w:r>
@@ -709,395 +705,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress, Anxiety, and School Burnout Post COVID ‐19: A Study of French Adolescents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment un état émotionnel impacte-t-il la performance en orthographe grammaticale d’enfants à l’école primaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Largy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Largy Gunnarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Vezilier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mind, Brain, and Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (185), pp.413-422</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146677v1</w:t>
+                <w:t xml:space="preserve">hal-04279382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of learning goals on vocabulary acquisition in elementary school children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A study of approach-avoidance patterns in children in response to emotional stimuli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mazars</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 48 (1), </w:t>
+              <w:t xml:space="preserve">Academia Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5289, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1096357ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20935/AL5289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146667v1</w:t>
+                <w:t xml:space="preserve">hal-03823879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of approach-avoidance patterns in children in response to emotional stimuli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of learning goals on vocabulary acquisition in elementary school children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academia Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5289, </w:t>
+              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20935/AL5289⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1096357ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03823879v1</w:t>
+                <w:t xml:space="preserve">hal-04146667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic Anxiety and School Burnout in Adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vezilier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Journal of Scientific &amp; Technical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 42 (5), pp.34034-34036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1239,77 +1239,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d’une induction émotionnelle par la musique sur la détection d’erreurs orthographiques : étude chez l’enfant et chez l’adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 121, pp.25-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1343,77 +1343,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l’émotion sur l’orthographe d’élèves d’école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Soulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 40 (1), pp.191-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1486,51 +1486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonia Lanchantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Gunnarsson-Largy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lingvisticae Investigationes Supplementa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 41 (2), pp.161-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1603,51 +1603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Gunnarsson-Largy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonia Lanchantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interacções</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 48, pp.21-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1952,343 +1952,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01865361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stroop Interference and Development</w:t>
+                <w:t xml:space="preserve">Effet d’une induction émotionnelle par la couleur sur l’attention d’enfants typiques de 4 à 11 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lemercier</w:t>
+                <w:t xml:space="preserve">Sarah Benintendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J R Schmidt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Boujon</w:t>
+                <w:t xml:space="preserve">P. Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01438761v1</w:t>
+                <w:t xml:space="preserve">hal-01616727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’une induction émotionnelle par la couleur sur l’attention d’enfants typiques de 4 à 11 ans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Benintendi</w:t>
+                <w:t xml:space="preserve">L'effet d'une induction émotionnelle par la musique sur la production des accords nominal et verbal : étude chez l'enfant d'école primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 117 (4), pp.405-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0003503317004031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616727v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'effet d'une induction émotionnelle par la musique sur la production des accords nominal et verbal : étude chez l'enfant d'école primaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Largy</w:t>
+                <w:t xml:space="preserve">Stroop Interference and Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J R Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 117 (4), pp.405-431. </w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67, pp.43 - 50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4074/S0003503317004031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2016.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663137v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The amount of French text messaging 1 related to spelling 2 level: why some letters are produced and others are not?</w:t>
               </w:r>
@@ -2300,51 +2300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonia Lanchantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PsychNology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 13 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2395,68 +2395,68 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonia Lanchantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glossa</w:t>
+              <w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 118, pp.40-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2490,51 +2490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2611,51 +2611,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Good spellers write more textism than bad spellers in instant messaging: The case of French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PsychNology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 12 (1-2), pp.45-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2719,51 +2719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Loury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Gunnarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Soum-Favaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3099,51 +3099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonia Lanchantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PsychNology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10 (3), pp.187 - 214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3181,51 +3181,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are implicit learning abilities sensitive to the type of material to be processed? Study on typical readers and children with dyslexia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Research in Reading</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 34 (3), pp.298-314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3284,51 +3284,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are implicit learning abilities sensitive to the type of material to be processed? Study on children with and without dyslexia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Research in Reading</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 34 (3), pp.298-314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3387,51 +3387,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apprentissage implicite : utilisation d'une tâche de temps de réaction séquentiel chez l'enfant présentant des troubles du langage écrit.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 107-108, pp.151-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3469,51 +3469,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la sensibilité de l'apprentissage implicite au type d'item à pister dans une tâche de temps de réaction séquentiel : le cas des enfants dyslexiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 107-108, pp.151-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3532,191 +3532,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00762163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage implicite et dyslexie : des données contradictoires</w:t>
+                <w:t xml:space="preserve">L'apprentissage implicite chez l'enfant présentant des troubles du langage écrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 96-97, pp.235-251</w:t>
+              <w:t xml:space="preserve">, 2008, 96-97, pp.27-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00943591v1</w:t>
+                <w:t xml:space="preserve">hal-00762160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apprentissage implicite chez l'enfant présentant des troubles du langage écrit</w:t>
+                <w:t xml:space="preserve">Apprentissage implicite et dyslexie : des données contradictoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 96-97, pp.27-32</w:t>
+              <w:t xml:space="preserve">, 2008, 96-97, pp.235-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762160v1</w:t>
+                <w:t xml:space="preserve">hal-00943591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4219,51 +4219,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les processus en jeu dans la révision orthographique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4321,96 +4321,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00966257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La liaison à l’interface entre l’oral et l’écrit</w:t>
+                <w:t xml:space="preserve">La liaison à l'interface entre l'oral et l'écrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Soum-Favaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cecilia Largy Gunnarsson</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Gunnarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Soum; A. Coquillon; J-P. Chevrot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La liaison : approches contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4422,120 +4422,120 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.141-168, 2013, 978-3-0351-9838-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01374208v1</w:t>
+                <w:t xml:space="preserve">hal-00966253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La liaison à l'interface entre l'oral et l'écrit</w:t>
+                <w:t xml:space="preserve">La liaison à l’interface entre l’oral et l’écrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Soum-Favaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cecilia Gunnarsson</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Largy Gunnarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Soum; A. Coquillon; J-P. Chevrot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La liaison : approches contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4547,94 +4547,94 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.141-168, 2013, 978-3-0351-9838-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00966253v1</w:t>
+                <w:t xml:space="preserve">hal-01374208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du débat sur l'efficience de l'apprentissage implicite chez le dyslexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-E. Gombert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approche Cognitive de l'apprentissage de la langue écrite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.179-187, 2008</w:t>
@@ -4753,51 +4753,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4EF57E85"/>
+    <w:nsid w:val="FB744DBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4984,51 +4984,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-simoes-perlant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5790-361X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130456616" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139213773" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460674v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Simo&#235;s-Perlant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benintendi-Medjaoued" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gramaje" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psycholint8010006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932191v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610085v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soc14060087" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279382v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Largy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Soulier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Largy Gunnarsson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423211v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mazars" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10030533" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146677v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Barreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vezilier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mbe.12346" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146667v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1096357ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823879v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/AL5289" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625687v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/BJSTR.2022.42.006814" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831879v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kechichian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duvignau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1891/JCEP-2021-0009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625691v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.211.0025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886930v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.40.1.5059" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998841v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonia Lanchantin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gunnarsson-Largy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00018.sim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827023v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25755/int.9483" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865356v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle P&#234;cher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/ejop.v14i3.1408" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350005v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2018.1890" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865361v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438761v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Schmidt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boujon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2016.09.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616727v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benintendi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Largy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663137v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503317004031" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374207v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374206v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088901v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Schmidt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Schmidt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01241" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067722v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965455v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Loury" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gunnarsson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Soum-Favaro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762169v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943596v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762177v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Thibault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Combes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Volckaert-Legrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/wll.15.1.04sim" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858323v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762171v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2010.01464.x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CHP3WR6C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943593v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943592v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762163v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943591v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762160v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932160v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625697v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Gobin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baltazart" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stefaniak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.gobin.2021.01" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146698v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/emotions-et-apprentissages" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.gobin.2021.01.0017" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146708v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.gobin.2021.01.0076" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966257v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=42218" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374208v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/36120" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966253v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762183v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-simoes-perlant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5790-361X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130456616" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139213773" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460674v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Simo&#235;s-Perlant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benintendi-Medjaoued" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gramaje" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psycholint8010006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932191v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610085v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soc14060087" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146677v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Barreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vezilier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mbe.12346" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423211v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mazars" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10030533" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279382v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Largy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Soulier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Largy Gunnarsson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823879v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/AL5289" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146667v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1096357ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625687v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/BJSTR.2022.42.006814" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831879v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kechichian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duvignau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1891/JCEP-2021-0009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625691v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.211.0025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886930v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.40.1.5059" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998841v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonia Lanchantin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gunnarsson-Largy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00018.sim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827023v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25755/int.9483" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865356v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle P&#234;cher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/ejop.v14i3.1408" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350005v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2018.1890" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865361v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616727v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benintendi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Largy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663137v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503317004031" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438761v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Schmidt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boujon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2016.09.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374207v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374206v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088901v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Schmidt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Schmidt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01241" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067722v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965455v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Loury" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gunnarsson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Soum-Favaro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762169v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943596v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762177v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Thibault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Combes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Volckaert-Legrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/wll.15.1.04sim" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858323v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762171v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2010.01464.x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CHP3WR6C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943593v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943592v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762163v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762160v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943591v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932160v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625697v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Gobin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baltazart" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stefaniak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.gobin.2021.01" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146698v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/emotions-et-apprentissages" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.gobin.2021.01.0017" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146708v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.gobin.2021.01.0076" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966257v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=42218" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966253v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/36120" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374208v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762183v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>