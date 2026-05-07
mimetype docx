--- v1 (2026-04-11)
+++ v2 (2026-05-07)
@@ -813,339 +813,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of approach-avoidance patterns in children in response to emotional stimuli</w:t>
+                <w:t xml:space="preserve">Academic Anxiety and School Burnout in Adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Lemercier</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vezilier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academia Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5289, </w:t>
+              <w:t xml:space="preserve">Biomedical Journal of Scientific &amp; Technical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (5), pp.34034-34036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20935/AL5289⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26717/BJSTR.2022.42.006814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03823879v1</w:t>
+                <w:t xml:space="preserve">hal-03625687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of learning goals on vocabulary acquisition in elementary school children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A study of approach-avoidance patterns in children in response to emotional stimuli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mazars</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 48 (1), </w:t>
+              <w:t xml:space="preserve">Academia Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5289, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1096357ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20935/AL5289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146667v1</w:t>
+                <w:t xml:space="preserve">hal-03823879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Academic Anxiety and School Burnout in Adolescents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of learning goals on vocabulary acquisition in elementary school children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Caroline Vezilier</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Journal of Scientific &amp; Technical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 42 (5), pp.34034-34036. </w:t>
+              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26717/BJSTR.2022.42.006814⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1096357ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03625687v1</w:t>
+                <w:t xml:space="preserve">hal-04146667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Study of Spelling Performances in French and Arabic in Lebanese Bilingual Children from Grade 2 to Grade 4</w:t>
               </w:r>
@@ -1337,304 +1337,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’émotion sur l’orthographe d’élèves d’école primaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Instant messaging, digital writing and spelling production quality in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonia Lanchantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Gunnarsson-Largy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucille Soulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24452/sjer.40.1.5059⟩</w:t>
+              <w:t xml:space="preserve">Lingvisticae Investigationes Supplementa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (2), pp.161-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/li.00018.sim⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886930v1</w:t>
+                <w:t xml:space="preserve">hal-01998841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instant messaging, digital writing and spelling production quality in French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet de l’émotion sur l’orthographe d’élèves d’école primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Largy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Largy</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Soulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lingvisticae Investigationes Supplementa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 41 (2), pp.161-178. </w:t>
+              <w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (1), pp.191-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/li.00018.sim⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24452/sjer.40.1.5059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998841v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instant messaging : a threat for poor spellers whose spelling is in the process of being consolidated</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Gunnarsson-Largy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonia Lanchantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1952,226 +1952,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01865361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’une induction émotionnelle par la couleur sur l’attention d’enfants typiques de 4 à 11 ans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Benintendi</w:t>
+                <w:t xml:space="preserve">L'effet d'une induction émotionnelle par la musique sur la production des accords nominal et verbal : étude chez l'enfant d'école primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 117 (4), pp.405-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0003503317004031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01616727v1</w:t>
+                <w:t xml:space="preserve">hal-01663137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'effet d'une induction émotionnelle par la musique sur la production des accords nominal et verbal : étude chez l'enfant d'école primaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Largy</w:t>
+                <w:t xml:space="preserve">Effet d’une induction émotionnelle par la couleur sur l’attention d’enfants typiques de 4 à 11 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Benintendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663137v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stroop Interference and Development</w:t>
               </w:r>
@@ -2274,51 +2274,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The amount of French text messaging 1 related to spelling 2 level: why some letters are produced and others are not?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonia Lanchantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2369,51 +2369,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la relation de l'écrit numérique et la qualité de l'orthographe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonia Lanchantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2795,418 +2795,418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00965455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos : Le langage écrit et ses troubles: apports des nouveaux supports de communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The case of Digital Writing in Instant Messaging: When cyber written productions are closer to the oral code than the written code.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonia Lanchantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Largy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 118 (III), pp.1-3</w:t>
+              <w:t xml:space="preserve">PsychNology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (3), pp.187 - 214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762169v1</w:t>
+                <w:t xml:space="preserve">hal-00858323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le langage écrit et ses troubles: apports des nouveaux supports de communication. Avant-propos.</w:t>
+                <w:t xml:space="preserve">Avant-propos : Le langage écrit et ses troubles: apports des nouveaux supports de communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 118, pp.3</w:t>
+              <w:t xml:space="preserve">, 2012, 118 (III), pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00943596v1</w:t>
+                <w:t xml:space="preserve">hal-00762169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How adolescents with dyslexia dysorthographia use texting</w:t>
+                <w:t xml:space="preserve">Le langage écrit et ses troubles: apports des nouveaux supports de communication. Avant-propos.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Written Language and Literacy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 118, pp.3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762177v1</w:t>
+                <w:t xml:space="preserve">hal-00943596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The case of Digital Writing in Instant Messaging: When cyber written productions are closer to the oral code than the written code.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">How adolescents with dyslexia dysorthographia use texting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonia Lanchantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Volckaert-Legrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PsychNology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Written Language and Literacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (1), pp.65-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/wll.15.1.04sim⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858323v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are implicit learning abilities sensitive to the type of material to be processed? Study on typical readers and children with dyslexia</w:t>
+                <w:t xml:space="preserve">Are implicit learning abilities sensitive to the type of material to be processed? Study on children with and without dyslexia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
@@ -3241,75 +3241,75 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762171v1</w:t>
+                <w:t xml:space="preserve">hal-00943593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are implicit learning abilities sensitive to the type of material to be processed? Study on children with and without dyslexia.</w:t>
+                <w:t xml:space="preserve">Are implicit learning abilities sensitive to the type of material to be processed? Study on typical readers and children with dyslexia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
@@ -3344,75 +3344,75 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00943593v1</w:t>
+                <w:t xml:space="preserve">hal-00762171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apprentissage implicite : utilisation d'une tâche de temps de réaction séquentiel chez l'enfant présentant des troubles du langage écrit.</w:t>
+                <w:t xml:space="preserve">De la sensibilité de l'apprentissage implicite au type d'item à pister dans une tâche de temps de réaction séquentiel : le cas des enfants dyslexiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
@@ -3426,75 +3426,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 107-108, pp.151-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00943592v1</w:t>
+                <w:t xml:space="preserve">hal-00762163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la sensibilité de l'apprentissage implicite au type d'item à pister dans une tâche de temps de réaction séquentiel : le cas des enfants dyslexiques</w:t>
+                <w:t xml:space="preserve">L'apprentissage implicite : utilisation d'une tâche de temps de réaction séquentiel chez l'enfant présentant des troubles du langage écrit.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Largy</w:t>
@@ -3508,51 +3508,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 107-108, pp.151-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762163v1</w:t>
+                <w:t xml:space="preserve">hal-00943592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apprentissage implicite chez l'enfant présentant des troubles du langage écrit</w:t>
               </w:r>
@@ -4753,51 +4753,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FB744DBF"/>
+    <w:nsid w:val="C3410662"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4984,51 +4984,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-simoes-perlant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5790-361X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130456616" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139213773" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460674v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Simo&#235;s-Perlant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benintendi-Medjaoued" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gramaje" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psycholint8010006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932191v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610085v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soc14060087" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146677v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Barreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vezilier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mbe.12346" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423211v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mazars" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10030533" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279382v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Largy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Soulier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Largy Gunnarsson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823879v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/AL5289" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146667v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1096357ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625687v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/BJSTR.2022.42.006814" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831879v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kechichian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duvignau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1891/JCEP-2021-0009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625691v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.211.0025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886930v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.40.1.5059" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998841v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonia Lanchantin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gunnarsson-Largy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00018.sim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827023v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25755/int.9483" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865356v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle P&#234;cher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/ejop.v14i3.1408" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350005v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2018.1890" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865361v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616727v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benintendi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Largy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663137v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503317004031" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438761v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Schmidt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boujon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2016.09.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374207v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374206v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088901v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Schmidt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Schmidt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01241" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067722v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965455v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Loury" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gunnarsson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Soum-Favaro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762169v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943596v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762177v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Thibault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Combes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Volckaert-Legrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/wll.15.1.04sim" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858323v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762171v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2010.01464.x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CHP3WR6C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943593v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943592v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762163v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762160v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943591v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932160v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625697v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Gobin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baltazart" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stefaniak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.gobin.2021.01" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146698v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/emotions-et-apprentissages" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.gobin.2021.01.0017" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146708v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.gobin.2021.01.0076" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966257v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=42218" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966253v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/36120" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374208v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762183v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-simoes-perlant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5790-361X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130456616" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139213773" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460674v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Simo&#235;s-Perlant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benintendi-Medjaoued" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gramaje" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psycholint8010006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932191v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610085v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soc14060087" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146677v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Barreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vezilier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mbe.12346" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423211v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mazars" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10030533" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279382v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Largy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Soulier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Largy Gunnarsson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625687v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/BJSTR.2022.42.006814" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823879v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/AL5289" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146667v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1096357ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831879v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kechichian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duvignau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1891/JCEP-2021-0009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625691v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.211.0025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998841v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonia Lanchantin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gunnarsson-Largy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00018.sim" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886930v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.40.1.5059" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827023v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25755/int.9483" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865356v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle P&#234;cher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/ejop.v14i3.1408" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350005v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2018.1890" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865361v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663137v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503317004031" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616727v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benintendi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Largy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438761v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Schmidt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boujon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2016.09.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374207v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374206v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088901v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Schmidt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Schmidt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01241" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067722v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965455v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Loury" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gunnarsson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Soum-Favaro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858323v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762169v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943596v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762177v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Thibault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Combes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Volckaert-Legrier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/wll.15.1.04sim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943593v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2010.01464.x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CHP3WR6C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762171v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762163v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943592v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762160v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943591v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932160v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625697v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Gobin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baltazart" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stefaniak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.gobin.2021.01" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146698v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/emotions-et-apprentissages" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.gobin.2021.01.0017" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146708v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.gobin.2021.01.0076" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966257v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=42218" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966253v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/36120" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374208v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762183v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>