--- v0 (2026-03-15)
+++ v1 (2026-04-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:94.791666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurélie Taguet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">maitre assistant IMT Mines Alès</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aurelie-taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2231-3978</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095984240</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATIONS</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déc 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 	Habilitation à Diriger des recherches (HDR) - Effet de la localisation de nanoparticules dans des mélanges de polymères - Université de Montpellier, IMT Mines Alès, C2MA – ED Sciences Chimiques Balard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nov 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Doctorat - Greffage d’Amines et de Phénolates sur des Copolymères Fluorés pour l’Elaboration de Membranes Electrolytes pour Piles à Combustible - ICGM – IAM- Ecole de Chimie de Montpellier, Bruno AMEDURI (Directeur de recherche, Directeur de thèse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: 	Diplôme d’Etudes Approfondies et Diplôme d’ingénieur – Matériaux -  Phelma INPGrenoble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITES de RECHERCHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">**2012-aujourd’hui **: 	Maitre assistant des écoles des mines - IMT Mines Alès, C2MA, unité PCH</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effet de la dispersion de charges dans des mélanges de polymères : procédés, microstructures et propriétés finales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	 : Ingénieur de Recherche ARMINES - IMT Mines Alès, C2MA</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elaboration et caractérisation de nouveaux matériaux composites. Matrice thermoplastiques, thermodurcissables; compréhension des mécanismes structure/propriétés mécaniques et performances feu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	 : Postdoctoral fellowship -Ecole Polytechnique de Montréal, CREPEC, département de génie chimique</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elaboration et caractérisation de bioplastiques à base de polyéthylène et d’amidon thermoplastique (application : films et contenants); Compatibilisation de l’interface</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Contrat doctoral - ICGM, IAM, Ecole de Chimie de Montpellier*Elaboration de membranes électrolytes pour piles à combustible ; Greffage sur des polymères fluorés. *</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENCADREMENT:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">3 postdoc- 10 doctorants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENSEIGNEMENT:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">COURS  : Matériaux pour l’ingénieur (46h/an),   Métaux & alliages (15h/an),  Transfert de masse (9h/an), Introduction à l’évaluation environnementale (12h/an), Rhéologie (10h/an) , Matériaux et ressources (6h/an)TP/ateliers : Rhéologie/matériaux (4*4h/an), Rhéologie/procédé (8h/an), vieillissement (8h/an)Autres encadrements : missions de terrain, missions R&D, tutorat apprentis, tutorat PFE, rentrée climat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESPONSABILITES:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Membre du groupe d’évaluation pour le génie chimique et les matériaux du CRSNG (Canada) -2024 à 2027 – Subvention à la découverte  ; Rapporteur de 7 thèses depuis 2019 et examinateur de 3 thèses, Révision de 68 articles ACL, Co-animatrice de l’axe thématique Ingénierie des Surfaces et des Interfaces (depuis 2020), Référente Responsabilité Environnementale et Sociétale pour le C2MA, Responsable de l’UE Matière depuis 2013, Secrétaire de la section Méditerranée du GFP.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the impact of the irradiation process on the final properties of radiation-resistant polypropylene materials used for medical devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Petros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Garay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 243, pp.113612. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2026.113612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of alignment of h-BN platelets in LDPE disks on the thermal conductivity: Microstructure and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boukheit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amèvi Tongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FlatChem – Chemistry of Flat Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 55, pp.100989. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flatc.2025.100989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability, mechanical recycling and environmental impacts of poly-lactic acid (PLA) based natural fiber reinforced composites: Effect of reactive agents and fiber surface treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Nlandu Mayamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beigbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 237, pp.122296. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2025.122296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure development in cellulose fibre reinforced PLA composites during processing: a thermal and rheological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Andrea Villamil Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Sauceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.5479-5500. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-025-06566-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surface treatments and addition of a reactive agent on the properties of PLA/flax and PLA/bamboo composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Nlandu-Mayamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Delor-Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermoplastic Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (11), pp. 3436-3459. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/08927057241231733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical properties of graphene/multiphase polymer nanocomposites: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 225, pp.119055. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2024.119055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of halloysite nanotubes localization into a LLDPE/EVA (70/30) blend through specific chemical modifications and sequence of mixing during extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euphrasie Jasinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëllie Ylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bounor-Legaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Interfaces </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (3), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09276440.2023.2262252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method based on TGA/FTIR coupling to quantify the different thermal degradation steps of EVA/HNT composites prepared by different processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jasinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lafon-Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 177, pp.106276. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2023.106276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical modification strategies for the control of graphene localization in PS/PMMA blend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FlatChem – Chemistry of Flat Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39, pp.100500. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flatc.2023.100500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntheses of biodegradable graft copolymers from sodium caseinate and poly ɛ-caprolactone or poly lactic acid. Applications to the compatibilization of sodium caseinate/polyester blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Viora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tichané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27, pp.101345. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtchem.2022.101345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">h-BN Modification Using Several Hydroxylation and Grafting Methods and Their Incorporation into a PMMA/PA6 Polymer Blend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boukheit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (16), pp.2735. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano12162735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between multiple chemical modification strategies on graphene or graphite and physical / electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FlatChem – Chemistry of Flat Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33, pp.100376. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flatc.2022.100376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial localization of CNCs in PLA/PBAT blends and its effect on rheological, thermal, and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Heuzey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 233, pp.124229. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2021.124229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of halloysite nanotubes onto the fire properties of polymer based composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euphrasie Jasinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bounor-Legaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Beyou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 183, pp.109407. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2020.109407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and Rheological Properties of PLA, PBAT, and PLA/PBAT Blend Nanocomposites Containing CNCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Heuzey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre J Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.857. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11040857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peculiar Morphologies Obtained for 80/20 PLA/PA11 Blend with Small Amounts of Fumed Silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (7), pp.1721. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11071721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite short-side-chain PFSA electrolyte membranes containing selectively modified halloysite nanotubes (HNTs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahng Hyuck Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Akrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Cavaliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Composites &amp; nanocomposites, 56 (23), pp.13108-13127. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-021-06109-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopolymer blends for mechanical property gradient 3D printed parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (2), pp.137-152. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2021.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic and thermodynamic parameters guiding the localization of regioselectively modified kaolin platelets into a PS/PA6 co-continuous blend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Batistella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 191, pp.122277. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling interfacial interactions in LDPE/flax fibre biocomposites by a combined chemical and radiation-induced grafting approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Moussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.6333-6351. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-020-03221-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycerol-plasticized agarose separator suppressing dendritic growth in Li metal battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Touja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 247, pp.116697. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.116697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire retardancy effect of phosphorus-modified halloysite on polyamide-11 nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahnoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (3), pp.526-534. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.24961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive Compatibilization of PLA/PA11 Blends and Their Application in Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (3), art. 485 - 18 p. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma12030485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical properties of Aquivion/fluorine grafted sepiolite electrolyte membranes for use in PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahng Hyuck Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Mosdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 319, pp.933-946. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2019.06.118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribological and mechanical properties of polyamide-11/halloysite nanotube nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahnoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Delbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Mouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (1), pp.25-34. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/polyeng-2018-0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner surface modification of halloysite nanotubes and its influence on morphology and thermal properties of polystyrene/polyamide-11 blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahnoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (2), pp.300-312. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pi.5266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoelastic properties of polystyrene/polyamide-6 blend compatibilized with silica/polystyrene Janus hybrid nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 61 (2), pp.305-310. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1122/1.4975334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of functionalized halloysite on morphology and properties of polyamide-11/SEBS-g-MA blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahnoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 90, pp.418-430. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2017.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janus hybrid silica/polymer nanoparticles as effective compatibilizing agents for polystyrene/polyamide-6 melted blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90, pp.34-44. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2016.02.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective dispersion of nanoplatelets of MDH in a HDPE/PBT binary blend: Effect on flame retardancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 126, pp.107-116. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal degradation of polyesters filled with magnesium dihydroxide and magnesium oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fire and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (3), pp.445-463. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fam.2299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Nafion®-sepiolite composite membranes for PEMFC with sulfo-fluorinated sepiolite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 495, pp.392-403. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2015.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical modification of lignin by phosphorus molecules to improve the fire behavior of polybutylene succinate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 113 (SI), pp.135-143. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2014.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative study of the morphology of montmorillonite filled thermosets based on a tailor made homogenisation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Poncet-Malige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.67-74. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.05.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration, selective dispersion and compatibilizing effect of (nano)fillers in polymer blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cassagnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39, pp.1526-1563. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.progpolymsci.2014.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Py-GC/MS and PCFC to characterize the surface modification of flax fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105, pp.122-130. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2013.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the fire behavior of poly(1,4-butanediol succinate)/flax biocomposites by fiber surface modification with phosphorus compounds: molecular versus macromolecular strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (9), pp.1665-1673. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pi.4688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of modified Stöber silica nanoparticles in polystyrene/polyamide-6 blends: Coalescence inhibition and modification of the thermal degradation via controlled dispersion at the interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (11), pp.2704-2715. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2014.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cellulose, hemicellulose and lignin contents on pyrolysis and combustion of natural fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -M. Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107, pp.323-331. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2014.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorous compounds as flame retardants for polybutylene succinate/flax biocomposite: Additive versus reactive route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 102, pp.152-159. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2014.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toughening mechanisms in interfacially modified HDPE/thermoplastic starch blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin N. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel A. Huneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basil D. Favis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114, pp.222-229. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.07.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and fire behavior of natural fibers/PBS biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 98 (1), pp.87-95. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2012.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafion®-sepiolite composite membranes for improved proton exchange membrane fuel cell performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 130, pp.167-179. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2012.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the morphology on the fire behavior of a polycarbonate/poly(butylene terephthalate) blend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 125 (4), pp.3148-3158. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.36480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface/morphology relationships in polymer blends with thermoplastic starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Huneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basil Favis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (24), pp.5733-5743. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2009.09.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Original para-Sulfonic Acid Aminoethylthioethylbenzenesulfonic by Telomerization, and Its Grafting onto Poly(VDF-co-HFP) Copolymers for Proton Exchange Membrane for Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ameduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boutevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.121-136. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.23129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorinated cotelomers based on vinylidene fluoride (VDF) and hexafluoropropene (HFP): Synthesis, dehydrofluorination and grafting by amine containing an aromatic ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ameduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sauguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ameduri *</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boutevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 128, pp.619-630. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2007.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00181180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafting of Commercially Available Amines Bearing Aromatic Rings onto Poly(vinylidene-cohexafluoropropene) Copolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ameduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44, pp.1855-1868. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.21295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00181943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafting of 4-Hydroxybenzenesulfonic Acid onto Commercially Available Poly(VDF-co-HFP) Copolymers for the Preparation ofMembranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ameduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (6), pp.331-339. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.200600006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00181736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosslinking and characterization of commercially available poly(VDF-co-HFP) copolymers with 2,4,4-trimethyl-1,6-hexanediamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ameduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42, pp.2549-2561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosslinking and characterization of commercially available poly(VDF-co-HFP) copolymers with 2,4,4-trimethyl-1,6-hexanediamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ameduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42, pp.2549-2561. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2006.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00181623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosslinking of Vinylidene Fluoride-Containing Fluoropolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ameduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in polymer science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 184, pp.127-211. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b136245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally conductive filled polymers with low environmental impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Beaumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beigbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR PPM &amp; GDR MultiPODE Scientific Days : Bio-based materials &amp; Eco-Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of long-scale interphases in biocomposites: a step towards bioinspired structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Doineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Moussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR DUMBIO - Session de printemps 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Sophia antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between different processing routes to disperse cellulose nanocrystals into polyvinyl alcohol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bugaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Heuzey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre J Carreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose nanocrystals as reinforcements in thermoplastic composites: processing routes as key</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bugaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Heuzey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre J Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 21 - 21st European Conference on Composites Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of different radiation sterilization modalities on some different medical grades of polypropylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Petros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sliwak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRAP 2024 - 15th International Symposium on Ionizing Radiation and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Foz do Iguazu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose Nanocrystals as Reinforcements in Thermoplastic Composites: Effect of Processing Route on Dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bugaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Heuzey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre J Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoR 95th - The 95th Annual Meeting of The Society of Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrically conductive polymer composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1eres journées du GDR MultiPODE - Multifunctional nanostructured POlymer systems by DEsign</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Sofia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle génération de CMO recyclables à partir de matières premières de recyclage : vers une économie circulaire (RECYCOMP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aymonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Evon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Techniques: Fin de Vie et Recyclage des Composites 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NANOCOMPOSITES CONDUCTEURS ELECTRIQUES A BASE DE 50PS/50PMMA ET GRAPHENE FONCTIONNALISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR REEPOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How surface treatment and/or reactive agents allow closed loop recycling of PLA/Flax and PLA/Bamboo reinforced composites to be performed ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Nlandu-Mayamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Delor-Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPS 38 - The 38th International Conference of the Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, St Gallen, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des interfaces PLA/Lin et PLA/Bambou : rendre possible les vies successives des biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Nlandu Mayamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Delor-Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified halloysite nanotubes (HNT) used as part of a flame retardant system for a LLDPE/EVA blend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euphrasie Jasinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPS 38 - The 38th International Conference of the Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, St Gallen, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la conductivité thermique des composites PEBD/h-BN par contrôle de l'orientation des plaquettes h-BN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boukheit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e atelier IRN Nanomateriaux Multifonctionnels Contrôlés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple graphene chemical modification strategies for the development of electrical conductive PMMA/PS nanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGF 2022 - 7th edition of the european graphene forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of modified graphene localization in PMMA/PS nanocomposites on electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPN 2022– International Symposium on Polymer Nanocomposites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron nitride modification and its incorporation into PMMA/PA6 polymer blend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boukheit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPN 2022– International Symposium on Polymer Nanocomposites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement au feu de formulations pour câbles électriques après vieillissement sous rayonnement gamma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raissa Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIP 2022 - Vieillissement des Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAM, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation durable des arbres de Noël comme fibres de renforts pour des applications biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Brancheriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10es journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpellier, France. pp.289-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fireproofing of LLDPE/EVA blends via incorporation of functionalized halloysite nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Beyou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bounor-Legaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euphrasie Jasinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPN 2022– International Symposium on Polymer Nanocomposites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled dispersion of (chemically modified) halloysite nanotubes in LLDPE/EVA blend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euphrasie Jasinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bounor-Legaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Beyou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">european polymer federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications de l’interface pour des composites recyclés fibres naturelles/PLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nlandu-Mayamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Askanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Delor-Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techday : Recyclage des matériaux biosourcés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Ladoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of Kaolinites (halloysite and kaolin) in polymer blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPS36 - 36th International Conference of the Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Localization of Hexagonal-Boron Nitride Particles in a Co-Continuous Polyamide/Polypropylene Blend on the Thermal Conductivity of the Composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boukheit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PolyScience2021 - Global Summit on Polymer Science and Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer Blend Nanocomposites Based on Cellulose Nanocrystals (CNC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Heuzey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Carreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNOE 2021 - The 7th International Polysaccharide Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of graphene localization in co-continuous PMMA/PS polymer blends via chemical modification for electrical application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'Nano 2020 - The Nanoscience Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquivion/fluorine grafted sepiolite composite membranes used for membrane electrode assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahng Hyuck Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Mosdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blend</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification des interactions interfaciales dans des composites PEBD/fibres de lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. El Moussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JJC-ECOCOMP2019 - 4ème Journées Jeunes Chercheurs en Eco-composites et Composites Bio-sourcés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilized Pla/Pa11 blends and flame retardant compositions processed through Fdm additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymerblends 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent/Translucent nanocomposites : instrumental and sensorial characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Garay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Beayni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymerblends 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Palerme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irradiation de fibres de lin pour améliorer l’interface fibres/matrice de biocomposites LDPE/fibres de lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. El Moussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque PolyRay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructures and properties of Halloysite/polyamide 11 nanocomposites and filled polymer blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sahnoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes composites Nafion®- Argile pour pile à combustible basse température (PEMFC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées Industrielles Nanomatériaux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential work of fracture to evaluate toughness in interfacially modified HDPE/TPS blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Humeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Favis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New hybrid Janus particles for compatibilizing and structuring polystyrene/polyamide-6 blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the selective modification of halloysite on the morphology of polyamide/polystyrene blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sahnoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective dispersion of nanoMDH in polymer blends: Relationship between morphology and fire behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes composites Nafion®-Sépiolite pour pile à combustible à membrane échangeuse de protons (PEMFC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 11 "Matériaux poreux, granulaires et à grande aire spécifique", MATERIAUX 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally conductive composites based on h-BN and LDPE with low environmental impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Beaumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boukheit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beigbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2emes journées du GDR MultiPODE - Multifunctional nanostructured POlymer systems by DEsign</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Pyrolysis Conditions and CO₂ Activation on the Structural, Physical, and Electrical Properties of Rice Husk-Derived Biochars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirine Taktak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème édition de l’école VALOTHERBIO - Valorisation Thermochimique de la Biomasse et des Déchets : Caractérisation, Procédés et Filières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Fréjus, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of different radiation sterilization modalities on some Polyolefins for Healthcare Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Sliwak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Petros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICARST 2025 - Third International Conference on Applications of Radiation Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose nanocrystals as reinforcements in thermoplastic Composites: effect of processing route on dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bugaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Heuzey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre J Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème atelier de l’IRN Nanomatériaux Contrôlés Avancés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect Of Processing On Particle Dispersion And Rheological Behaviour Of Cnc Reinforced Polyvinyl Alcohol Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bugaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Heuzey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNOE 2023 - 8th EPNOE International Polysaccharides Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Graz, Austria. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer blend nanocomposites : Several examples from petroleum-based to bio-based polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ème colloque national du Groupe Français d'Etude et d'applications des Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">h-BN modification using hydroxylation and grafting and its incorporation into PMMA/PA6 polymer blend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boukheit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEP-SLAP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Donostia-San Sebastián, Spain. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene and graphite chemical modifications to perform electrical conductive polymer nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2021 - The 11th edition of Graphene Conference series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Grenoble, France. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotubes d’Halloysite (HNTs) comme retardateurs de flamme dans des mélanges PE/EVA pour des applications en câblerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes journées scientifiques et industrielles du Groupe Français des Polymères (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Alès, France. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the Production of Cellulose Nanomaterials and Their Use in Engineering (Bio)Plastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Banvillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bugaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Doineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Plant: Sources of Fibres, Nanocellulose and Cellulosic Derivatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Singapore, pp.333-393, 2023, Composites Science and Technology, 978-981-99-2473-8. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-2473-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halloysite nanotubes (HNTs)/polymer nanocomposites: thermal degradation and flame retardancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Vahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Saeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clay Nanoparticles : Properties and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.67-93, 2020, 978-0-12-816783-0. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-816783-0.00003-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological characterization of compatibilized polymer blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compatibilization of Polymer Blends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.453-487, 2019, 978-0-12-816006-0. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-816006-0.00016-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flame Retardant Biobased Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Bio-based Flame Retardant Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-32, 2018, 978-3-319-67083-6. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67083-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biobased Flame Retardants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Bio-based Flame Retardant Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp 33-72, 2018, 978-3-319-67083-6. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67083-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flame Retardancy of Natural Fibers Reinforced Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Bio-based Flame Retardant Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp 73-98, 2018, 978-3-319-67083-6. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67083-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GREFFAGE D'AMINES ET DE PHENOLATES SUR DES COPOLYMERES FLUORES POUR L'ELABORATION DE MEMBRANES ELECTROLYTES POUR PILES A COMBUSTIBLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université Montpellier II - Sciences et Techniques du Languedoc, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00395226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId311"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:94.791666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurélie Taguet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">maitre assistant IMT Mines Alès</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aurelie-taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2231-3978</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095984240</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATIONS</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déc 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 	Habilitation à Diriger des recherches (HDR) - Effet de la localisation de nanoparticules dans des mélanges de polymères - Université de Montpellier, IMT Mines Alès, C2MA – ED Sciences Chimiques Balard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nov 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Doctorat - Greffage d’Amines et de Phénolates sur des Copolymères Fluorés pour l’Elaboration de Membranes Electrolytes pour Piles à Combustible - ICGM – IAM- Ecole de Chimie de Montpellier, Bruno AMEDURI (Directeur de recherche, Directeur de thèse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: 	Diplôme d’Etudes Approfondies et Diplôme d’ingénieur – Matériaux -  Phelma INPGrenoble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITES de RECHERCHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">**2012-aujourd’hui **: 	Maitre assistant des écoles des mines - IMT Mines Alès, C2MA, unité PCH</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effet de la dispersion de charges dans des mélanges de polymères : procédés, microstructures et propriétés finales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	 : Ingénieur de Recherche ARMINES - IMT Mines Alès, C2MA</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elaboration et caractérisation de nouveaux matériaux composites. Matrice thermoplastiques, thermodurcissables; compréhension des mécanismes structure/propriétés mécaniques et performances feu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	 : Postdoctoral fellowship -Ecole Polytechnique de Montréal, CREPEC, département de génie chimique</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elaboration et caractérisation de bioplastiques à base de polyéthylène et d’amidon thermoplastique (application : films et contenants); Compatibilisation de l’interface</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Contrat doctoral - ICGM, IAM, Ecole de Chimie de Montpellier*Elaboration de membranes électrolytes pour piles à combustible ; Greffage sur des polymères fluorés. *</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENCADREMENT:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">3 postdoc- 10 doctorants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENSEIGNEMENT:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">COURS  : Matériaux pour l’ingénieur (46h/an),   Métaux & alliages (15h/an),  Transfert de masse (9h/an), Introduction à l’évaluation environnementale (12h/an), Rhéologie (10h/an) , Matériaux et ressources (6h/an)TP/ateliers : Rhéologie/matériaux (4*4h/an), Rhéologie/procédé (8h/an), vieillissement (8h/an)Autres encadrements : missions de terrain, missions R&D, tutorat apprentis, tutorat PFE, rentrée climat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESPONSABILITES:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Membre du groupe d’évaluation pour le génie chimique et les matériaux du CRSNG (Canada) -2024 à 2027 – Subvention à la découverte  ; Rapporteur de 7 thèses depuis 2019 et examinateur de 3 thèses, Révision de 68 articles ACL, Co-animatrice de l’axe thématique Ingénierie des Surfaces et des Interfaces (depuis 2020), Référente Responsabilité Environnementale et Sociétale pour le C2MA, Responsable de l’UE Matière depuis 2013, Secrétaire de la section Méditerranée du GFP.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the impact of the irradiation process on the final properties of radiation-resistant polypropylene materials used for medical devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Petros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Garay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 243, pp.113612. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2026.113612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of alignment of h-BN platelets in LDPE disks on the thermal conductivity: Microstructure and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boukheit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amèvi Tongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FlatChem – Chemistry of Flat Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 55, pp.100989. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flatc.2025.100989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability, mechanical recycling and environmental impacts of poly-lactic acid (PLA) based natural fiber reinforced composites: Effect of reactive agents and fiber surface treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Nlandu Mayamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beigbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 237, pp.122296. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2025.122296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure development in cellulose fibre reinforced PLA composites during processing: a thermal and rheological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Andrea Villamil Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Sauceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.5479-5500. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-025-06566-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surface treatments and addition of a reactive agent on the properties of PLA/flax and PLA/bamboo composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Nlandu-Mayamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Delor-Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermoplastic Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (11), pp. 3436-3459. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/08927057241231733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical properties of graphene/multiphase polymer nanocomposites: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 225, pp.119055. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2024.119055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of halloysite nanotubes localization into a LLDPE/EVA (70/30) blend through specific chemical modifications and sequence of mixing during extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euphrasie Jasinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëllie Ylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bounor-Legaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Interfaces </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (3), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09276440.2023.2262252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method based on TGA/FTIR coupling to quantify the different thermal degradation steps of EVA/HNT composites prepared by different processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jasinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lafon-Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 177, pp.106276. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2023.106276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical modification strategies for the control of graphene localization in PS/PMMA blend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FlatChem – Chemistry of Flat Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39, pp.100500. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flatc.2023.100500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntheses of biodegradable graft copolymers from sodium caseinate and poly ɛ-caprolactone or poly lactic acid. Applications to the compatibilization of sodium caseinate/polyester blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Viora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tichané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27, pp.101345. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtchem.2022.101345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between multiple chemical modification strategies on graphene or graphite and physical / electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FlatChem – Chemistry of Flat Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33, pp.100376. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flatc.2022.100376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">h-BN Modification Using Several Hydroxylation and Grafting Methods and Their Incorporation into a PMMA/PA6 Polymer Blend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boukheit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (16), pp.2735. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano12162735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopolymer blends for mechanical property gradient 3D printed parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (2), pp.137-152. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2021.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial localization of CNCs in PLA/PBAT blends and its effect on rheological, thermal, and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Heuzey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 233, pp.124229. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2021.124229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of halloysite nanotubes onto the fire properties of polymer based composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euphrasie Jasinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bounor-Legaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Beyou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 183, pp.109407. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2020.109407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and Rheological Properties of PLA, PBAT, and PLA/PBAT Blend Nanocomposites Containing CNCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Heuzey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre J Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.857. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11040857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peculiar Morphologies Obtained for 80/20 PLA/PA11 Blend with Small Amounts of Fumed Silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (7), pp.1721. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11071721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite short-side-chain PFSA electrolyte membranes containing selectively modified halloysite nanotubes (HNTs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahng Hyuck Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Akrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Cavaliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Composites &amp; nanocomposites, 56 (23), pp.13108-13127. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-021-06109-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic and thermodynamic parameters guiding the localization of regioselectively modified kaolin platelets into a PS/PA6 co-continuous blend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Batistella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 191, pp.122277. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling interfacial interactions in LDPE/flax fibre biocomposites by a combined chemical and radiation-induced grafting approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Moussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.6333-6351. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-020-03221-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycerol-plasticized agarose separator suppressing dendritic growth in Li metal battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Touja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 247, pp.116697. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.116697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical properties of Aquivion/fluorine grafted sepiolite electrolyte membranes for use in PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahng Hyuck Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Mosdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 319, pp.933-946. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2019.06.118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribological and mechanical properties of polyamide-11/halloysite nanotube nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahnoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Delbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Mouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (1), pp.25-34. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/polyeng-2018-0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire retardancy effect of phosphorus-modified halloysite on polyamide-11 nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahnoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (3), pp.526-534. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.24961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive Compatibilization of PLA/PA11 Blends and Their Application in Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (3), art. 485 - 18 p. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma12030485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of functionalized halloysite on morphology and properties of polyamide-11/SEBS-g-MA blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahnoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 90, pp.418-430. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2017.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner surface modification of halloysite nanotubes and its influence on morphology and thermal properties of polystyrene/polyamide-11 blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahnoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (2), pp.300-312. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pi.5266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoelastic properties of polystyrene/polyamide-6 blend compatibilized with silica/polystyrene Janus hybrid nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 61 (2), pp.305-310. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1122/1.4975334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janus hybrid silica/polymer nanoparticles as effective compatibilizing agents for polystyrene/polyamide-6 melted blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90, pp.34-44. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2016.02.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective dispersion of nanoplatelets of MDH in a HDPE/PBT binary blend: Effect on flame retardancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 126, pp.107-116. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal degradation of polyesters filled with magnesium dihydroxide and magnesium oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fire and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (3), pp.445-463. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fam.2299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Nafion®-sepiolite composite membranes for PEMFC with sulfo-fluorinated sepiolite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 495, pp.392-403. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2015.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical modification of lignin by phosphorus molecules to improve the fire behavior of polybutylene succinate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 113 (SI), pp.135-143. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2014.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative study of the morphology of montmorillonite filled thermosets based on a tailor made homogenisation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Poncet-Malige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.67-74. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.05.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorous compounds as flame retardants for polybutylene succinate/flax biocomposite: Additive versus reactive route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 102, pp.152-159. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2014.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toughening mechanisms in interfacially modified HDPE/thermoplastic starch blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin N. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel A. Huneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basil D. Favis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114, pp.222-229. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.07.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration, selective dispersion and compatibilizing effect of (nano)fillers in polymer blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cassagnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39, pp.1526-1563. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.progpolymsci.2014.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Py-GC/MS and PCFC to characterize the surface modification of flax fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105, pp.122-130. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2013.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the fire behavior of poly(1,4-butanediol succinate)/flax biocomposites by fiber surface modification with phosphorus compounds: molecular versus macromolecular strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (9), pp.1665-1673. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pi.4688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of modified Stöber silica nanoparticles in polystyrene/polyamide-6 blends: Coalescence inhibition and modification of the thermal degradation via controlled dispersion at the interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (11), pp.2704-2715. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2014.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cellulose, hemicellulose and lignin contents on pyrolysis and combustion of natural fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -M. Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107, pp.323-331. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2014.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and fire behavior of natural fibers/PBS biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 98 (1), pp.87-95. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2012.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafion®-sepiolite composite membranes for improved proton exchange membrane fuel cell performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 130, pp.167-179. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2012.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the morphology on the fire behavior of a polycarbonate/poly(butylene terephthalate) blend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 125 (4), pp.3148-3158. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.36480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface/morphology relationships in polymer blends with thermoplastic starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Huneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basil Favis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (24), pp.5733-5743. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2009.09.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Original para-Sulfonic Acid Aminoethylthioethylbenzenesulfonic by Telomerization, and Its Grafting onto Poly(VDF-co-HFP) Copolymers for Proton Exchange Membrane for Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ameduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boutevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.121-136. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.23129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorinated cotelomers based on vinylidene fluoride (VDF) and hexafluoropropene (HFP): Synthesis, dehydrofluorination and grafting by amine containing an aromatic ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ameduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sauguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ameduri *</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boutevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 128, pp.619-630. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2007.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00181180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafting of Commercially Available Amines Bearing Aromatic Rings onto Poly(vinylidene-cohexafluoropropene) Copolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ameduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44, pp.1855-1868. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.21295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00181943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosslinking and characterization of commercially available poly(VDF-co-HFP) copolymers with 2,4,4-trimethyl-1,6-hexanediamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ameduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42, pp.2549-2561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafting of 4-Hydroxybenzenesulfonic Acid onto Commercially Available Poly(VDF-co-HFP) Copolymers for the Preparation ofMembranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ameduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (6), pp.331-339. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.200600006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00181736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosslinking and characterization of commercially available poly(VDF-co-HFP) copolymers with 2,4,4-trimethyl-1,6-hexanediamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ameduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42, pp.2549-2561. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2006.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00181623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosslinking of Vinylidene Fluoride-Containing Fluoropolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ameduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in polymer science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 184, pp.127-211. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b136245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between different processing routes to disperse cellulose nanocrystals into polyvinyl alcohol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bugaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Heuzey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre J Carreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally conductive filled polymers with low environmental impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Beaumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beigbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR PPM &amp; GDR MultiPODE Scientific Days : Bio-based materials &amp; Eco-Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of long-scale interphases in biocomposites: a step towards bioinspired structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Doineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Moussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR DUMBIO - Session de printemps 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Sophia antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose nanocrystals as reinforcements in thermoplastic composites: processing routes as key</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bugaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Heuzey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre J Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 21 - 21st European Conference on Composites Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose Nanocrystals as Reinforcements in Thermoplastic Composites: Effect of Processing Route on Dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bugaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Heuzey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre J Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoR 95th - The 95th Annual Meeting of The Society of Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of different radiation sterilization modalities on some different medical grades of polypropylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Petros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sliwak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRAP 2024 - 15th International Symposium on Ionizing Radiation and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Foz do Iguazu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrically conductive polymer composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1eres journées du GDR MultiPODE - Multifunctional nanostructured POlymer systems by DEsign</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Sofia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle génération de CMO recyclables à partir de matières premières de recyclage : vers une économie circulaire (RECYCOMP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aymonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Evon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Techniques: Fin de Vie et Recyclage des Composites 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NANOCOMPOSITES CONDUCTEURS ELECTRIQUES A BASE DE 50PS/50PMMA ET GRAPHENE FONCTIONNALISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR REEPOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How surface treatment and/or reactive agents allow closed loop recycling of PLA/Flax and PLA/Bamboo reinforced composites to be performed ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Nlandu-Mayamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Delor-Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPS 38 - The 38th International Conference of the Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, St Gallen, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des interfaces PLA/Lin et PLA/Bambou : rendre possible les vies successives des biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Nlandu Mayamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Delor-Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified halloysite nanotubes (HNT) used as part of a flame retardant system for a LLDPE/EVA blend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euphrasie Jasinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPS 38 - The 38th International Conference of the Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, St Gallen, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la conductivité thermique des composites PEBD/h-BN par contrôle de l'orientation des plaquettes h-BN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boukheit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e atelier IRN Nanomateriaux Multifonctionnels Contrôlés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications de l’interface pour des composites recyclés fibres naturelles/PLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nlandu-Mayamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Askanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Delor-Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techday : Recyclage des matériaux biosourcés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Ladoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple graphene chemical modification strategies for the development of electrical conductive PMMA/PS nanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGF 2022 - 7th edition of the european graphene forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of modified graphene localization in PMMA/PS nanocomposites on electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPN 2022– International Symposium on Polymer Nanocomposites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation durable des arbres de Noël comme fibres de renforts pour des applications biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Brancheriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10es journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpellier, France. pp.289-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron nitride modification and its incorporation into PMMA/PA6 polymer blend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boukheit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPN 2022– International Symposium on Polymer Nanocomposites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement au feu de formulations pour câbles électriques après vieillissement sous rayonnement gamma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raissa Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIP 2022 - Vieillissement des Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAM, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fireproofing of LLDPE/EVA blends via incorporation of functionalized halloysite nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Beyou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bounor-Legaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euphrasie Jasinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPN 2022– International Symposium on Polymer Nanocomposites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled dispersion of (chemically modified) halloysite nanotubes in LLDPE/EVA blend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euphrasie Jasinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bounor-Legaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Beyou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">european polymer federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of graphene localization in co-continuous PMMA/PS polymer blends via chemical modification for electrical application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'Nano 2020 - The Nanoscience Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of Kaolinites (halloysite and kaolin) in polymer blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPS36 - 36th International Conference of the Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Localization of Hexagonal-Boron Nitride Particles in a Co-Continuous Polyamide/Polypropylene Blend on the Thermal Conductivity of the Composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boukheit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PolyScience2021 - Global Summit on Polymer Science and Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer Blend Nanocomposites Based on Cellulose Nanocrystals (CNC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Heuzey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Carreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNOE 2021 - The 7th International Polysaccharide Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irradiation de fibres de lin pour améliorer l’interface fibres/matrice de biocomposites LDPE/fibres de lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. El Moussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque PolyRay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquivion/fluorine grafted sepiolite composite membranes used for membrane electrode assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahng Hyuck Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Mosdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blend</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification des interactions interfaciales dans des composites PEBD/fibres de lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. El Moussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JJC-ECOCOMP2019 - 4ème Journées Jeunes Chercheurs en Eco-composites et Composites Bio-sourcés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilized Pla/Pa11 blends and flame retardant compositions processed through Fdm additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymerblends 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent/Translucent nanocomposites : instrumental and sensorial characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Garay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Beayni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymerblends 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Palerme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructures and properties of Halloysite/polyamide 11 nanocomposites and filled polymer blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sahnoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes composites Nafion®- Argile pour pile à combustible basse température (PEMFC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées Industrielles Nanomatériaux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the selective modification of halloysite on the morphology of polyamide/polystyrene blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sahnoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective dispersion of nanoMDH in polymer blends: Relationship between morphology and fire behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential work of fracture to evaluate toughness in interfacially modified HDPE/TPS blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Humeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Favis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New hybrid Janus particles for compatibilizing and structuring polystyrene/polyamide-6 blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes composites Nafion®-Sépiolite pour pile à combustible à membrane échangeuse de protons (PEMFC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 11 "Matériaux poreux, granulaires et à grande aire spécifique", MATERIAUX 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Pyrolysis Conditions and CO₂ Activation on the Structural, Physical, and Electrical Properties of Rice Husk-Derived Biochars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirine Taktak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème édition de l’école VALOTHERBIO - Valorisation Thermochimique de la Biomasse et des Déchets : Caractérisation, Procédés et Filières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Fréjus, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally conductive composites based on h-BN and LDPE with low environmental impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Beaumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boukheit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beigbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2emes journées du GDR MultiPODE - Multifunctional nanostructured POlymer systems by DEsign</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of different radiation sterilization modalities on some Polyolefins for Healthcare Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Sliwak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Petros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICARST 2025 - Third International Conference on Applications of Radiation Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose nanocrystals as reinforcements in thermoplastic Composites: effect of processing route on dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bugaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Heuzey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre J Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème atelier de l’IRN Nanomatériaux Contrôlés Avancés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect Of Processing On Particle Dispersion And Rheological Behaviour Of Cnc Reinforced Polyvinyl Alcohol Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bugaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Heuzey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNOE 2023 - 8th EPNOE International Polysaccharides Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Graz, Austria. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer blend nanocomposites : Several examples from petroleum-based to bio-based polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ème colloque national du Groupe Français d'Etude et d'applications des Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">h-BN modification using hydroxylation and grafting and its incorporation into PMMA/PA6 polymer blend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boukheit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEP-SLAP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Donostia-San Sebastián, Spain. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene and graphite chemical modifications to perform electrical conductive polymer nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2021 - The 11th edition of Graphene Conference series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Grenoble, France. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotubes d’Halloysite (HNTs) comme retardateurs de flamme dans des mélanges PE/EVA pour des applications en câblerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes journées scientifiques et industrielles du Groupe Français des Polymères (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Alès, France. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the Production of Cellulose Nanomaterials and Their Use in Engineering (Bio)Plastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Banvillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bugaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Doineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Plant: Sources of Fibres, Nanocellulose and Cellulosic Derivatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Singapore, pp.333-393, 2023, Composites Science and Technology, 978-981-99-2473-8. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-2473-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halloysite nanotubes (HNTs)/polymer nanocomposites: thermal degradation and flame retardancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Vahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Saeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clay Nanoparticles : Properties and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.67-93, 2020, 978-0-12-816783-0. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-816783-0.00003-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological characterization of compatibilized polymer blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compatibilization of Polymer Blends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.453-487, 2019, 978-0-12-816006-0. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-816006-0.00016-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flame Retardant Biobased Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Bio-based Flame Retardant Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-32, 2018, 978-3-319-67083-6. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67083-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biobased Flame Retardants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Bio-based Flame Retardant Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp 33-72, 2018, 978-3-319-67083-6. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67083-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flame Retardancy of Natural Fibers Reinforced Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Bio-based Flame Retardant Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp 73-98, 2018, 978-3-319-67083-6. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67083-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GREFFAGE D'AMINES ET DE PHENOLATES SUR DES COPOLYMERES FLUORES POUR L'ELABORATION DE MEMBRANES ELECTROLYTES POUR PILES A COMBUSTIBLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université Montpellier II - Sciences et Techniques du Languedoc, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00395226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId311"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FD7942D3"/>
+    <w:nsid w:val="97B0E367"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-taguet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2231-3978" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095984240" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05507200v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Petros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Garay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Taguet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2026.113612" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471529v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahab Boukheit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#232;vi Tongne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flatc.2025.100989" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05373355v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Nlandu Mayamba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joann&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.122296" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05094626v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Andrea Villamil Jim&#233;nez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taguet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Sauceau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sescousse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-025-06566-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04460275v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nlandu-Mayamba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delor-Jestin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08927057241231733" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04549270v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lalire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119055" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300099v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euphrasie Jasinski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;llie Ylla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bounor-Legar&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alcouffe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09276440.2023.2262252" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04313752v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viretto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jasinski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon-Pham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106276" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04057865v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Roux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flatc.2023.100500" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03989285v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Viora" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tichan&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Garric" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coudane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2022.101345" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753648v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12162735" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03657607v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flatc.2022.100376" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03362458v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Mohammadi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Heuzey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.124229" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03035793v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beyou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2020.109407" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03190721v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J Carreau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11040857" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03277752v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rasselet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11071721" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03227565v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahng Hyuck Woo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Akrout" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cavaliere" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06109-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035297v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jeantet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2021.13" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02489406v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Batistella" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122277" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02632185v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Moussi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Caro-Bretelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-020-03221-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02900332v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boury" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Touja" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116697" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424971v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahnoune" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Kaci" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24961" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372864v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12030485" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405124v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Taguet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Mosdale" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rigacci" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.06.118" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359810v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Delb&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mouffok" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/polyeng-2018-0131" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892707v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.5266" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892738v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parpaite" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Otazaghine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4975334" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892647v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2017.03.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906427v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sonnier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.02.044" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906426v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.01.021" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906425v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2299" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7V698DKB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01186135v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lain&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.08.014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914211v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dorez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2014.12.015" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914198v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Poncet-Malige" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.05.036" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087663v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassagnau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2014.04.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914354v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2013.10.011" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914234v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dorez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4688" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VZJKQ7B1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02914580v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.04.016" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914223v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2014.03.017" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914362v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2014.01.018" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914341v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin N. Bureau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel A. Huneault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil D. Favis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.07.073" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03272306v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.10.026" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777471v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2012.11.037" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04182819v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.36480" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZNGL01D1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490776v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Huneault" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil Favis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2009.09.055" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353773v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ameduri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boutevin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.23129" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181180v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sauguet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ameduri *" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2007.02.005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NH4SNL8N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181943v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutevin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.21295" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W68XNKFW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181736v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.200600006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XNSWR6D9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163880v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ameduri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dufresne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181623v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2006.04.012" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9JF92GV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381856v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b136245" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05300872v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Beaumel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05097750v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doineau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04925953v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bugaut" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04616878v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04790021v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rouif" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petros" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sliwak" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ludwig" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04676615v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04902638v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04654201v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Evon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04965195v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04172466v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Nlandu-Mayamba" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606815v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04172496v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04135816v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03935237v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03935215v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03835121v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696122v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Martins" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03770133v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953041v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953037v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03938102v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nlandu-Mayamba" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Askanian" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03468315v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03763705v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03437000v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mohammadi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Heuzey" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Carreau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03471052v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02458275v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509037v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Moussi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02443400v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02461350v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Beayni" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509030v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930546v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahnoune" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaci" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485149v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930397v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Bureau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Humeault" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Favis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930435v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930412v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930450v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viretto" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112727v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laine" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05127302v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05385604v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Taktak" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sudre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483229v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sliwak" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04607960v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04213168v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03935249v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03754618v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03372757v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03046635v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04158020v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Banvillet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-2473-8_12" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491298v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vahabi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Saeb" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816783-0.00003-7" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02514987v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816006-0.00016-5" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03282054v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67083-6_1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03282056v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67083-6_2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03282059v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67083-6_3" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00395226v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-taguet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2231-3978" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095984240" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05507200v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Petros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Garay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Taguet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2026.113612" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471529v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahab Boukheit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#232;vi Tongne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flatc.2025.100989" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05373355v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Nlandu Mayamba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joann&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.122296" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05094626v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Andrea Villamil Jim&#233;nez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taguet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Sauceau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sescousse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-025-06566-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04460275v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nlandu-Mayamba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delor-Jestin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08927057241231733" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04549270v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lalire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119055" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300099v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euphrasie Jasinski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;llie Ylla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bounor-Legar&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alcouffe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09276440.2023.2262252" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04313752v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viretto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jasinski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon-Pham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106276" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04057865v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Roux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flatc.2023.100500" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03989285v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Viora" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tichan&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Garric" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coudane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2022.101345" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03657607v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flatc.2022.100376" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753648v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12162735" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035297v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jeantet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2021.13" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03362458v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Mohammadi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Heuzey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carreau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.124229" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03035793v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beyou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2020.109407" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03190721v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J Carreau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11040857" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03277752v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rasselet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11071721" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03227565v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahng Hyuck Woo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Akrout" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cavaliere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06109-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02489406v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Batistella" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122277" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02632185v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Moussi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Caro-Bretelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-020-03221-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02900332v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boury" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Touja" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116697" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405124v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Taguet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Mosdale" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rigacci" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.06.118" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359810v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahnoune" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Kaci" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Delb&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mouffok" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/polyeng-2018-0131" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424971v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24961" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372864v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12030485" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892647v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2017.03.008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892707v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.5266" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892738v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parpaite" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Otazaghine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4975334" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906427v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sonnier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.02.044" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906426v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.01.021" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906425v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2299" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7V698DKB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01186135v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lain&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.08.014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914211v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dorez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2014.12.015" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914198v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Poncet-Malige" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.05.036" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914362v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dorez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2014.01.018" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914341v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin N. Bureau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel A. Huneault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil D. Favis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.07.073" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087663v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassagnau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2014.04.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914354v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2013.10.011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914234v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4688" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VZJKQ7B1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02914580v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.04.016" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914223v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2014.03.017" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03272306v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.10.026" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777471v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2012.11.037" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04182819v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.36480" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZNGL01D1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490776v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Huneault" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil Favis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2009.09.055" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353773v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ameduri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boutevin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.23129" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181180v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sauguet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ameduri *" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2007.02.005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NH4SNL8N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181943v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutevin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.21295" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W68XNKFW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163880v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ameduri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dufresne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181736v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.200600006" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XNSWR6D9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181623v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2006.04.012" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9JF92GV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381856v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b136245" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04925953v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bugaut" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05300872v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Beaumel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05097750v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doineau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04616878v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04676615v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04790021v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rouif" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petros" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sliwak" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ludwig" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04902638v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04654201v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Evon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04965195v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04172466v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Nlandu-Mayamba" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606815v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04172496v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04135816v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03938102v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nlandu-Mayamba" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Askanian" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03935237v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03935215v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03770133v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03835121v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696122v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Martins" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953041v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953037v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03471052v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03468315v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03763705v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03437000v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mohammadi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Heuzey" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Carreau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509030v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Moussi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02458275v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509037v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02443400v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02461350v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Beayni" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930546v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahnoune" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaci" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485149v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930412v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930450v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viretto" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930397v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Bureau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Humeault" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Favis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930435v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112727v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laine" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05385604v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Taktak" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sudre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05127302v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483229v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sliwak" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04607960v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04213168v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03935249v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03754618v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03372757v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03046635v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04158020v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Banvillet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-2473-8_12" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491298v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vahabi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Saeb" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816783-0.00003-7" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02514987v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816006-0.00016-5" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03282054v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67083-6_1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03282056v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67083-6_2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03282059v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67083-6_3" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00395226v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>