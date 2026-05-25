--- v0 (2026-03-15)
+++ v1 (2026-05-25)
@@ -66,2440 +66,1342 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution et projection de la chirurgie du genou en France de 2008 à 2070: étude épidémiologique avec analyse de tendance et projection.</w:t>
+                <w:t xml:space="preserve">Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Erivan</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélie Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOFCOT 2020</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Dictionnaire de l’actualité internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.357-358</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03163653v1</w:t>
+                <w:t xml:space="preserve">hal-05614404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination par RMN de la structure de la cristalline gammaS humaine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Chassaing</w:t>
+                <w:t xml:space="preserve">Légitime défense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème réunion du Groupe Français des Peptides et Protéines</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00018446v1</w:t>
+              <w:t xml:space="preserve">Dictionnaire de l’actualité internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.340-341</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ohmic graphite-metal contacts on oxygen-terminated lightly boron-doped CVD monocrystalline diamond</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Regards sur le monde] Le &amp;quot;traité sur la haute mer&amp;quot; : un traité attendu mais inachevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2018.12.009⟩</w:t>
+              <w:t xml:space="preserve">Questions internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, La gangstérisation du monde, 125-126, pp.144-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/quin.125.0144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346255v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uterus transplantation in France: for which patients?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’Afrique et la justice internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Afrique : des indépendances à la souveraineté, Hors-série d'avril, p. 135 à 141</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01482369v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and immunohistochemical study of ovarian and tubal dysplasia associated with tamoxifen</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le sport au service de la diplomatie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Histochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Sport et Politique : l’important, c’est de participer, 1110, pp.91-96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388062v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hofmeister effect as seen by SAXS in protein solutions.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Tardieu</w:t>
+                <w:t xml:space="preserve">Il ne faut pas politiser le sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Sexe, corps et politique : des liaisons tumultueuses, 1106, pp.215-222</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00086136v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catching the PEG-induced attractive interaction between proteins</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bonnete</w:t>
+                <w:t xml:space="preserve">Lex specialis derogat legi generali and diversification of treaty relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Japanese Yearbook of International Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65, pp.6-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02549382v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteins in solution:from X-ray scattering intensities to interaction potentials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Droit de partage sur territoire indien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tardieu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue du droit insolite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02548646v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions in solution of a large oligomeric protein</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les robots tueurs au cinéma : leçons du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tardieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Vachette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annuaire français de relations internationales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, XII</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02548621v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second virial coefficient: variations with lysozyme crystallization conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L’entreprise, source d’interférences en droit international public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de jurisprudence commerciale (RJCOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02548595v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different Tools to Study Interaction Potentials in γ-Crystallin Solutions: Relevance to Crystal Growth</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quelques grands dossiers soumis à la Cour internationale de Justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tardieu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Questions internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...734 lines deleted...]
-                <w:t xml:space="preserve">jpa-00213721v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes moléculaires organisés. Interface avec le vivant</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les mécanismes nationaux de protection des individus exposés au mariage forcé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes moléculaires organisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 7, Technique et Documentation, 2000, Rapport sur la Science et la Technologie, 2-7430-0403-7</w:t>
+              <w:t xml:space="preserve">3e conférence du cycle: Les mariages forcés et le droit - Les acteurs de la protection des individus exposés aux mariages forcés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de recherche en droit européen, international et comparé (Toulouse), May 2017, Toulouse, France. pp.157-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’articulation de la lex specialis avec les autres règles de conflit et clauses spéciales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études de la Société française pour le droit international : La mise en œuvre de la </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">lex specialis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dans le droit international contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche Droits et perspectives du droit (CRDP); Université de Lille, Droit et santé; Muriel Ubéda-Saillard, Nov 2015, Lille, France. pp.53-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lutte contre le terrorisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Pédone, 312 p., 2017, 978-2-233-00855-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face à une approche féministe du droit international, une objection au féminin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sarah Cassella; Lucie Delabie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faut-il prendre le droit international au sérieux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02842378v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coutume sage et coutume sauvage dans les écrits de René-Jean Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pedone. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grandes pages du droit international, volume II : les sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId99"/>
+      <w:footerReference w:type="default" r:id="rId27"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2646,51 +1548,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03163653v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Erivan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tardieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Villatte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018446v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lequin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lima-Baraguey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Skouri-Panet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chassaing" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346255v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary de Feudis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valentin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brinza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tallaire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2018.12.009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482369v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Filloux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Essig" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pichon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2016.08.027" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBW43L7D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02388062v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ch&#234;ne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Radosevic-Robin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cayre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Raoelfils" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejh.2014.2251" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086136v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Finet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casselyn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2004.05.014" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHX34LG7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549382v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vivares" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belloni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bonnete" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2002-10047-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/343E8A49E23E2409ED721D937EDCDF8B95E5FCFB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548646v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Verge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malfois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-0248(98)00828-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-956C9CHJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548621v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Budayova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vachette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-0248(98)00844-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23PB2GSG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548595v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-0248(98)00826-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX680BD8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745514v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S090744499700200X" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB90A829D114120102632AB18B029787AAC9DB32/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548325v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0108767396080099" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210545v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laporte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delaye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:019870048070120700" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/333B38CFBD0471276A640FE537BE40A811F0EAA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00219864v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seydoux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pontillon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1980345" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDCF1642E6B48334BE05E39759C8A0FE33A854DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00216496v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Billard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1976313" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E71471904838BD909A7C7A739293B7C762693476/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00215355v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Luzzati" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1973802" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3928FE70BC66B36FE813D7666612BDE2075AE55B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00213721v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gulik-Krzywicki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1969419" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/438651E64C4F40B770C3BABAB1568E194C392688/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842378v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scherman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bornens" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Couvreur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Devaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05614404v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tardieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05614399v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05614346v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quin.125.0144" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05614351v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05614341v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05614354v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05614356v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05614367v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tardieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598267v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598249v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598235v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03205686v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03205785v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209794v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jacopin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598252v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598257v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>