--- v0 (2026-03-07)
+++ v1 (2026-05-01)
@@ -1693,295 +1693,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pandémie COVID-19 : changements de modes de vie et répercussions psychologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing caring activities in French adolescents and young adults: Relevance of the Multidimension Assessment of Caring Activities for Young Carers (MACA‐YC18)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Chevalier</w:t>
+                <w:t xml:space="preserve">Eléonore Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Bartolo</w:t>
+                <w:t xml:space="preserve">Stephen Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peggy Chekroun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anthony Piermattéo</w:t>
+                <w:t xml:space="preserve">Saul Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2022.09.007⟩</w:t>
+              <w:t xml:space="preserve">Child: Care, Health and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cch.12988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04444179v1</w:t>
+                <w:t xml:space="preserve">hal-03599506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing caring activities in French adolescents and young adults: Relevance of the Multidimension Assessment of Caring Activities for Young Carers (MACA‐YC18)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+                <w:t xml:space="preserve">La pandémie COVID-19 : changements de modes de vie et répercussions psychologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Bartolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Jarrige</w:t>
+                <w:t xml:space="preserve">Peggy Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Joseph</w:t>
+                <w:t xml:space="preserve">Karine Dubois-Comtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saul Becker</w:t>
+                <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child: Care, Health and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (4), pp.335-336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cch.12988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2022.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599506v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surcharge parentale chez les parents d’enfants atteints de cardiopathie congénitale</w:t>
               </w:r>
@@ -2595,51 +2595,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence and characteristics of adolescent young carers in France: The challenge of identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Vioulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8437,217 +8437,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les situations d’aidance des jeunes adultes aidants : prévalence et enjeux en termes de santé et de bien-être</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accompagner les jeunes aidants : étude exploratoire auprès de psychologies et assistants sociaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Justin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62ème congrès de la Société Française de Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nîmes; Société Française de Psychologie, Sep 2023, Nimes, France</w:t>
+              <w:t xml:space="preserve">12ème Congrès de l’Association Francophone de Psychologie de la Santé (AFPSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489705v1</w:t>
+                <w:t xml:space="preserve">hal-04356734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner les jeunes aidants : étude exploratoire auprès de psychologies et assistants sociaux.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les situations d’aidance des jeunes adultes aidants : prévalence et enjeux en termes de santé et de bien-être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès de l’Association Francophone de Psychologie de la Santé (AFPSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">62ème congrès de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nîmes; Société Française de Psychologie, Sep 2023, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04356734v1</w:t>
+                <w:t xml:space="preserve">hal-04489705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconstruction mammaire après une mastectomie pour un cancer du sein : comment se prend la décision et quel accompagnement proposer ?</w:t>
               </w:r>
@@ -9384,51 +9384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11514,51 +11514,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane B&#233;duchaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fontanieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dorard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.101.0007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848182v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Cancade" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Baussant-Crenn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2024.04.002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04137943v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Justin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.6131" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161116v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Speyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ayav" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12662" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04156564v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Delestre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leh&#233;ricey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giral" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00029157.2022.2152308" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03991505v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Baudry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vanlemmens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Segura-Djezzar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-022-03298-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053227v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilie Chevrier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0309877X.2023.2190878" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192841v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Leu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Marc Pascal Berger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malla Heino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Herman Nap" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13676261.2022.2027899" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04167331v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alencar de Pinho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Metzger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghil&#232;s Hamroun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Laville" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Prezelin-Reydit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ndt.2023.35" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706235v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Pilato" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19137892" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03826257v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.990257" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697584v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/chso.12602" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859177v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Pasqu&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Henry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000352" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444179v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chevalier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bartolo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Chekroun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dubois-Comtois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.09.007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599506v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Jarrige" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Joseph" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Becker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cch.12988" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04156565v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Letot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Zanni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devouche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cont.056.0137" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04298306v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vioulac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192114172" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04139084v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Baudry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2022.01.014" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04165204v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lupinacci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Seyeux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07347332.2021.2004292" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771024v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Baudry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Yakimova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guiu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.5876" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04139542v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.15162" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04138991v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Mathieu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ellien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarantha Bourgeois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hsc.13769" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713865v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19138104" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03485246v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.5708" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04140261v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pits.22510" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04156572v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cappe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolduc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vilcoque" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jammet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rostaing-Rigattieri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.09.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146647v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brignon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beauvais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beranger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boujut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.105125" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248782v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rascle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Combe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21642850.2021.1918552" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04165217v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Journiac" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jacob" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Escarnot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01119" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04165903v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Flahault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2292550320928558" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038131v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105320949921" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166094v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Devienne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delpech" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2019.01.002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02572061v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boujut" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delannoy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poivret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PPA.S231919" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02406790v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.12982" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04165876v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Fasse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2019.07.008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166249v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Idier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Koleck" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Aguirrezabal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tpe/2018015" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-Z05X6W16-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166176v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lamore" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Flahault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2018-0025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01547290v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna van Wersch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12228" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166295v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vansimaeys" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Zuber" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bruandet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Join-Lambert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jeps.421" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02457803v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Duprez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lesur" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fon-2017-0264" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063663v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Gana" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Saada" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01494929.2016.1247759" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058851v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2017.08.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166339v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Aubree" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Massy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.12899" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BSPLJ3XT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04129883v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Varescon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Sabar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Karam" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Samuel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16966/2473-1730.106" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166315v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gabriel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Lavner" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Luminet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2016.02.029" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166327v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quintard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2016.03.011" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616243v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Br&#233;dart" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Copel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Leufroy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mino" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000443766" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197629v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corpechot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Zenasni" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chazouill&#232;res" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2014.07.003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK4HJGL5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197601v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnaire" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Idier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01926187.2014.942205" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04130005v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Barrault" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14459795.2014.968184" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197671v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01494929.2013.834025" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197909v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauveau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupr&#233;-Goudable" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kolko" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lakdja" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207144.2013.810485" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197805v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;der Aguirrezabal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Larroumet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2012.12.001" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM5R5M2K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197926v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lasseur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2011.574699" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197943v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Trolonge" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bildet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2011.07.407" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9G121TJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197947v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnurstu.2011.08.006" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6ZRW3GB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197969v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyothi Thumma" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Rayner" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Mapes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.02340310" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197991v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Borteyrou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/PR0.105.2.461-471" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198012v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leguen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2009.01.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56SLM54Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198021v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2008.03.002" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZK341QV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157108v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Villetorte" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dauvier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126441v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848266v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848329v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacombe" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848320v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976798v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606257v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Plessis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489705v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356734v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04314751v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489797v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959250v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970035v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959253v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04317185v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470342v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Speyer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827497v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248809v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248792v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briancon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248800v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03280647v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150890v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.7244" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04150766v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192919v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192935v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198027v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198035v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Idier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chauveau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04314584v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309895v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192884v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bungener" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121073v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121046v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brian&#231;on" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19163.87849" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121123v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121052v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane B&#233;duchaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fontanieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dorard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.101.0007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848182v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Cancade" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Baussant-Crenn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2024.04.002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04137943v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Justin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.6131" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161116v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Speyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ayav" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12662" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04156564v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Delestre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leh&#233;ricey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giral" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00029157.2022.2152308" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03991505v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Baudry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vanlemmens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Segura-Djezzar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-022-03298-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053227v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilie Chevrier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0309877X.2023.2190878" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192841v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Leu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Marc Pascal Berger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malla Heino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Herman Nap" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13676261.2022.2027899" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04167331v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alencar de Pinho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Metzger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghil&#232;s Hamroun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Laville" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Prezelin-Reydit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ndt.2023.35" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706235v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Pilato" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19137892" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03826257v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.990257" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697584v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/chso.12602" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859177v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Pasqu&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Henry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000352" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599506v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Jarrige" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Joseph" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Becker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cch.12988" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444179v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chevalier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bartolo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Chekroun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dubois-Comtois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.09.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04156565v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Letot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Zanni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devouche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cont.056.0137" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04298306v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vioulac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192114172" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04139084v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Baudry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2022.01.014" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04165204v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lupinacci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Seyeux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07347332.2021.2004292" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771024v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Baudry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Yakimova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guiu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.5876" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04139542v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.15162" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04138991v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Mathieu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ellien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarantha Bourgeois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hsc.13769" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713865v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19138104" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03485246v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.5708" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04140261v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pits.22510" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04156572v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cappe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolduc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vilcoque" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jammet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rostaing-Rigattieri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.09.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146647v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brignon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beauvais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beranger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boujut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.105125" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248782v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rascle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Combe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21642850.2021.1918552" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04165217v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Journiac" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jacob" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Escarnot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01119" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04165903v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Flahault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2292550320928558" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038131v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105320949921" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166094v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Devienne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delpech" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2019.01.002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02572061v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boujut" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delannoy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poivret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PPA.S231919" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02406790v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.12982" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04165876v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Fasse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2019.07.008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166249v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Idier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Koleck" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Aguirrezabal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tpe/2018015" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-Z05X6W16-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166176v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lamore" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Flahault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2018-0025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01547290v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna van Wersch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12228" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166295v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vansimaeys" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Zuber" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bruandet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Join-Lambert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jeps.421" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02457803v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Duprez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lesur" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fon-2017-0264" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063663v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Gana" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Saada" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01494929.2016.1247759" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058851v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2017.08.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166339v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Aubree" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Massy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.12899" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BSPLJ3XT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04129883v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Varescon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Sabar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Karam" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Samuel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16966/2473-1730.106" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166315v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gabriel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Lavner" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Luminet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2016.02.029" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166327v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quintard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2016.03.011" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616243v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Br&#233;dart" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Copel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Leufroy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mino" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000443766" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197629v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corpechot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Zenasni" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chazouill&#232;res" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2014.07.003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK4HJGL5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197601v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnaire" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Idier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01926187.2014.942205" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04130005v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Barrault" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14459795.2014.968184" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197671v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01494929.2013.834025" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197909v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauveau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupr&#233;-Goudable" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kolko" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lakdja" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207144.2013.810485" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197805v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;der Aguirrezabal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Larroumet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2012.12.001" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM5R5M2K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197926v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lasseur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2011.574699" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197943v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Trolonge" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bildet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2011.07.407" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9G121TJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197947v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnurstu.2011.08.006" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6ZRW3GB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197969v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyothi Thumma" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Rayner" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Mapes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.02340310" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197991v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Borteyrou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/PR0.105.2.461-471" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198012v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leguen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2009.01.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56SLM54Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198021v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2008.03.002" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZK341QV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157108v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Villetorte" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dauvier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126441v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848266v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848329v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacombe" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848320v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976798v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606257v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Plessis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356734v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489705v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04314751v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489797v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959250v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970035v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959253v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04317185v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470342v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Speyer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827497v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248809v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248792v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briancon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248800v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03280647v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150890v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.7244" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04150766v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192919v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192935v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198027v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198035v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Idier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chauveau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04314584v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309895v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192884v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bungener" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121073v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121046v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brian&#231;on" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19163.87849" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121123v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121052v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>