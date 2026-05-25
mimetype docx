--- v1 (2026-05-01)
+++ v2 (2026-05-25)
@@ -334,637 +334,637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encountering young caregivers: Attitudes and practices of healthcare professionals caring for cancer patients</w:t>
+                <w:t xml:space="preserve">Young adult caregivers in higher education: a study of prevalence in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Justin</w:t>
+                <w:t xml:space="preserve">Basilie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32 (6), pp.913-922. </w:t>
+              <w:t xml:space="preserve">Journal of Further and Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pon.6131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/0309877X.2023.2190878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137943v1</w:t>
+                <w:t xml:space="preserve">hal-04053227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The experience of relatives and friends of patients with moderate to advanced chronic kidney disease: Insights from the CKD‐REIN cohort study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Psychosocial effects of hypnosis in patients with obesity: a pilot randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Montalescot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+                <w:t xml:space="preserve">Kristopher Lamore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Speyer</w:t>
+                <w:t xml:space="preserve">Fabienne Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Legrand</w:t>
+                <w:t xml:space="preserve">Guillaume Lehéricey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Ayav</w:t>
+                <w:t xml:space="preserve">Philippe Giral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Health Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (4), pp.930-951. </w:t>
+              <w:t xml:space="preserve">American Journal of Clinical Hypnosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65 (4), pp.281-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjhp.12662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00029157.2022.2152308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161116v1</w:t>
+                <w:t xml:space="preserve">hal-04156564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychosocial effects of hypnosis in patients with obesity: a pilot randomized controlled trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emotional processes in partners’ quality of life at various stages of breast cancer pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vanlemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Giral</w:t>
+                <w:t xml:space="preserve">Carine Segura-Djezzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Clinical Hypnosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 65 (4), pp.281-298. </w:t>
+              <w:t xml:space="preserve">Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00029157.2022.2152308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11136-022-03298-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156564v1</w:t>
+                <w:t xml:space="preserve">hal-03991505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional processes in partners’ quality of life at various stages of breast cancer pathway</w:t>
+                <w:t xml:space="preserve">Encountering young caregivers: Attitudes and practices of healthcare professionals caring for cancer patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Baudry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Congard</w:t>
+                <w:t xml:space="preserve">Pauline Justin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality of Life Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11136-022-03298-6⟩</w:t>
+              <w:t xml:space="preserve">Psycho-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (6), pp.913-922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pon.6131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03991505v1</w:t>
+                <w:t xml:space="preserve">hal-04137943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young adult caregivers in higher education: a study of prevalence in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The experience of relatives and friends of patients with moderate to advanced chronic kidney disease: Insights from the CKD‐REIN cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Speyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basilie Chevrier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carole Ayav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Further and Higher Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-12. </w:t>
+              <w:t xml:space="preserve">British Journal of Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (4), pp.930-951. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0309877X.2023.2190878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bjhp.12662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04053227v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 2021 cross-national and comparative classification of in-country awareness and policy responses to ‘young carers’</w:t>
               </w:r>
@@ -1212,1257 +1212,1257 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of Life of Adolescents Facing a Parental Illness: A Person-Oriented Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Au-delà de la confrontation à la maladie d’un proche : Santé et bien-être des jeunes adultes aidants étudiants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Pilato</w:t>
+                <w:t xml:space="preserve">Émeline Pasqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19137892⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/cbs0000352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706235v1</w:t>
+                <w:t xml:space="preserve">hal-03859177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young adult carers' identification, characteristics, and support: A systematic review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Quality of Life of Adolescents Facing a Parental Illness: A Person-Oriented Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Pilato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kristopher Lamore</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Leu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (13), pp.7892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19137892⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.990257⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03826257v1</w:t>
+                <w:t xml:space="preserve">hal-03706235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where are we in the Recognition of Young Adult Carers in France?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Young adult carers' identification, characteristics, and support: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristopher Lamore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Children &amp; Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/chso.12602⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.990257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03697584v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà de la confrontation à la maladie d’un proche : Santé et bien-être des jeunes adultes aidants étudiants.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Where are we in the Recognition of Young Adult Carers in France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Children &amp; Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/cbs0000352⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/chso.12602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859177v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing caring activities in French adolescents and young adults: Relevance of the Multidimension Assessment of Caring Activities for Young Carers (MACA‐YC18)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La pandémie COVID-19 : changements de modes de vie et répercussions psychologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Jarrige</w:t>
+                <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Joseph</w:t>
+                <w:t xml:space="preserve">Angela Bartolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saul Becker</w:t>
+                <w:t xml:space="preserve">Peggy Chekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dubois-Comtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child: Care, Health and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cch.12988⟩</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (4), pp.335-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2022.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03599506v1</w:t>
+                <w:t xml:space="preserve">hal-04444179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pandémie COVID-19 : changements de modes de vie et répercussions psychologiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angela Bartolo</w:t>
+                <w:t xml:space="preserve">Assessing caring activities in French adolescents and young adults: Relevance of the Multidimension Assessment of Caring Activities for Young Carers (MACA‐YC18)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peggy Chekroun</w:t>
+                <w:t xml:space="preserve">Eléonore Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Dubois-Comtois</w:t>
+                <w:t xml:space="preserve">Stephen Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Piermattéo</w:t>
+                <w:t xml:space="preserve">Saul Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 67 (4), pp.335-336. </w:t>
+              <w:t xml:space="preserve">Child: Care, Health and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2022.09.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cch.12988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04444179v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surcharge parentale chez les parents d’enfants atteints de cardiopathie congénitale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oncology healthcare professionals’ knowledge, attitudes, and practices regarding young carers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Justin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Letot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Devouche</w:t>
+                <w:t xml:space="preserve">Valentine Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contraste - Enfance et handicap</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cont.056.0137⟩</w:t>
+              <w:t xml:space="preserve">Patient Education and Counseling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (7), pp.2524-2530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pec.2022.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156565v1</w:t>
+                <w:t xml:space="preserve">hal-04139084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professionals’ Awareness of Young Carers in Schools: Results from a French Survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surcharge parentale chez les parents d’enfants atteints de cardiopathie congénitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Letot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Zanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Devouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, International Journal of Environmental Research and Public Health, 19 (21), p.14172. </w:t>
+              <w:t xml:space="preserve">Contraste - Enfance et handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 56 (2), pp.137-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph192114172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cont.056.0137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298306v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oncology healthcare professionals’ knowledge, attitudes, and practices regarding young carers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Facilitators and obstacles to couples’ intimacy after hematopoietic stem cell transplantation: A qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Baudry</w:t>
+                <w:t xml:space="preserve">Laura Lupinacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristopher Lamore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Seyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patient Education and Counseling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pec.2022.01.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychosocial Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (5), pp.595-613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07347332.2021.2004292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139084v1</w:t>
+                <w:t xml:space="preserve">hal-04165204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facilitators and obstacles to couples’ intimacy after hematopoietic stem cell transplantation: A qualitative study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kristopher Lamore</w:t>
+                <w:t xml:space="preserve">Professionals’ Awareness of Young Carers in Schools: Results from a French Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Seyeux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Untas</w:t>
+                <w:t xml:space="preserve">Christel Vioulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Justin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Leu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychosocial Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 40 (5), pp.595-613. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, International Journal of Environmental Research and Public Health, 19 (21), p.14172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07347332.2021.2004292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph192114172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165204v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjustment of young women with breast cancer after chemotherapy: A mediation model of emotional competence via emotional distress</w:t>
               </w:r>
@@ -2474,51 +2474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne‐sophie Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonya Yakimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2595,64 +2595,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence and characteristics of adolescent young carers in France: The challenge of identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Vioulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2712,51 +2712,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiles of French young carers taking part in an arts and respite care program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Vioulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sasha Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2833,51 +2833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are We All the Same When Faced with an Ill Relative? A Person-Oriented Approach to Caring Activities and Mental Health in Emerging Adult Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2931,572 +2931,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are there young carers in oncology? A systematic review</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patients and spouses coping with inflammatory arthritis: Impact of communication and spousal perceived social support and burden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Brignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Beranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pon.5708⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 88 (3), pp.105125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2020.105125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03485246v1</w:t>
+                <w:t xml:space="preserve">hal-03146647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do French school staff know about young carers? A qualitative study about their perceptions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Perceived dyadic coping, anxiety, depression and satisfaction with life of women diagnosed with fibromyalgia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bolduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vilcoque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jammet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rostaing-Rigattieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology in the Schools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pits.22510⟩</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (3), pp.259-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2020.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04140261v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived dyadic coping, anxiety, depression and satisfaction with life of women diagnosed with fibromyalgia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are there young carers in oncology? A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Justin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristopher Lamore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2020.09.002⟩</w:t>
+              <w:t xml:space="preserve">Psycho-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (9), pp.1430 - 1441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pon.5708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04156572v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients and spouses coping with inflammatory arthritis: Impact of communication and spousal perceived social support and burden</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What do French school staff know about young carers? A qualitative study about their perceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Justin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Vioulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Leu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 88 (3), pp.105125. </w:t>
+              <w:t xml:space="preserve">Psychology in the Schools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58 (8), pp.1531-1544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2020.105125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pits.22510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146647v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patients’ experience one year after dialysis initiation: a lexicometric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3582,51 +3582,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Do We Know About Young Adult Cardiac Patients' Experience? A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Journiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Vioulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3699,51 +3699,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women and Partners’ Information Need, Emotional Adjustment, and Breast Reconstruction Decision-Making Before Mastectomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristopher Lamore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Flahault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3803,90 +3803,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability and validity of the French adaptation of the Family Relationship Index–short form in patients’ with chronic kidney disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Speyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ayav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4054,51 +4054,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Is Relatives’ Role in Arthritis Management? A Qualitative Study of the Perceptions of Patient-Relative Dyads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Vioulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4175,103 +4175,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patients and relatives coping with inflammatory arthritis: Care teamwork</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Brignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Vioulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Expectations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 23 (1), pp.137-147. </w:t>
@@ -4309,51 +4309,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Waiting for breast reconstruction”: An interpretative phenomenological analysis of heterosexual couples’ experiences of mastectomy for breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristopher Lamore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Flahault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4670,429 +4670,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The decision-making process for breast reconstruction after cancer surgery: Representations of heterosexual couples in long-standing relationships.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of short term psychological and somatic anxiety in the prediction of long term anxiety of early hospital discharged patients with complete functional recovery after a mild stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna van Wersch</w:t>
+                <w:t xml:space="preserve">Camille Vansimaeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bruandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Join-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Health Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjhp.12228⟩</w:t>
+              <w:t xml:space="preserve">Journal of European Psychology Students</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/jeps.421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01547290v1</w:t>
+                <w:t xml:space="preserve">hal-04166295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of short term psychological and somatic anxiety in the prediction of long term anxiety of early hospital discharged patients with complete functional recovery after a mild stroke</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Vansimaeys</w:t>
+                <w:t xml:space="preserve">Emotional distress and subjective impact of the disease in young women with breast cancer and their spouses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vanlemmens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire Join-Lambert</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of European Psychology Students</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5334/jeps.421⟩</w:t>
+              <w:t xml:space="preserve">Future Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (29), pp.2667-2680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/fon-2017-0264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166295v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457803v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional distress and subjective impact of the disease in young women with breast cancer and their spouses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Antoine</w:t>
+                <w:t xml:space="preserve">The decision-making process for breast reconstruction after cancer surgery: Representations of heterosexual couples in long-standing relationships.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonor Fasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Flahault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Vioulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristopher Lamore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lesur</w:t>
+                <w:t xml:space="preserve">Anna van Wersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13 (29), pp.2667-2680. </w:t>
+              <w:t xml:space="preserve">British Journal of Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (2), pp.254-269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2217/fon-2017-0264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bjhp.12228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457803v2</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dyadic Cross-sectional Associations between Depressive Mood, Relationship Satisfaction, and Common Dyadic Coping</w:t>
               </w:r>
@@ -5208,64 +5208,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment decision-making in chronic diseases: What are the family members’ roles, needs and attitudes? A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristopher Lamore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5306,290 +5306,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03058851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empathy and stress in nurses working in haemodialysis: a qualitative study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quality of Life, Anxiety, Depression and Social Support in HCV Mono-Infected and HIV/HCV CoInfected Patients Waiting for Liver Transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Aubree</w:t>
+                <w:t xml:space="preserve">Isabelle Varescon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziad Massy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ilham Sabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jan.12899⟩</w:t>
+              <w:t xml:space="preserve">Transplantation Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16966/2473-1730.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04166339v1</w:t>
+                <w:t xml:space="preserve">hal-04129883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of Life, Anxiety, Depression and Social Support in HCV Mono-Infected and HIV/HCV CoInfected Patients Waiting for Liver Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Varescon</w:t>
+                <w:t xml:space="preserve">Empathy and stress in nurses working in haemodialysis: a qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Vioulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Aubree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Massy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation Research Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Advanced Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72 (5), pp.1075-1085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jan.12899⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.16966/2473-1730.106⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04129883v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender typical patterns and the link between alexithymia, dyadic coping and psychological symptoms</w:t>
               </w:r>
@@ -5705,90 +5705,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l’impact de la reconstruction mammaire chez les femmes en couple grâce à un outil de recherche communautaire : les Seintinelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristopher Lamore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Flahault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna van Wersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5982,51 +5982,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of life and illness perception in primary biliary cirrhosis: A controlled cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corpechot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6258,51 +6258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Varescon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Gambling Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (3), pp.492-504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6330,265 +6330,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Love Styles on Marital Satisfaction in Heterosexual Couples: A Dyadic Approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Effects of Hypnosis on Anxiety, Depression, Fatigue, and Sleepiness in People Undergoing Hemodialysis: A Clinical Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dupré-Goudable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kolko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lakdja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marriage and Family Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01494929.2013.834025⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Clinical and Experimental Hypnosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (4), pp.475-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207144.2013.810485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197671v1</w:t>
+                <w:t xml:space="preserve">hal-04197909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of Hypnosis on Anxiety, Depression, Fatigue, and Sleepiness in People Undergoing Hemodialysis: A Clinical Report</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Love Styles on Marital Satisfaction in Heterosexual Couples: A Dyadic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Gana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Clinical and Experimental Hypnosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 61 (4), pp.475-483. </w:t>
+              <w:t xml:space="preserve">Marriage and Family Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (8), pp.754-772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207144.2013.810485⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01494929.2013.834025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197909v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel rôle le psychologue peut-il avoir en éducation thérapeutique en néphrologie ? Un exemple en auto-dialyse</w:t>
               </w:r>
@@ -7035,51 +7035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Koleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Rascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7266,333 +7266,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychometric Properties of the French Adaptation of the Multidimensional Body Self Relations Questionnaire–Appearance Scales</w:t>
+                <w:t xml:space="preserve">Anxiété et dépression en hémodialyse : validation de l’Hospital Anxiety and Depression Scale (HADS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicole Rascle</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maider Aguirrezabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Borteyrou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Leguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 105 (2), pp.461-471. </w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (3), pp.193-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2466/PR0.105.2.461-471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2009.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197991v1</w:t>
+                <w:t xml:space="preserve">hal-04198012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anxiété et dépression en hémodialyse : validation de l’Hospital Anxiety and Depression Scale (HADS)</w:t>
+                <w:t xml:space="preserve">Psychometric Properties of the French Adaptation of the Multidimensional Body Self Relations Questionnaire–Appearance Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Koleck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Borteyrou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2009.01.007⟩</w:t>
+              <w:t xml:space="preserve">Psychological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 105 (2), pp.461-471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2466/PR0.105.2.461-471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04198012v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure évaluation des aspects psychosociaux en néphrologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 4 (4), pp.228-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7609,462 +7609,1081 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment les adolescents se représentent-ils la maladie et le handicap ? Une étude exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Hanras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13ème congrès de l'Association Francophone de Psychologie de la SAnté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patients facing the choice of renal replacement therapy: What is the role of relatives?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ayav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Health Psychology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Dubrovnik, Croatia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What is the role of relatives in treatment choice of patients with advanced chronic kidney disease?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ayav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Health Psychology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Padova, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.19163.87849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Family Relationships and Self-Reported Outcomes in Patients with Moderate or Advanced CKD: Findings from the French Chronic Kidney Disease-Renal Epidemiology and Information Network (CKD-REIN) Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Speyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ayav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, San Diego, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le processus de décision médicale partagée médecin-patient : quelle place pour le proche ? Une revue systématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristopher Lamore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé mentale des étudiants : Quelles relations avec aidance, famille et réussite académique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Villetorte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème congrès de l’Association Francophone de Psychologie de la SAnté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l'empathie se développe-t-elle de l'adolescence au début de l'âge adulte ? Une approche par Generalized Additive Models for Location, Scale and Shape (GAMLSS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Villetorte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème atelier MODEVAIIA - MODElisation de la Variabilité Inter- et IntrA-individuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, La Roque d'Anthéron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépression prénatale maternelle et paternelle : impact de la relation conjugale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Letot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Devouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference 2024 of the International Marcé Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Barcelone (Espagne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Better understanding of emotional support provided by young adult carers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Vioulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8079,415 +8698,415 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Young Carers Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Manchester (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique symptomatologique de la comorbidité : l’exemple de la maladie rénale et de la dépression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+                <w:t xml:space="preserve">Les frères et sœurs jeunes adultes ayant un frère ou une sœur malade, handicapée ou en perte d’autonomie : aidants ou non-aidants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Congrès de l'Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Congrès National</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFP, Oct 2023, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848320v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui sont les jeunes adultes aidants étudiants en France ? Résultats de l'étude CAMPUS-CARE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamique symptomatologique de la comorbidité : l’exemple de la maladie rénale et de la dépression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Speyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basilie Chevrier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carole Ayav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire JAID - Recherche sur les Jeunes AIDants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">12e Congrès de l'Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03976798v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les frères et sœurs jeunes adultes ayant un frère ou une sœur malade, handicapée ou en perte d’autonomie : aidants ou non-aidants ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Qui sont les jeunes adultes aidants étudiants en France ? Résultats de l'étude CAMPUS-CARE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFP, Oct 2023, Nimes, France</w:t>
+              <w:t xml:space="preserve">Webinaire JAID - Recherche sur les Jeunes AIDants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04606257v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les jeunes aidants : étude exploratoire auprès de psychologies et assistants sociaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8502,307 +9121,307 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès de l’Association Francophone de Psychologie de la Santé (AFPSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les situations d’aidance des jeunes adultes aidants : prévalence et enjeux en termes de santé et de bien-être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62ème congrès de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nîmes; Société Française de Psychologie, Sep 2023, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconstruction mammaire après une mastectomie pour un cancer du sein : comment se prend la décision et quel accompagnement proposer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristopher Lamore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Flahault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonor Fasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Vioulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">90ème congrès de l’ACFAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidance, fonctionnement familial et empathie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8817,87 +9436,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire CRISIS : Être étudiant et aidant : quels enjeux à l’université ? Place de l’aidance dans la famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aix-Marseille Université, Mar 2023, Aix-en-Procence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problématiques, difficultés des étudiantes en situation d’aidance : Enquête CAMPUS-CARE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8912,87 +9531,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Journée de l'aide psychosociale aux aidants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does caring experience shapes vocational choices in higher education?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9007,87 +9626,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association of Research on Adolescence conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Research on Adolescence, Aug 2022, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03970035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissances des situations d’aidance dans la population étudiante : Enquête CAMPUS-CARE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9102,87 +9721,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Journée de l'aide psychosociale aux aidants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raising the physician’s awareness regarding Young Carers in oncology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9197,1037 +9816,1333 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st ONCOLille days 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les patients et leur famille face à la maladie rénale chronique avancée et au choix de traitement de suppléance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Speyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ayav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e congrès de la Société Francophone de Néphrologie Dialyse et Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les adolescents et les jeunes adultes aident-ils ? Évaluation et spécificités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11 congrès de l'Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle est l’expérience des proches de patients vivant avec une Malade Rénale Avancée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ayav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e congrès de l'Association Francophone de Psychologie de la Santé (AFPSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ajustement des patients insuffisants rénaux : Quel est le rôle de la famille ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Family members of chronic kidney disease patients: Who are they, what is their illness perceptions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ayav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e congrès de l'Association Francophone de Psychologie de la Santé (AFPSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Metz, France</w:t>
+              <w:t xml:space="preserve">32nd Congress of the European Health Psychology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03248792v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Family members of chronic kidney disease patients: Who are they, what is their illness perceptions?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">L’ajustement des patients insuffisants rénaux : Quel est le rôle de la famille ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ayav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd Congress of the European Health Psychology Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Galway, Ireland</w:t>
+              <w:t xml:space="preserve">10e congrès de l'Association Francophone de Psychologie de la Santé (AFPSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03248800v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations du poker au sein d’un échantillon de joueurs réguliers français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Varescon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème Congrès International de Psychologie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le patient et son entourage : quelles interactions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristopher Lamore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archives Contemporaines, 231p., 2023, 9782813004789</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le patient et son entourage. Quelles interactions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristopher Lamore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions des Archives Contemporaines. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interventions psychothérapeutiques dans les maladies somatiques : Accompagner les patients et leurs proches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bungener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Flahault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boeck Supérieur; Carrefour Des Psychotherapies, 2018, 9782807300163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeunes aidants : Quelles sont les connaissances, les représentations et les pratiques des professionnels de santé ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Élèves à l’école, aidants à la maison : les jeunes aidants d’un proche atteint de cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Justin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Vioulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...40 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Bordeaux. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le patient et son entourage : quelles interactions ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transition des adolescents et jeunes adultes porteurs d’une maladie chronique et invalidante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150890v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élèves à l’école, aidants à la maison : les jeunes aidants d’un proche atteint de cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Jeunes aidants : Quelles sont les connaissances, les représentations et les pratiques des professionnels de santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Pilato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transition des adolescents et jeunes adultes porteurs d’une maladie chronique et invalidante</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le patient et son entourage : quelles interactions ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions des archives contemporaines, pp.165-184, 2023, 9782813004789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.7244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150766v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La psychologie de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Flahault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10256,73 +11171,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La psychiatrie de liaison</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, 2018, 978-2-257-20692-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les thérapies multifamiliales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10338,1036 +11253,229 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interventions psychothérapeutiques dans les maladies somatiques. Accompagner les patients et leurs proches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Supérieur, 2016, 9782807300163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ajustement à la maladie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.41-65, 2012, 978-2-13-059315-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insuffisance rénale chronique et activités physiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du sport et de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.221-232, 2011, 9782804163839</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198035v1</w:t>
-              </w:r>
-[...805 lines deleted...]
-                <w:t xml:space="preserve">hal-03121052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId307"/>
+      <w:footerReference w:type="default" r:id="rId310"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11514,51 +11622,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane B&#233;duchaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fontanieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dorard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.101.0007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848182v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Cancade" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Baussant-Crenn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2024.04.002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04137943v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Justin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.6131" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161116v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Speyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ayav" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12662" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04156564v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Delestre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leh&#233;ricey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giral" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00029157.2022.2152308" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03991505v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Baudry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vanlemmens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Segura-Djezzar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-022-03298-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053227v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilie Chevrier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0309877X.2023.2190878" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192841v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Leu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Marc Pascal Berger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malla Heino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Herman Nap" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13676261.2022.2027899" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04167331v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alencar de Pinho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Metzger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghil&#232;s Hamroun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Laville" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Prezelin-Reydit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ndt.2023.35" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706235v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Pilato" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19137892" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03826257v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.990257" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697584v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/chso.12602" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859177v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Pasqu&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Henry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000352" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599506v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Jarrige" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Joseph" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Becker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cch.12988" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444179v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chevalier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bartolo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Chekroun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dubois-Comtois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.09.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04156565v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Letot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Zanni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devouche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cont.056.0137" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04298306v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vioulac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192114172" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04139084v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Baudry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2022.01.014" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04165204v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lupinacci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Seyeux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07347332.2021.2004292" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771024v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Baudry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Yakimova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guiu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.5876" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04139542v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.15162" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04138991v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Mathieu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ellien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarantha Bourgeois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hsc.13769" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713865v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19138104" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03485246v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.5708" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04140261v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pits.22510" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04156572v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cappe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolduc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vilcoque" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jammet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rostaing-Rigattieri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.09.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146647v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brignon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beauvais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beranger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boujut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.105125" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248782v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rascle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Combe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21642850.2021.1918552" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04165217v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Journiac" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jacob" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Escarnot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01119" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04165903v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Flahault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2292550320928558" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038131v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105320949921" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166094v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Devienne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delpech" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2019.01.002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02572061v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boujut" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delannoy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poivret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PPA.S231919" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02406790v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.12982" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04165876v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Fasse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2019.07.008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166249v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Idier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Koleck" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Aguirrezabal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tpe/2018015" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-Z05X6W16-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166176v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lamore" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Flahault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2018-0025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01547290v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna van Wersch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12228" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166295v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vansimaeys" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Zuber" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bruandet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Join-Lambert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jeps.421" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02457803v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Duprez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lesur" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fon-2017-0264" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063663v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Gana" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Saada" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01494929.2016.1247759" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058851v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2017.08.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166339v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Aubree" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Massy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.12899" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BSPLJ3XT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04129883v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Varescon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Sabar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Karam" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Samuel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16966/2473-1730.106" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166315v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gabriel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Lavner" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Luminet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2016.02.029" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166327v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quintard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2016.03.011" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616243v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Br&#233;dart" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Copel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Leufroy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mino" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000443766" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197629v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corpechot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Zenasni" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chazouill&#232;res" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2014.07.003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK4HJGL5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197601v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnaire" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Idier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01926187.2014.942205" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04130005v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Barrault" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14459795.2014.968184" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197671v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01494929.2013.834025" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197909v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauveau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupr&#233;-Goudable" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kolko" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lakdja" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207144.2013.810485" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197805v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;der Aguirrezabal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Larroumet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2012.12.001" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM5R5M2K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197926v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lasseur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2011.574699" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197943v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Trolonge" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bildet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2011.07.407" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9G121TJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197947v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnurstu.2011.08.006" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6ZRW3GB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197969v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyothi Thumma" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Rayner" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Mapes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.02340310" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197991v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Borteyrou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/PR0.105.2.461-471" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198012v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leguen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2009.01.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56SLM54Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198021v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2008.03.002" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZK341QV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157108v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Villetorte" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dauvier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126441v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848266v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848329v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacombe" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848320v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976798v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606257v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Plessis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356734v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489705v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04314751v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489797v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959250v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970035v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959253v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04317185v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470342v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Speyer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827497v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248809v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248792v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briancon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248800v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03280647v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150890v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.7244" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04150766v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192919v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192935v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198027v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198035v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Idier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chauveau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04314584v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309895v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192884v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bungener" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121073v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121046v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brian&#231;on" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19163.87849" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121123v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121052v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane B&#233;duchaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fontanieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dorard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.101.0007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848182v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Cancade" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Baussant-Crenn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2024.04.002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053227v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilie Chevrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0309877X.2023.2190878" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04156564v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Delestre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leh&#233;ricey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giral" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00029157.2022.2152308" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03991505v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Baudry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vanlemmens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Segura-Djezzar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-022-03298-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04137943v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Justin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.6131" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161116v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Speyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ayav" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12662" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192841v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Leu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Marc Pascal Berger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malla Heino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Herman Nap" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13676261.2022.2027899" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04167331v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alencar de Pinho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Metzger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghil&#232;s Hamroun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Laville" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Prezelin-Reydit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ndt.2023.35" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859177v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Pasqu&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Henry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000352" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706235v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Pilato" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19137892" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03826257v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.990257" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697584v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/chso.12602" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444179v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chevalier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bartolo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Chekroun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dubois-Comtois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.09.007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599506v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Jarrige" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Joseph" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Becker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cch.12988" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04139084v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Baudry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2022.01.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04156565v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Letot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Zanni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devouche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cont.056.0137" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04165204v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lupinacci" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Seyeux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07347332.2021.2004292" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04298306v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vioulac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192114172" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771024v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Baudry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Yakimova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guiu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.5876" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04139542v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.15162" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04138991v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Mathieu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ellien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarantha Bourgeois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hsc.13769" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713865v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19138104" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146647v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brignon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beauvais" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beranger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boujut" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.105125" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04156572v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cappe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolduc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vilcoque" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jammet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rostaing-Rigattieri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.09.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03485246v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.5708" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04140261v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pits.22510" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248782v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rascle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Combe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21642850.2021.1918552" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04165217v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Journiac" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jacob" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Escarnot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01119" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04165903v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Flahault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2292550320928558" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038131v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105320949921" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166094v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Devienne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delpech" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2019.01.002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02572061v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boujut" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delannoy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poivret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PPA.S231919" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02406790v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.12982" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04165876v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Fasse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2019.07.008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166249v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Idier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Koleck" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Aguirrezabal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tpe/2018015" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-Z05X6W16-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166176v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lamore" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Flahault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2018-0025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166295v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vansimaeys" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Zuber" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bruandet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Join-Lambert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jeps.421" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02457803v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Duprez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lesur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fon-2017-0264" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01547290v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna van Wersch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12228" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063663v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Gana" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Saada" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01494929.2016.1247759" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058851v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2017.08.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04129883v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Varescon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Sabar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Karam" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Samuel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16966/2473-1730.106" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166339v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Aubree" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Massy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.12899" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BSPLJ3XT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166315v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gabriel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Lavner" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Luminet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2016.02.029" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166327v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quintard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2016.03.011" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616243v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Br&#233;dart" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Copel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Leufroy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mino" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000443766" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197629v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corpechot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Zenasni" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chazouill&#232;res" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2014.07.003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK4HJGL5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197601v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnaire" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Idier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01926187.2014.942205" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04130005v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Barrault" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14459795.2014.968184" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197909v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauveau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupr&#233;-Goudable" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kolko" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lakdja" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207144.2013.810485" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197671v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01494929.2013.834025" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197805v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;der Aguirrezabal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Larroumet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2012.12.001" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM5R5M2K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197926v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lasseur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2011.574699" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197943v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Trolonge" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bildet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2011.07.407" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9G121TJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197947v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnurstu.2011.08.006" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6ZRW3GB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197969v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyothi Thumma" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Rayner" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Mapes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.02340310" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198012v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leguen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2009.01.007" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56SLM54Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197991v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Borteyrou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/PR0.105.2.461-471" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198021v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2008.03.002" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZK341QV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619011v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jaby" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hanras" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121073v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121046v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brian&#231;on" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19163.87849" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121123v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121052v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157108v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Villetorte" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dauvier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126441v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848266v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848329v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacombe" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606257v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Plessis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848320v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976798v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356734v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489705v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04314751v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489797v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959250v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970035v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959253v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04317185v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470342v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Speyer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827497v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248809v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248800v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briancon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248792v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03280647v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04314584v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309895v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192884v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bungener" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04150766v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150890v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.7244" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192919v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192935v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198027v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198035v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Idier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chauveau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>