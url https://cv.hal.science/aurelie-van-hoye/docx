--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.63215258856px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurélie Van Hoye </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aurelie-van-hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0495-4747</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176004645</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAJ-4624-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I'm Associate Professor at University of Lorraine, member of the Public Health Laboratory APEMAC. My research interests are focusing on supporting coaches and PE teacher in their role, especially regarding their health promotion activities and motivational climate, as well as more indirectly through the study of health enhancing physical activity policies. I have worked on the evaluation of the impact and implementation of the PAPA project (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.papaproject.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) in France. This project aimed at enhancing youth sport experience trough an educational training on an empowering motivational climate of their grassroots coaches. I participated to the EPHEPA project (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://ephepa.medsci.ox.ac.uk/ephepa-project</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), being responsible of the data collection of national physical activity policies in Belgium. Furthermore, my actual work is centered on the development of an intervention for sport clubs to become health promoting setting, from intervention mapping to intervention implementation and evaluation (PROSCeSS project). I'm also leader, with Susanna Geidne, of the Sports Clubs for Health of the Health Enhancing Physical Activity network of the WHO Europe. Finally, I works on the evaluation of physical activity interventions, especially on the implementation process evaluation using mixed methods. At the sport Faculty, her academic duties encompass the responsibility of the bachelor in Sport Management from 2016 to 2019 and of a master named &amp;quot;Project & Territories in Sport & Health&amp;quot; since 2018, to educate project manager able to develop (adapted) physical activity taking the specificity of territories (policies, equipment, values) into account.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The health promoting sports coach: theoretical background and practical guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Bardid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spartaco Grieco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Sports Science, Medicine and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13102-025-01056-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports coaches’ perception of health promotion: an exploratory study regarding philosophies, actions, barriers, and strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Bardid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spartaco Grieco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promotion International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (4), pp.daaf099. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/heapro/daaf099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisation as a boundary object in intervention research, serving knowledge production and mobilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Villeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berdougo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17269/s41997-025-01076-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a health promoting sports clubs intervention: An intervention mapping process analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation and Program Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112, pp.102640. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evalprogplan.2025.102640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling up PROSCeSS intervention in France: a systems approach to health-promoting sports clubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17579759251332971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining health promoting sports coaches skills: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lemmonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of Sports Science and Coaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (3), pp.1268-1286. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17479541251320830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the GAA ‘healthy clubs project’ in Ireland: a qualitative study using the Consolidated Framework for Implementation Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Regan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Woods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promotion International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (1), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/heapro/daad191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health promotion expectations and perceptions of sport club participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maman Joyce Dogba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inheldia Cossou Gbeto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promotion International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (4), pp.daae075. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/heapro/daae075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health promotion policies, perceptions, actions and needs in sports clubs in Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benny Cullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aoife Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Volf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 83 (1), pp.108-119. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00178969231221956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial: Amplifier et coordonner le soutien politique à l’activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Activité physique et santé, 36 (2), pp.7-7. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs2.2024.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Pilot study of a health promotion intervention in sports clubs]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (1), pp.7-22. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.241.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the feasibility and acceptability of an adapted fencing intervention in breast cancer surgery post-operative care: the RIPOSTE pilot randomized trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Hasnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Soudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rotonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréia Carvalho de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.1335442. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fonc.2024.1335442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting men's health through sports clubs: A systematic rapid realist review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Timm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sharp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tue Helms Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sport and Health Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.100969. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jshs.2024.100969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exploration of national and local policies supporting health promoting sports clubs in the Republic of Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Woods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Policy and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (2), pp.271-290. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19406940.2023.2290123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legislations and regulations of French public policies promoting health-enhancing physical activity at the local level: do governments adopt a whole system approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (Supplement_1), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckad133.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements de pratiques sportives, motivations et affects durant le premier confinement en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Westeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Ben-Sadoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Pub. anticipées, pp.I81-XXI. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.pr1.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A RE-AIM framework analysis of a sports club health promotion MOOC: the PROSCeSS MOOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quitterie Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promotion International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (4), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/heapro/daad069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalization of experience of physical activity resumption programs: Lessons learned for adherence and post-program referral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation and Program Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 100, pp.102349. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evalprogplan.2023.102349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A health promoting sports club framework: strategies from the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (1), pp.85-90. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17579759231195562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Elite Sport on Physical Activity Practice in the General Population: A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Delagardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (1), pp.77-93. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jpah.2022-0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERSISTE: a mixed methods protocol to identify barriers and levers to a sustainable physical activity practice among patients with chronic disease after physical activity resumption programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open Sport and Exercise Medicine </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (1), pp.e001261. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjsem-2021-001261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapted Fencing for Patients With Invasive Breast Cancer: The RIPOSTE Pilot Randomized Controlled Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Peiffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rotonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edem Allado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (3), pp.437-445. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fspor.2022.786852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of implementation and effects of a health-promoting sports club intervention using a mixed-method design: PROSCeSS protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open Sport and Exercise Medicine </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (4), pp.e001444. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjsem-2022-001444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oncology health professionals' perspectives of determinants of exercise by cancer patients: A socio-ecological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rotonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gendarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Martin-Krumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacoubou Abdou Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Oncology Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (4), pp.102234. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejon.2022.102234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French validation of the e-PROSCeSS questionnaire: stakeholder perceptions of the health promoting sports club</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promotion International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.daab213. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/heapro/daab213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel soutien des médecins hospitaliers à la pratique d’activité physique des patients atteints du cancer ? Le cas du CHRU de Nancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Houtmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rotonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gendarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Martin-Krumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 112, pp.21-29. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2020023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and preliminary validation of the Sport Situation Attentional Questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bolmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (3), pp.849-871. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1612197X.2021.1919741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between Physical Activity and Socioeconomic Determinants among Cancer Patients: A Systematic Mapping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rotonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Tarquinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gendarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cancer Science and Clinical Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 05 (04), pp.468-495. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26502/jcsct.5079132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouger pour sa santé : une revue narrative des modèles théoriques de l’engagement dans l’activité physique à partir de l’approche socio-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meggy Hayotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arripe-Longueville Fabienne d'</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021/HS Hors-série, pp.105-125. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.HS01.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of an Empowering Motivational Climate on Pupils’ Concentration and Distraction in Physical Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bolmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Teaching in Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (2), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jtpe.2020-0252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Local Health-Enhancing Physical Activity Policy Analysis Tool in France: CAPLA-Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Garbarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Massiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promotion Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (4), pp.540-548. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1524839920916462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalization of Health Promotion Initiatives within French Sports Clubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (3), pp.888. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph18030888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Promotion in Sport, through Sport, as an Outcome of Sport, or Health-Promoting Sport—What Is the Difference?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (17), pp.9045. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph18179045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building health-promoting sports clubs: a participative concept mapping approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 188, pp.8-17. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.puhe.2020.08.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between coaches' health promotion activities, sports experience and health among adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (9), pp.2435-2441. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0017896920919777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scoping review of published research on local government policies promoting health-enhancing physical activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Garbarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Policy and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.747-763. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19406940.2020.1816561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five-year evolution patterns of physical activity and sedentary behavior in patients with lower-limb osteoarthritis and their sociodemographic and clinical correlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (12), pp.1807-1814. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3899/jrheum.190854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summative assessment versus formative assessment: An ecological study of physical education by analyzing state-anxiety and shot-put performance among French high school students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Malini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bolmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Education and Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (Supplement issue 3), pp.2220-2229 / Art 298. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7752/jpes.2020.s3298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The health promoting sports club model: an intervention planning framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promotion International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (3), pp.811-823. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/heapro/daaa093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using theory of change to develop an intervention theory for designing and evaluating behavior change SDApps for healthy eating and physical exercise: the OCAPREV theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aromatario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Marie Foucaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.1435. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-019-7828-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological and social determinants of physical activity from diagnosis to remission among French cancer patients (PERTINENCE): protocol for a mixed-method study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacobou Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rotonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gendarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Tarquinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.1053. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-019-7368-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02299319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Health Promotion in Sports Club Settings: A Modified Delphi Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Kokko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (1), pp.78-90. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1090198119889098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health enhancing physical activity in all policies? Comparison of national public actors between France and Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Vandoorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (3), pp.327-332. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.healthpol.2019.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Promotion Interventions in Sports Clubs: Can We Talk About a Setting-Based Approach? A Systematic Mapping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Kokko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aoife Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Ooms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (4), pp.592-601. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1090198119831749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do mobile health applications support behaviour changes? A scoping review of mobile health applications relating to physical activity and eating behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aromatario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Foucaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 175, pp.8-18. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.puhe.2019.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does sports club participation contribute to physical activity among children and adolescents? A comparison across six European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Kokko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aoife Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (8), pp.851-858. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1403494818786110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coaches' and players' perceptions of health promotion activities in sport clubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Meganck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Seghers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77 (2), pp.169 - 178. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0017896917739445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of coaches’ perceptions and officials guidance towards health promotion in French sport clubs: a mixed method study: Table I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (3), pp.328-338. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/her/cyw015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02026017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are coaches’ health promotion activities beneficial for sport participants? A multilevel analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan van den Broucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (12), pp.1028-1032. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsams.2016.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02026018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social-contextual and intrapersonal antecedents of coaches' basic need satisfaction: The intervening variable effect of providing autonomy-supportive coaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bård Erlend Solstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yngvar Ommundsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Sport and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20, pp.84-93. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychsport.2015.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Coaches Educators training implementation of the PAPA project: A comparison between Norway and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sovik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Samdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ommundsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (5), pp.e539-e546. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sms.12352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02026384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating a supportive environment among youth football players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torill Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hege Eikeland Tjomsland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Holsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bente Wold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115 (6), pp.570-586. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/he-04-2014-0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02026027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-reported and objective physical activity measurement by active youth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, In press. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2013.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coaches’ perceptions of French sports clubs: Health-promotion activities, aims and coach motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Kokko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74 (2), pp.231-243. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0017896914531510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02026475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical activity and sedentary behaviours among grassroots football players: A comparison across three European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Fenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalampos Krommidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleanor Quested</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (4), pp.341-350. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1612197X.2013.830432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intentions to drop-out of youth soccer: A test of the basic needs theory among European youth from five countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleanor Quested</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Ntoumanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carme Viladrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yngvar Ommundsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (4), pp.395-407. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1612197X.2013.830431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Health Promoting Sports coaches: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEPA Europe Congress (Health Enhancing Physical Activity)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WHO Europe, Aug 2024, Dublin (IR), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S15-4: Health Promoting Sports Coaches' skills: a systematic mapping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemmonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès HEPA Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEPA, Aug 2024, Dublin, Ireland. pp.7-22, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckae114.268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Health Promoting Sports coaches: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPAH Congress (International Society of Physical Activity and Health)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSP (Société Française de Santé Publique), Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisation d’expériences en promotion de la santé et Recherche : construire une complémentarité des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Porcherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé publique et territoires. Des concepts à l’action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSP, Oct 2023, Saint-Étienne, France. pp.15, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs1.2024.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between motivational climate and attentional and emotional pupils states in physical education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bolmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Postgraduate Roundtable and Research Forum Cum Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summative assessment versus formative assessment: an ecological study in Physical Education analyzing anxiety, psychic tension and performance in shot put among french high school students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Malini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bolmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACAPS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment accompagner la professionnalisation de futurs chefs de projet en regard de la complexité contemporaine des exercices professionnels ? Analyses à partir d’un dispositif universitaire interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Starck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la Recherche en Education et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel soutien des professionnels de santé à la pratique d’activité physique des patients cancéreux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Houtmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rotonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gendarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tarquinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée d’échange sur la recherche en cancérologie en Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5-year evolution patterns of physical activity and sedentary behavior in patients with lower-limb osteoarthritis in the KHOALA cohort, and their sociodemographic and clinical correlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the American College of Rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, San-Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Health Promoting Sports Coaches: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International research conference in sport sciences: a French-Swedish initiative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Orbero, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to improve information processing efficiency? Highlighting the competence supporting feedbacks benefits versus competence thwarting feedbacks drawbacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bolmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Self-Determination Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of basic psychological needs satisfaction on attentional states of pupils in Physical Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bolmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Self-Determination Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Egmond Aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary validation of the Exercise Attentional Questionnaire in Physical Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bolmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BASES-FEPSAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation pour le sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Fenouillet; Philippe Carré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand manuel de psychologie de la motivation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2024, 978-2-10-085660-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des conditions d'attractivité des TPE et PME de la branche BETIC auprès des jeunes actifs et diplômés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bénédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boussaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fédération Cinov; Malakoff Humanis. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation et évaluation d'un programme de promotion de la santé au sein de clubs sportifs &amp;quot;Promouvoir l'Activité Physique des Adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye van Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université de Grenoble, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013GRENS009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00949072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche socio-écologique de la santé : applications dans le champ de l'activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Santé publique et épidémiologie. Université de Lorraine (Nancy), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02979154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId289"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.63215258856px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurélie Van Hoye </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aurelie-van-hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0495-4747</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176004645</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAJ-4624-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I'm Associate Professor at University of Lorraine, member of the Public Health Laboratory APEMAC. My research interests are focusing on supporting coaches and PE teacher in their role, especially regarding their health promotion activities and motivational climate, as well as more indirectly through the study of health enhancing physical activity policies. I have worked on the evaluation of the impact and implementation of the PAPA project (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.papaproject.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) in France. This project aimed at enhancing youth sport experience trough an educational training on an empowering motivational climate of their grassroots coaches. I participated to the EPHEPA project (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://ephepa.medsci.ox.ac.uk/ephepa-project</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), being responsible of the data collection of national physical activity policies in Belgium. Furthermore, my actual work is centered on the development of an intervention for sport clubs to become health promoting setting, from intervention mapping to intervention implementation and evaluation (PROSCeSS project). I'm also leader, with Susanna Geidne, of the Sports Clubs for Health of the Health Enhancing Physical Activity network of the WHO Europe. Finally, I works on the evaluation of physical activity interventions, especially on the implementation process evaluation using mixed methods. At the sport Faculty, her academic duties encompass the responsibility of the bachelor in Sport Management from 2016 to 2019 and of a master named &amp;quot;Project & Territories in Sport & Health&amp;quot; since 2018, to educate project manager able to develop (adapted) physical activity taking the specificity of territories (policies, equipment, values) into account.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des politiques nationales soutenant la promotion de la santé au sein des clubs sportifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 38 (1), pp.103-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports coaches’ perception of health promotion: an exploratory study regarding philosophies, actions, barriers, and strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Bardid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spartaco Grieco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promotion International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (4), pp.daaf099. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/heapro/daaf099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisation as a boundary object in intervention research, serving knowledge production and mobilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Villeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berdougo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17269/s41997-025-01076-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a health promoting sports clubs intervention: An intervention mapping process analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation and Program Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112, pp.102640. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evalprogplan.2025.102640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The health promoting sports coach: theoretical background and practical guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Bardid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spartaco Grieco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Sports Science, Medicine and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13102-025-01056-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling up PROSCeSS intervention in France: a systems approach to health-promoting sports clubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17579759251332971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining health promoting sports coaches skills: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lemmonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of Sports Science and Coaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (3), pp.1268-1286. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17479541251320830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health promotion expectations and perceptions of sport club participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maman Joyce Dogba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inheldia Cossou Gbeto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promotion International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (4), pp.daae075. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/heapro/daae075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the GAA ‘healthy clubs project’ in Ireland: a qualitative study using the Consolidated Framework for Implementation Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Regan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Woods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promotion International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (1), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/heapro/daad191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health promotion policies, perceptions, actions and needs in sports clubs in Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benny Cullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aoife Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Volf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 83 (1), pp.108-119. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00178969231221956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial: Amplifier et coordonner le soutien politique à l’activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Activité physique et santé, 36 (2), pp.7-7. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs2.2024.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Pilot study of a health promotion intervention in sports clubs]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (1), pp.7-22. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.241.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the feasibility and acceptability of an adapted fencing intervention in breast cancer surgery post-operative care: the RIPOSTE pilot randomized trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Hasnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Soudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rotonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréia Carvalho de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.1335442. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fonc.2024.1335442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting men's health through sports clubs: A systematic rapid realist review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Timm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sharp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tue Helms Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sport and Health Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.100969. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jshs.2024.100969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements de pratiques sportives, motivations et affects durant le premier confinement en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Westeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Ben-Sadoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Pub. anticipées, pp.I81-XXI. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.pr1.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A RE-AIM framework analysis of a sports club health promotion MOOC: the PROSCeSS MOOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quitterie Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promotion International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (4), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/heapro/daad069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exploration of national and local policies supporting health promoting sports clubs in the Republic of Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Woods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Policy and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (2), pp.271-290. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19406940.2023.2290123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legislations and regulations of French public policies promoting health-enhancing physical activity at the local level: do governments adopt a whole system approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (Supplement_1), </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckad133.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalization of experience of physical activity resumption programs: Lessons learned for adherence and post-program referral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation and Program Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 100, pp.102349. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evalprogplan.2023.102349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A health promoting sports club framework: strategies from the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (1), pp.85-90. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17579759231195562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Elite Sport on Physical Activity Practice in the General Population: A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Delagardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (1), pp.77-93. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jpah.2022-0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapted Fencing for Patients With Invasive Breast Cancer: The RIPOSTE Pilot Randomized Controlled Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Peiffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rotonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edem Allado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (3), pp.437-445. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fspor.2022.786852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERSISTE: a mixed methods protocol to identify barriers and levers to a sustainable physical activity practice among patients with chronic disease after physical activity resumption programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open Sport and Exercise Medicine </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (1), pp.e001261. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjsem-2021-001261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of implementation and effects of a health-promoting sports club intervention using a mixed-method design: PROSCeSS protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open Sport and Exercise Medicine </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (4), pp.e001444. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjsem-2022-001444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oncology health professionals' perspectives of determinants of exercise by cancer patients: A socio-ecological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rotonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gendarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Martin-Krumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacoubou Abdou Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Oncology Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (4), pp.102234. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejon.2022.102234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French validation of the e-PROSCeSS questionnaire: stakeholder perceptions of the health promoting sports club</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promotion International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.daab213. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/heapro/daab213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel soutien des médecins hospitaliers à la pratique d’activité physique des patients atteints du cancer ? Le cas du CHRU de Nancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Houtmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rotonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gendarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Martin-Krumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 112, pp.21-29. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2020023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and preliminary validation of the Sport Situation Attentional Questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bolmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (3), pp.849-871. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1612197X.2021.1919741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouger pour sa santé : une revue narrative des modèles théoriques de l’engagement dans l’activité physique à partir de l’approche socio-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meggy Hayotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arripe-Longueville Fabienne d'</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021/HS Hors-série, pp.105-125. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.HS01.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between Physical Activity and Socioeconomic Determinants among Cancer Patients: A Systematic Mapping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rotonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Tarquinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gendarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cancer Science and Clinical Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 05 (04), pp.468-495. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26502/jcsct.5079132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of an Empowering Motivational Climate on Pupils’ Concentration and Distraction in Physical Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bolmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Teaching in Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (2), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jtpe.2020-0252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalization of Health Promotion Initiatives within French Sports Clubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (3), pp.888. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph18030888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Local Health-Enhancing Physical Activity Policy Analysis Tool in France: CAPLA-Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Garbarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Massiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promotion Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (4), pp.540-548. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1524839920916462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Promotion in Sport, through Sport, as an Outcome of Sport, or Health-Promoting Sport—What Is the Difference?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (17), pp.9045. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph18179045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between coaches' health promotion activities, sports experience and health among adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (9), pp.2435-2441. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0017896920919777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scoping review of published research on local government policies promoting health-enhancing physical activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Garbarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Policy and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.747-763. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19406940.2020.1816561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building health-promoting sports clubs: a participative concept mapping approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 188, pp.8-17. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.puhe.2020.08.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five-year evolution patterns of physical activity and sedentary behavior in patients with lower-limb osteoarthritis and their sociodemographic and clinical correlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (12), pp.1807-1814. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3899/jrheum.190854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summative assessment versus formative assessment: An ecological study of physical education by analyzing state-anxiety and shot-put performance among French high school students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Malini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bolmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Education and Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (Supplement issue 3), pp.2220-2229 / Art 298. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7752/jpes.2020.s3298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The health promoting sports club model: an intervention planning framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promotion International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (3), pp.811-823. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/heapro/daaa093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Health Promotion in Sports Club Settings: A Modified Delphi Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Kokko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (1), pp.78-90. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1090198119889098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health enhancing physical activity in all policies? Comparison of national public actors between France and Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Vandoorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (3), pp.327-332. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.healthpol.2019.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological and social determinants of physical activity from diagnosis to remission among French cancer patients (PERTINENCE): protocol for a mixed-method study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacobou Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rotonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gendarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Tarquinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.1053. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-019-7368-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02299319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using theory of change to develop an intervention theory for designing and evaluating behavior change SDApps for healthy eating and physical exercise: the OCAPREV theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aromatario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Marie Foucaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.1435. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-019-7828-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Promotion Interventions in Sports Clubs: Can We Talk About a Setting-Based Approach? A Systematic Mapping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Kokko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aoife Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Ooms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (4), pp.592-601. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1090198119831749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do mobile health applications support behaviour changes? A scoping review of mobile health applications relating to physical activity and eating behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aromatario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Foucaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 175, pp.8-18. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.puhe.2019.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does sports club participation contribute to physical activity among children and adolescents? A comparison across six European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Kokko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aoife Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (8), pp.851-858. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1403494818786110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coaches' and players' perceptions of health promotion activities in sport clubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Meganck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Seghers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77 (2), pp.169 - 178. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0017896917739445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of coaches’ perceptions and officials guidance towards health promotion in French sport clubs: a mixed method study: Table I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (3), pp.328-338. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/her/cyw015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02026017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are coaches’ health promotion activities beneficial for sport participants? A multilevel analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan van den Broucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (12), pp.1028-1032. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsams.2016.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02026018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social-contextual and intrapersonal antecedents of coaches' basic need satisfaction: The intervening variable effect of providing autonomy-supportive coaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bård Erlend Solstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yngvar Ommundsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Sport and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20, pp.84-93. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychsport.2015.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Coaches Educators training implementation of the PAPA project: A comparison between Norway and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sovik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Samdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ommundsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (5), pp.e539-e546. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sms.12352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02026384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating a supportive environment among youth football players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torill Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hege Eikeland Tjomsland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Holsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bente Wold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115 (6), pp.570-586. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/he-04-2014-0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02026027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coaches’ perceptions of French sports clubs: Health-promotion activities, aims and coach motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Kokko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74 (2), pp.231-243. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0017896914531510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02026475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-reported and objective physical activity measurement by active youth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, In press. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2013.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical activity and sedentary behaviours among grassroots football players: A comparison across three European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Fenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalampos Krommidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleanor Quested</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (4), pp.341-350. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1612197X.2013.830432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intentions to drop-out of youth soccer: A test of the basic needs theory among European youth from five countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleanor Quested</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Ntoumanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carme Viladrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yngvar Ommundsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (4), pp.395-407. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1612197X.2013.830431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S15-4: Health Promoting Sports Coaches' skills: a systematic mapping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemmonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès HEPA Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEPA, Aug 2024, Dublin, Ireland. pp.7-22, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckae114.268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Health Promoting Sports coaches: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEPA Europe Congress (Health Enhancing Physical Activity)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WHO Europe, Aug 2024, Dublin (IR), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Health Promoting Sports coaches: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPAH Congress (International Society of Physical Activity and Health)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSP (Société Française de Santé Publique), Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisation d’expériences en promotion de la santé et Recherche : construire une complémentarité des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Porcherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé publique et territoires. Des concepts à l’action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSP, Oct 2023, Saint-Étienne, France. pp.15, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs1.2024.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between motivational climate and attentional and emotional pupils states in physical education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bolmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Postgraduate Roundtable and Research Forum Cum Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summative assessment versus formative assessment: an ecological study in Physical Education analyzing anxiety, psychic tension and performance in shot put among french high school students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Malini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bolmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACAPS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment accompagner la professionnalisation de futurs chefs de projet en regard de la complexité contemporaine des exercices professionnels ? Analyses à partir d’un dispositif universitaire interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Starck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la Recherche en Education et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel soutien des professionnels de santé à la pratique d’activité physique des patients cancéreux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Houtmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rotonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gendarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tarquinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée d’échange sur la recherche en cancérologie en Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5-year evolution patterns of physical activity and sedentary behavior in patients with lower-limb osteoarthritis in the KHOALA cohort, and their sociodemographic and clinical correlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the American College of Rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, San-Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Health Promoting Sports Coaches: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International research conference in sport sciences: a French-Swedish initiative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Orbero, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to improve information processing efficiency? Highlighting the competence supporting feedbacks benefits versus competence thwarting feedbacks drawbacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bolmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Self-Determination Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of basic psychological needs satisfaction on attentional states of pupils in Physical Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bolmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Self-Determination Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Egmond Aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary validation of the Exercise Attentional Questionnaire in Physical Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bolmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BASES-FEPSAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation pour le sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Fenouillet; Philippe Carré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand manuel de psychologie de la motivation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2024, 978-2-10-085660-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des conditions d'attractivité des TPE et PME de la branche BETIC auprès des jeunes actifs et diplômés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bénédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boussaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fédération Cinov; Malakoff Humanis. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation et évaluation d'un programme de promotion de la santé au sein de clubs sportifs &amp;quot;Promouvoir l'Activité Physique des Adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye van Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université de Grenoble, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013GRENS009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00949072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche socio-écologique de la santé : applications dans le champ de l'activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Santé publique et épidémiologie. Université de Lorraine (Nancy), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02979154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId291"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CF57C9E"/>
+    <w:nsid w:val="FA4C7A9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-van-hoye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0495-4747" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176004645" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAJ-4624-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.papaproject.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephepa.medsci.ox.ac.uk/ephepa-project" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04935579v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tezier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Barros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Geidne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bardid" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spartaco Grieco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13102-025-01056-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150964v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lefebvre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daaf099" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224309v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Hamant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Delescluse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berdougo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17269/s41997-025-01076-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05138927v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Johnson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rostan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lemonnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evalprogplan.2025.102640" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05138911v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin T&#233;zier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Michaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vuillemin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759251332971" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974396v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemmonier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillemin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17479541251320830" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882191v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Regan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vuillemin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Woods" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daad191" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643609v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Joyce Dogba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Beck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inheldia Cossou Gbeto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daae075" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04903929v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Cullen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoife Lane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Volf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Kelly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00178969231221956" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743374v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine No&#235;l Racine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2024.0007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882184v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.241.0007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686968v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Hasnaoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soudant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ia Carvalho de Freitas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2024.1335442" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882152v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Timm" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sharp" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tue Helms Andersen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hansen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2024.100969" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643615v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Hoye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vuillemin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Woods" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2023.2290123" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719850v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie van Hoye" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad133.052" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139716v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Westeel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ben-Sadoun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.pr1.0081" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643640v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Lucas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daad069" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643634v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Riquier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evalprogplan.2023.102349" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643619v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Donaldson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759231195562" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234495v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lion" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian L&#233;on" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Delagardelle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2022-0123" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549539v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2021-001261" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03886274v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Omorou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Peiffert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edem Allado" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2022.786852" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815224v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2022-001444" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868530v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nguyen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gendarme" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacoubou Abdou Omorou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2022.102234" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549533v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epstein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daab213" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176938v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Houtmann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Yacoubou Omorou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2020023" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217553v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mastagli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Hainaut" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bolmont" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2021.1919741" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481858v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jcsct.5079132" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537840v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meggy Hayotte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arripe-Longueville Fabienne d'" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.HS01.0105" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321801v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jtpe.2020-0252" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02865823v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Baron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garbarino" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Massiera" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1524839920916462" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176934v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Crochet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18030888" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549547v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18179045" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03090026v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Johnson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donaldson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemonnier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rostan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2020.08.029" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02865898v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0017896920919777" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176943v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyd" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Jackson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2020.1816561" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880434v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bitar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.190854" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913350v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Malini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2020.s3298" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03180784v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daaa093" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02458124v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aromatario" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7828-4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02299319v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacobou Omorou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7368-y" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02865904v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kokko" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1090198119889098" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02054741v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vandoorne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Absil" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lecomte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fallon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2019.01.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938460v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ooms" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1090198119831749" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938459v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Foucaut" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crozet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2019.06.011" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02359842v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena Martin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1403494818786110" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938462v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heuz&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Meganck" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Seghers" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0017896917739445" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026017v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Heuz&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Larsen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/her/cyw015" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026018v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye van Hoye" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan van den Broucke" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2016.03.002" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1C1ND0H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176947v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#229;rd Erlend Solstad" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yngvar Ommundsen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2015.05.001" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026384v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sovik" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wold" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Samdal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ommundsen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12352" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6TFGQ6KD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026027v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torill Larsen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hege Eikeland Tjomsland" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Holsen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente Wold" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/he-04-2014-0054" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947427v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nicaise" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2013.01.010" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026475v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Heuz&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0017896914531510" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176955v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Fenton" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Krommidas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Quested" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2013.830432" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176951v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Ntoumanis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme Viladrich" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Haug" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2013.830431" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911021v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04903962v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lemmonier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae114.268" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911041v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753609v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Grand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Porcherie" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0015" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308502v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bolmont" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02364937v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947148v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Starck" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lacroix" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947834v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Houtmann" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rotonda" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omorou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gendarme" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tarquinio" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947783v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Van Hoye" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910929v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542492v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308482v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308461v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542458v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bernier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Coulomb" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mino" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04612857v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Anton" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l B&#233;n&#233;dic" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Boussaguet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00949072v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENS009" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02979154v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-van-hoye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0495-4747" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176004645" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAJ-4624-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.papaproject.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephepa.medsci.ox.ac.uk/ephepa-project" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570694v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lallement" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lemonnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rostan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tezier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150964v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Barros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lefebvre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Geidne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bardid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spartaco Grieco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daaf099" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224309v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Hamant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Delescluse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berdougo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17269/s41997-025-01076-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05138927v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Johnson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evalprogplan.2025.102640" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04935579v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13102-025-01056-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05138911v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin T&#233;zier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Michaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vuillemin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759251332971" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974396v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemmonier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillemin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17479541251320830" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643609v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Joyce Dogba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Beck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inheldia Cossou Gbeto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daae075" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882191v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Regan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vuillemin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Woods" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daad191" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04903929v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Cullen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoife Lane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Volf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Kelly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00178969231221956" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743374v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine No&#235;l Racine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2024.0007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882184v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.241.0007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686968v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Hasnaoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soudant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ia Carvalho de Freitas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2024.1335442" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882152v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Timm" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sharp" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tue Helms Andersen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hansen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2024.100969" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139716v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Westeel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ben-Sadoun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.pr1.0081" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643640v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Lucas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daad069" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643615v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Hoye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vuillemin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Woods" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2023.2290123" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719850v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie van Hoye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad133.052" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643634v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Riquier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evalprogplan.2023.102349" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643619v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Donaldson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759231195562" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234495v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lion" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian L&#233;on" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Delagardelle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2022-0123" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03886274v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Omorou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Peiffert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edem Allado" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2022.786852" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549539v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2021-001261" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815224v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2022-001444" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868530v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nguyen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gendarme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacoubou Abdou Omorou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2022.102234" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549533v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epstein" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daab213" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176938v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Houtmann" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Yacoubou Omorou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2020023" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217553v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mastagli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Hainaut" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bolmont" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2021.1919741" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537840v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meggy Hayotte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arripe-Longueville Fabienne d'" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.HS01.0105" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481858v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jcsct.5079132" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321801v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jtpe.2020-0252" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176934v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Crochet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18030888" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02865823v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Baron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garbarino" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Massiera" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1524839920916462" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549547v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18179045" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02865898v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0017896920919777" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176943v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyd" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Jackson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2020.1816561" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03090026v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Johnson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donaldson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemonnier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rostan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2020.08.029" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880434v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bitar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.190854" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913350v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Malini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2020.s3298" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03180784v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daaa093" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02865904v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kokko" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1090198119889098" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02054741v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vandoorne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Absil" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lecomte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fallon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2019.01.008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02299319v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacobou Omorou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7368-y" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02458124v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aromatario" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7828-4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938460v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ooms" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1090198119831749" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938459v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Foucaut" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crozet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2019.06.011" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02359842v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena Martin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1403494818786110" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938462v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heuz&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Meganck" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Seghers" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0017896917739445" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026017v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Heuz&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Larsen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/her/cyw015" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026018v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye van Hoye" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan van den Broucke" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2016.03.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1C1ND0H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176947v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#229;rd Erlend Solstad" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yngvar Ommundsen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2015.05.001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026384v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sovik" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wold" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Samdal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ommundsen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12352" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6TFGQ6KD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026027v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torill Larsen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hege Eikeland Tjomsland" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Holsen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente Wold" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/he-04-2014-0054" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026475v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Heuz&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0017896914531510" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947427v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nicaise" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2013.01.010" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176955v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Fenton" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Krommidas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Quested" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2013.830432" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176951v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Ntoumanis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme Viladrich" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Haug" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2013.830431" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04903962v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lemmonier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae114.268" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911021v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911041v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753609v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Grand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Porcherie" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0015" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308502v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bolmont" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02364937v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947148v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Starck" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lacroix" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947834v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Houtmann" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rotonda" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omorou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gendarme" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tarquinio" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947783v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Van Hoye" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910929v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542492v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308482v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308461v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542458v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bernier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Coulomb" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mino" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04612857v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Anton" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l B&#233;n&#233;dic" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Boussaguet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00949072v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENS009" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02979154v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>