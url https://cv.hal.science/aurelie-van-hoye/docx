--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.63215258856px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurélie Van Hoye </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aurelie-van-hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0495-4747</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176004645</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAJ-4624-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I'm Associate Professor at University of Lorraine, member of the Public Health Laboratory APEMAC. My research interests are focusing on supporting coaches and PE teacher in their role, especially regarding their health promotion activities and motivational climate, as well as more indirectly through the study of health enhancing physical activity policies. I have worked on the evaluation of the impact and implementation of the PAPA project (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.papaproject.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) in France. This project aimed at enhancing youth sport experience trough an educational training on an empowering motivational climate of their grassroots coaches. I participated to the EPHEPA project (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://ephepa.medsci.ox.ac.uk/ephepa-project</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), being responsible of the data collection of national physical activity policies in Belgium. Furthermore, my actual work is centered on the development of an intervention for sport clubs to become health promoting setting, from intervention mapping to intervention implementation and evaluation (PROSCeSS project). I'm also leader, with Susanna Geidne, of the Sports Clubs for Health of the Health Enhancing Physical Activity network of the WHO Europe. Finally, I works on the evaluation of physical activity interventions, especially on the implementation process evaluation using mixed methods. At the sport Faculty, her academic duties encompass the responsibility of the bachelor in Sport Management from 2016 to 2019 and of a master named &amp;quot;Project & Territories in Sport & Health&amp;quot; since 2018, to educate project manager able to develop (adapted) physical activity taking the specificity of territories (policies, equipment, values) into account.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des politiques nationales soutenant la promotion de la santé au sein des clubs sportifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 38 (1), pp.103-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports coaches’ perception of health promotion: an exploratory study regarding philosophies, actions, barriers, and strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Bardid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spartaco Grieco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promotion International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (4), pp.daaf099. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/heapro/daaf099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisation as a boundary object in intervention research, serving knowledge production and mobilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Villeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berdougo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17269/s41997-025-01076-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a health promoting sports clubs intervention: An intervention mapping process analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation and Program Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112, pp.102640. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evalprogplan.2025.102640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The health promoting sports coach: theoretical background and practical guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Bardid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spartaco Grieco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Sports Science, Medicine and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13102-025-01056-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling up PROSCeSS intervention in France: a systems approach to health-promoting sports clubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17579759251332971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining health promoting sports coaches skills: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lemmonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of Sports Science and Coaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (3), pp.1268-1286. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17479541251320830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health promotion expectations and perceptions of sport club participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maman Joyce Dogba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inheldia Cossou Gbeto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promotion International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (4), pp.daae075. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/heapro/daae075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the GAA ‘healthy clubs project’ in Ireland: a qualitative study using the Consolidated Framework for Implementation Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Regan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Woods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promotion International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (1), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/heapro/daad191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health promotion policies, perceptions, actions and needs in sports clubs in Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benny Cullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aoife Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Volf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 83 (1), pp.108-119. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00178969231221956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial: Amplifier et coordonner le soutien politique à l’activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Activité physique et santé, 36 (2), pp.7-7. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs2.2024.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Pilot study of a health promotion intervention in sports clubs]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (1), pp.7-22. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.241.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the feasibility and acceptability of an adapted fencing intervention in breast cancer surgery post-operative care: the RIPOSTE pilot randomized trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Hasnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Soudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rotonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréia Carvalho de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.1335442. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fonc.2024.1335442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting men's health through sports clubs: A systematic rapid realist review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Timm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sharp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tue Helms Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sport and Health Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.100969. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jshs.2024.100969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements de pratiques sportives, motivations et affects durant le premier confinement en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Westeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Ben-Sadoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Pub. anticipées, pp.I81-XXI. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.pr1.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A RE-AIM framework analysis of a sports club health promotion MOOC: the PROSCeSS MOOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quitterie Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promotion International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (4), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/heapro/daad069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exploration of national and local policies supporting health promoting sports clubs in the Republic of Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Woods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Policy and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (2), pp.271-290. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19406940.2023.2290123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legislations and regulations of French public policies promoting health-enhancing physical activity at the local level: do governments adopt a whole system approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (Supplement_1), </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckad133.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalization of experience of physical activity resumption programs: Lessons learned for adherence and post-program referral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation and Program Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 100, pp.102349. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evalprogplan.2023.102349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A health promoting sports club framework: strategies from the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (1), pp.85-90. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17579759231195562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Elite Sport on Physical Activity Practice in the General Population: A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Delagardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (1), pp.77-93. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jpah.2022-0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapted Fencing for Patients With Invasive Breast Cancer: The RIPOSTE Pilot Randomized Controlled Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Peiffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rotonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edem Allado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (3), pp.437-445. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fspor.2022.786852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERSISTE: a mixed methods protocol to identify barriers and levers to a sustainable physical activity practice among patients with chronic disease after physical activity resumption programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open Sport and Exercise Medicine </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (1), pp.e001261. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjsem-2021-001261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of implementation and effects of a health-promoting sports club intervention using a mixed-method design: PROSCeSS protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open Sport and Exercise Medicine </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (4), pp.e001444. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjsem-2022-001444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oncology health professionals' perspectives of determinants of exercise by cancer patients: A socio-ecological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rotonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gendarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Martin-Krumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacoubou Abdou Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Oncology Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (4), pp.102234. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejon.2022.102234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French validation of the e-PROSCeSS questionnaire: stakeholder perceptions of the health promoting sports club</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promotion International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.daab213. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/heapro/daab213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel soutien des médecins hospitaliers à la pratique d’activité physique des patients atteints du cancer ? Le cas du CHRU de Nancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Houtmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rotonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gendarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Martin-Krumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 112, pp.21-29. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2020023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and preliminary validation of the Sport Situation Attentional Questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bolmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (3), pp.849-871. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1612197X.2021.1919741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouger pour sa santé : une revue narrative des modèles théoriques de l’engagement dans l’activité physique à partir de l’approche socio-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meggy Hayotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arripe-Longueville Fabienne d'</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021/HS Hors-série, pp.105-125. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.HS01.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between Physical Activity and Socioeconomic Determinants among Cancer Patients: A Systematic Mapping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rotonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Tarquinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gendarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cancer Science and Clinical Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 05 (04), pp.468-495. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26502/jcsct.5079132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of an Empowering Motivational Climate on Pupils’ Concentration and Distraction in Physical Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bolmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Teaching in Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (2), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jtpe.2020-0252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalization of Health Promotion Initiatives within French Sports Clubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (3), pp.888. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph18030888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Local Health-Enhancing Physical Activity Policy Analysis Tool in France: CAPLA-Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Garbarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Massiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promotion Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (4), pp.540-548. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1524839920916462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Promotion in Sport, through Sport, as an Outcome of Sport, or Health-Promoting Sport—What Is the Difference?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (17), pp.9045. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph18179045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between coaches' health promotion activities, sports experience and health among adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (9), pp.2435-2441. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0017896920919777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scoping review of published research on local government policies promoting health-enhancing physical activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Garbarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Policy and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.747-763. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19406940.2020.1816561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building health-promoting sports clubs: a participative concept mapping approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 188, pp.8-17. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.puhe.2020.08.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five-year evolution patterns of physical activity and sedentary behavior in patients with lower-limb osteoarthritis and their sociodemographic and clinical correlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (12), pp.1807-1814. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3899/jrheum.190854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summative assessment versus formative assessment: An ecological study of physical education by analyzing state-anxiety and shot-put performance among French high school students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Malini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bolmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Education and Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (Supplement issue 3), pp.2220-2229 / Art 298. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7752/jpes.2020.s3298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The health promoting sports club model: an intervention planning framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promotion International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (3), pp.811-823. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/heapro/daaa093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Health Promotion in Sports Club Settings: A Modified Delphi Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Kokko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (1), pp.78-90. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1090198119889098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health enhancing physical activity in all policies? Comparison of national public actors between France and Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Vandoorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (3), pp.327-332. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.healthpol.2019.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological and social determinants of physical activity from diagnosis to remission among French cancer patients (PERTINENCE): protocol for a mixed-method study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacobou Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rotonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gendarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Tarquinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.1053. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-019-7368-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02299319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using theory of change to develop an intervention theory for designing and evaluating behavior change SDApps for healthy eating and physical exercise: the OCAPREV theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aromatario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Marie Foucaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.1435. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-019-7828-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Promotion Interventions in Sports Clubs: Can We Talk About a Setting-Based Approach? A Systematic Mapping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Kokko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aoife Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Ooms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (4), pp.592-601. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1090198119831749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do mobile health applications support behaviour changes? A scoping review of mobile health applications relating to physical activity and eating behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aromatario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Foucaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 175, pp.8-18. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.puhe.2019.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does sports club participation contribute to physical activity among children and adolescents? A comparison across six European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Kokko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aoife Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (8), pp.851-858. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1403494818786110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coaches' and players' perceptions of health promotion activities in sport clubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Meganck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Seghers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77 (2), pp.169 - 178. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0017896917739445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of coaches’ perceptions and officials guidance towards health promotion in French sport clubs: a mixed method study: Table I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (3), pp.328-338. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/her/cyw015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02026017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are coaches’ health promotion activities beneficial for sport participants? A multilevel analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan van den Broucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (12), pp.1028-1032. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsams.2016.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02026018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social-contextual and intrapersonal antecedents of coaches' basic need satisfaction: The intervening variable effect of providing autonomy-supportive coaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bård Erlend Solstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yngvar Ommundsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Sport and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20, pp.84-93. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychsport.2015.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Coaches Educators training implementation of the PAPA project: A comparison between Norway and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sovik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Samdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ommundsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (5), pp.e539-e546. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sms.12352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02026384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating a supportive environment among youth football players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torill Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hege Eikeland Tjomsland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Holsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bente Wold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115 (6), pp.570-586. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/he-04-2014-0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02026027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coaches’ perceptions of French sports clubs: Health-promotion activities, aims and coach motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Kokko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74 (2), pp.231-243. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0017896914531510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02026475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-reported and objective physical activity measurement by active youth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, In press. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2013.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical activity and sedentary behaviours among grassroots football players: A comparison across three European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Fenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalampos Krommidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleanor Quested</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (4), pp.341-350. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1612197X.2013.830432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intentions to drop-out of youth soccer: A test of the basic needs theory among European youth from five countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleanor Quested</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Ntoumanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carme Viladrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yngvar Ommundsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (4), pp.395-407. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1612197X.2013.830431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S15-4: Health Promoting Sports Coaches' skills: a systematic mapping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemmonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès HEPA Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEPA, Aug 2024, Dublin, Ireland. pp.7-22, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckae114.268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Health Promoting Sports coaches: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEPA Europe Congress (Health Enhancing Physical Activity)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WHO Europe, Aug 2024, Dublin (IR), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Health Promoting Sports coaches: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPAH Congress (International Society of Physical Activity and Health)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSP (Société Française de Santé Publique), Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisation d’expériences en promotion de la santé et Recherche : construire une complémentarité des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Porcherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé publique et territoires. Des concepts à l’action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSP, Oct 2023, Saint-Étienne, France. pp.15, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs1.2024.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between motivational climate and attentional and emotional pupils states in physical education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bolmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Postgraduate Roundtable and Research Forum Cum Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summative assessment versus formative assessment: an ecological study in Physical Education analyzing anxiety, psychic tension and performance in shot put among french high school students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Malini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bolmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACAPS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment accompagner la professionnalisation de futurs chefs de projet en regard de la complexité contemporaine des exercices professionnels ? Analyses à partir d’un dispositif universitaire interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Starck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la Recherche en Education et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel soutien des professionnels de santé à la pratique d’activité physique des patients cancéreux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Houtmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rotonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gendarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tarquinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée d’échange sur la recherche en cancérologie en Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5-year evolution patterns of physical activity and sedentary behavior in patients with lower-limb osteoarthritis in the KHOALA cohort, and their sociodemographic and clinical correlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the American College of Rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, San-Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Health Promoting Sports Coaches: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International research conference in sport sciences: a French-Swedish initiative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Orbero, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to improve information processing efficiency? Highlighting the competence supporting feedbacks benefits versus competence thwarting feedbacks drawbacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bolmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Self-Determination Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of basic psychological needs satisfaction on attentional states of pupils in Physical Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bolmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Self-Determination Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Egmond Aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary validation of the Exercise Attentional Questionnaire in Physical Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bolmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BASES-FEPSAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation pour le sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Fenouillet; Philippe Carré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand manuel de psychologie de la motivation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2024, 978-2-10-085660-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des conditions d'attractivité des TPE et PME de la branche BETIC auprès des jeunes actifs et diplômés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bénédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boussaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fédération Cinov; Malakoff Humanis. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation et évaluation d'un programme de promotion de la santé au sein de clubs sportifs &amp;quot;Promouvoir l'Activité Physique des Adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye van Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université de Grenoble, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013GRENS009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00949072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche socio-écologique de la santé : applications dans le champ de l'activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Santé publique et épidémiologie. Université de Lorraine (Nancy), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02979154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId291"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.63215258856px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurélie Van Hoye </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aurelie-van-hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0495-4747</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176004645</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAJ-4624-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I'm Associate Professor at University of Lorraine, member of the Public Health Laboratory APEMAC. My research interests are focusing on supporting coaches and PE teacher in their role, especially regarding their health promotion activities and motivational climate, as well as more indirectly through the study of health enhancing physical activity policies. I have worked on the evaluation of the impact and implementation of the PAPA project (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.papaproject.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) in France. This project aimed at enhancing youth sport experience trough an educational training on an empowering motivational climate of their grassroots coaches. I participated to the EPHEPA project (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://ephepa.medsci.ox.ac.uk/ephepa-project</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), being responsible of the data collection of national physical activity policies in Belgium. Furthermore, my actual work is centered on the development of an intervention for sport clubs to become health promoting setting, from intervention mapping to intervention implementation and evaluation (PROSCeSS project). I'm also leader, with Susanna Geidne, of the Sports Clubs for Health of the Health Enhancing Physical Activity network of the WHO Europe. Finally, I works on the evaluation of physical activity interventions, especially on the implementation process evaluation using mixed methods. At the sport Faculty, her academic duties encompass the responsibility of the bachelor in Sport Management from 2016 to 2019 and of a master named &amp;quot;Project & Territories in Sport & Health&amp;quot; since 2018, to educate project manager able to develop (adapted) physical activity taking the specificity of territories (policies, equipment, values) into account.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des politiques nationales soutenant la promotion de la santé au sein des clubs sportifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 38 (1), pp.103-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports coaches’ perception of health promotion: an exploratory study regarding philosophies, actions, barriers, and strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Bardid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spartaco Grieco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promotion International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (4), pp.daaf099. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/heapro/daaf099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisation as a boundary object in intervention research, serving knowledge production and mobilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Villeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berdougo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17269/s41997-025-01076-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a health promoting sports clubs intervention: An intervention mapping process analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation and Program Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112, pp.102640. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evalprogplan.2025.102640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The health promoting sports coach: theoretical background and practical guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Bardid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spartaco Grieco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Sports Science, Medicine and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13102-025-01056-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling up PROSCeSS intervention in France: a systems approach to health-promoting sports clubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17579759251332971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants du comportement d’Activité Physique chez les survivantes du cancer du sein participant au programme RIPOSTE : une étude qualitative utilisant le cadre des domaines théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Hasnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Poussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Carvalho de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, vol. 37 (1), pp.151-171. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.251.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining health promoting sports coaches skills: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lemmonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of Sports Science and Coaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (3), pp.1268-1286. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17479541251320830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting men's health through sports clubs: A systematic rapid realist review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Timm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sharp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tue Helms Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sport and Health Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.100969. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jshs.2024.100969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the feasibility and acceptability of an adapted fencing intervention in breast cancer surgery post-operative care: the RIPOSTE pilot randomized trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Hasnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Soudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rotonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréia Carvalho de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.1335442. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fonc.2024.1335442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the GAA ‘healthy clubs project’ in Ireland: a qualitative study using the Consolidated Framework for Implementation Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Regan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Woods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promotion International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (1), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/heapro/daad191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health promotion expectations and perceptions of sport club participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maman Joyce Dogba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inheldia Cossou Gbeto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promotion International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (4), pp.daae075. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/heapro/daae075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health promotion policies, perceptions, actions and needs in sports clubs in Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benny Cullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aoife Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Volf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 83 (1), pp.108-119. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00178969231221956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial: Amplifier et coordonner le soutien politique à l’activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Activité physique et santé, 36 (2), pp.7-7. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs2.2024.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Pilot study of a health promotion intervention in sports clubs]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (1), pp.7-22. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.241.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements de pratiques sportives, motivations et affects durant le premier confinement en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Westeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Ben-Sadoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Pub. anticipées, pp.I81-XXI. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.pr1.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A RE-AIM framework analysis of a sports club health promotion MOOC: the PROSCeSS MOOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quitterie Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promotion International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (4), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/heapro/daad069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exploration of national and local policies supporting health promoting sports clubs in the Republic of Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Woods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Policy and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (2), pp.271-290. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19406940.2023.2290123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legislations and regulations of French public policies promoting health-enhancing physical activity at the local level: do governments adopt a whole system approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (Supplement_1), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckad133.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalization of experience of physical activity resumption programs: Lessons learned for adherence and post-program referral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation and Program Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 100, pp.102349. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evalprogplan.2023.102349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A health promoting sports club framework: strategies from the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (1), pp.85-90. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17579759231195562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Elite Sport on Physical Activity Practice in the General Population: A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Delagardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (1), pp.77-93. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jpah.2022-0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERSISTE: a mixed methods protocol to identify barriers and levers to a sustainable physical activity practice among patients with chronic disease after physical activity resumption programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open Sport and Exercise Medicine </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (1), pp.e001261. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjsem-2021-001261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapted Fencing for Patients With Invasive Breast Cancer: The RIPOSTE Pilot Randomized Controlled Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Peiffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rotonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edem Allado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (3), pp.437-445. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fspor.2022.786852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of implementation and effects of a health-promoting sports club intervention using a mixed-method design: PROSCeSS protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open Sport and Exercise Medicine </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (4), pp.e001444. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjsem-2022-001444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oncology health professionals' perspectives of determinants of exercise by cancer patients: A socio-ecological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rotonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gendarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Martin-Krumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacoubou Abdou Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Oncology Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (4), pp.102234. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejon.2022.102234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French validation of the e-PROSCeSS questionnaire: stakeholder perceptions of the health promoting sports club</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promotion International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.daab213. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/heapro/daab213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Promotion in Sport, through Sport, as an Outcome of Sport, or Health-Promoting Sport—What Is the Difference?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (17), pp.9045. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph18179045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel soutien des médecins hospitaliers à la pratique d’activité physique des patients atteints du cancer ? Le cas du CHRU de Nancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Houtmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rotonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gendarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Martin-Krumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 112, pp.21-29. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2020023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and preliminary validation of the Sport Situation Attentional Questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bolmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (3), pp.849-871. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1612197X.2021.1919741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouger pour sa santé : une revue narrative des modèles théoriques de l’engagement dans l’activité physique à partir de l’approche socio-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meggy Hayotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arripe-Longueville Fabienne d'</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021/HS Hors-série, pp.105-125. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.HS01.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between Physical Activity and Socioeconomic Determinants among Cancer Patients: A Systematic Mapping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rotonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Tarquinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gendarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cancer Science and Clinical Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 05 (04), pp.468-495. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26502/jcsct.5079132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of an Empowering Motivational Climate on Pupils’ Concentration and Distraction in Physical Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bolmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Teaching in Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (2), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jtpe.2020-0252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Local Health-Enhancing Physical Activity Policy Analysis Tool in France: CAPLA-Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Garbarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Massiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promotion Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (4), pp.540-548. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1524839920916462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalization of Health Promotion Initiatives within French Sports Clubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (3), pp.888. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph18030888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The health promoting sports club model: an intervention planning framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promotion International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (3), pp.811-823. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/heapro/daaa093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five-year evolution patterns of physical activity and sedentary behavior in patients with lower-limb osteoarthritis and their sociodemographic and clinical correlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (12), pp.1807-1814. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3899/jrheum.190854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between coaches' health promotion activities, sports experience and health among adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (9), pp.2435-2441. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0017896920919777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scoping review of published research on local government policies promoting health-enhancing physical activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Garbarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Policy and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.747-763. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19406940.2020.1816561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building health-promoting sports clubs: a participative concept mapping approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 188, pp.8-17. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.puhe.2020.08.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summative assessment versus formative assessment: An ecological study of physical education by analyzing state-anxiety and shot-put performance among French high school students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Malini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bolmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Education and Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (Supplement issue 3), pp.2220-2229 / Art 298. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7752/jpes.2020.s3298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological and social determinants of physical activity from diagnosis to remission among French cancer patients (PERTINENCE): protocol for a mixed-method study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacobou Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rotonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gendarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Tarquinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.1053. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-019-7368-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02299319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using theory of change to develop an intervention theory for designing and evaluating behavior change SDApps for healthy eating and physical exercise: the OCAPREV theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aromatario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Marie Foucaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.1435. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-019-7828-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Health Promotion in Sports Club Settings: A Modified Delphi Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Kokko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (1), pp.78-90. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1090198119889098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health enhancing physical activity in all policies? Comparison of national public actors between France and Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Vandoorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (3), pp.327-332. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.healthpol.2019.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Promotion Interventions in Sports Clubs: Can We Talk About a Setting-Based Approach? A Systematic Mapping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Kokko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aoife Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Ooms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (4), pp.592-601. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1090198119831749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do mobile health applications support behaviour changes? A scoping review of mobile health applications relating to physical activity and eating behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aromatario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Foucaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 175, pp.8-18. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.puhe.2019.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does sports club participation contribute to physical activity among children and adolescents? A comparison across six European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Kokko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aoife Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (8), pp.851-858. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1403494818786110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coaches' and players' perceptions of health promotion activities in sport clubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Meganck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Seghers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77 (2), pp.169 - 178. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0017896917739445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of coaches’ perceptions and officials guidance towards health promotion in French sport clubs: a mixed method study: Table I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (3), pp.328-338. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/her/cyw015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02026017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are coaches’ health promotion activities beneficial for sport participants? A multilevel analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan van den Broucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (12), pp.1028-1032. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsams.2016.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02026018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Coaches Educators training implementation of the PAPA project: A comparison between Norway and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sovik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Samdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ommundsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (5), pp.e539-e546. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sms.12352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02026384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social-contextual and intrapersonal antecedents of coaches' basic need satisfaction: The intervening variable effect of providing autonomy-supportive coaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bård Erlend Solstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yngvar Ommundsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Sport and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20, pp.84-93. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychsport.2015.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating a supportive environment among youth football players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torill Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hege Eikeland Tjomsland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Holsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bente Wold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115 (6), pp.570-586. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/he-04-2014-0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02026027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-reported and objective physical activity measurement by active youth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, In press. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2013.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coaches’ perceptions of French sports clubs: Health-promotion activities, aims and coach motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Kokko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74 (2), pp.231-243. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0017896914531510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02026475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intentions to drop-out of youth soccer: A test of the basic needs theory among European youth from five countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleanor Quested</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Ntoumanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carme Viladrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yngvar Ommundsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (4), pp.395-407. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1612197X.2013.830431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical activity and sedentary behaviours among grassroots football players: A comparison across three European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Fenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalampos Krommidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleanor Quested</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (4), pp.341-350. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1612197X.2013.830432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S15-4: Health Promoting Sports Coaches' skills: a systematic mapping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemmonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès HEPA Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEPA, Aug 2024, Dublin, Ireland. pp.7-22, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckae114.268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Health Promoting Sports coaches: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEPA Europe Congress (Health Enhancing Physical Activity)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WHO Europe, Aug 2024, Dublin (IR), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Health Promoting Sports coaches: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPAH Congress (International Society of Physical Activity and Health)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSP (Société Française de Santé Publique), Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisation d’expériences en promotion de la santé et Recherche : construire une complémentarité des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Porcherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé publique et territoires. Des concepts à l’action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSP, Oct 2023, Saint-Étienne, France. pp.15, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs1.2024.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel soutien des professionnels de santé à la pratique d’activité physique des patients cancéreux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Houtmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rotonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gendarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tarquinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée d’échange sur la recherche en cancérologie en Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between motivational climate and attentional and emotional pupils states in physical education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bolmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Postgraduate Roundtable and Research Forum Cum Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summative assessment versus formative assessment: an ecological study in Physical Education analyzing anxiety, psychic tension and performance in shot put among french high school students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Malini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bolmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACAPS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment accompagner la professionnalisation de futurs chefs de projet en regard de la complexité contemporaine des exercices professionnels ? Analyses à partir d’un dispositif universitaire interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Starck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la Recherche en Education et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5-year evolution patterns of physical activity and sedentary behavior in patients with lower-limb osteoarthritis in the KHOALA cohort, and their sociodemographic and clinical correlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the American College of Rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, San-Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Health Promoting Sports Coaches: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International research conference in sport sciences: a French-Swedish initiative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Orbero, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to improve information processing efficiency? Highlighting the competence supporting feedbacks benefits versus competence thwarting feedbacks drawbacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bolmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Self-Determination Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of basic psychological needs satisfaction on attentional states of pupils in Physical Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bolmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Self-Determination Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Egmond Aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary validation of the Exercise Attentional Questionnaire in Physical Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bolmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BASES-FEPSAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation pour le sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Fenouillet; Philippe Carré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand manuel de psychologie de la motivation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2024, 978-2-10-085660-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des conditions d'attractivité des TPE et PME de la branche BETIC auprès des jeunes actifs et diplômés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bénédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boussaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fédération Cinov; Malakoff Humanis. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation et évaluation d'un programme de promotion de la santé au sein de clubs sportifs &amp;quot;Promouvoir l'Activité Physique des Adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye van Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université de Grenoble, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013GRENS009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00949072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche socio-écologique de la santé : applications dans le champ de l'activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Santé publique et épidémiologie. Université de Lorraine (Nancy), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02979154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId296"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FA4C7A9B"/>
+    <w:nsid w:val="88BE0FB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-van-hoye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0495-4747" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176004645" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAJ-4624-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.papaproject.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephepa.medsci.ox.ac.uk/ephepa-project" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570694v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lallement" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lemonnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rostan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tezier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150964v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Barros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lefebvre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Geidne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bardid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spartaco Grieco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daaf099" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224309v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Hamant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Delescluse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berdougo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17269/s41997-025-01076-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05138927v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Johnson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evalprogplan.2025.102640" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04935579v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13102-025-01056-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05138911v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin T&#233;zier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Michaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vuillemin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759251332971" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974396v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemmonier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillemin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17479541251320830" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643609v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Joyce Dogba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Beck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inheldia Cossou Gbeto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daae075" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882191v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Regan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vuillemin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Woods" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daad191" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04903929v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Cullen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoife Lane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Volf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Kelly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00178969231221956" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743374v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine No&#235;l Racine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2024.0007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882184v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.241.0007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686968v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Hasnaoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soudant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ia Carvalho de Freitas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2024.1335442" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882152v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Timm" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sharp" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tue Helms Andersen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hansen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2024.100969" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139716v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Westeel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ben-Sadoun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.pr1.0081" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643640v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Lucas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daad069" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643615v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Hoye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vuillemin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Woods" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2023.2290123" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719850v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie van Hoye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad133.052" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643634v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Riquier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evalprogplan.2023.102349" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643619v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Donaldson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759231195562" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234495v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lion" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian L&#233;on" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Delagardelle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2022-0123" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03886274v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Omorou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Peiffert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edem Allado" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2022.786852" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549539v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2021-001261" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815224v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2022-001444" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868530v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nguyen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gendarme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacoubou Abdou Omorou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2022.102234" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549533v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epstein" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daab213" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176938v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Houtmann" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Yacoubou Omorou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2020023" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217553v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mastagli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Hainaut" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bolmont" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2021.1919741" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537840v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meggy Hayotte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arripe-Longueville Fabienne d'" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.HS01.0105" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481858v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jcsct.5079132" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321801v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jtpe.2020-0252" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176934v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Crochet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18030888" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02865823v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Baron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garbarino" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Massiera" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1524839920916462" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549547v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18179045" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02865898v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0017896920919777" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176943v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyd" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Jackson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2020.1816561" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03090026v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Johnson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donaldson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemonnier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rostan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2020.08.029" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880434v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bitar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.190854" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913350v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Malini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2020.s3298" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03180784v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daaa093" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02865904v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kokko" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1090198119889098" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02054741v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vandoorne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Absil" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lecomte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fallon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2019.01.008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02299319v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacobou Omorou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7368-y" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02458124v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aromatario" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7828-4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938460v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ooms" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1090198119831749" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938459v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Foucaut" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crozet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2019.06.011" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02359842v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena Martin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1403494818786110" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938462v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heuz&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Meganck" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Seghers" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0017896917739445" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026017v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Heuz&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Larsen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/her/cyw015" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026018v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye van Hoye" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan van den Broucke" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2016.03.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1C1ND0H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176947v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#229;rd Erlend Solstad" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yngvar Ommundsen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2015.05.001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026384v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sovik" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wold" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Samdal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ommundsen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12352" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6TFGQ6KD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026027v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torill Larsen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hege Eikeland Tjomsland" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Holsen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente Wold" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/he-04-2014-0054" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026475v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Heuz&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0017896914531510" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947427v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nicaise" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2013.01.010" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176955v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Fenton" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Krommidas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Quested" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2013.830432" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176951v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Ntoumanis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme Viladrich" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Haug" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2013.830431" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04903962v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lemmonier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae114.268" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911021v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911041v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753609v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Grand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Porcherie" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0015" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308502v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bolmont" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02364937v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947148v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Starck" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lacroix" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947834v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Houtmann" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rotonda" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omorou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gendarme" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tarquinio" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947783v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Van Hoye" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910929v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542492v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308482v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308461v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542458v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bernier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Coulomb" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mino" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04612857v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Anton" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l B&#233;n&#233;dic" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Boussaguet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00949072v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENS009" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02979154v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-van-hoye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0495-4747" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176004645" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAJ-4624-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.papaproject.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephepa.medsci.ox.ac.uk/ephepa-project" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570694v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lallement" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lemonnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rostan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tezier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150964v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Barros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lefebvre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Geidne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bardid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spartaco Grieco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daaf099" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224309v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Hamant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Delescluse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berdougo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17269/s41997-025-01076-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05138927v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Johnson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evalprogplan.2025.102640" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04935579v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13102-025-01056-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05138911v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin T&#233;zier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Michaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vuillemin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759251332971" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593793v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Hasnaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Poussel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Carvalho de Freitas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ricci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Omorou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.251.0151" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974396v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemmonier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillemin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17479541251320830" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882152v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Timm" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sharp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tue Helms Andersen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hansen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2024.100969" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686968v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soudant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ia Carvalho de Freitas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2024.1335442" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882191v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Regan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vuillemin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Woods" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daad191" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643609v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Joyce Dogba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Beck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inheldia Cossou Gbeto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daae075" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04903929v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Cullen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoife Lane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Volf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Kelly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00178969231221956" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743374v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine No&#235;l Racine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2024.0007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882184v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.241.0007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139716v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Westeel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ben-Sadoun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.pr1.0081" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643640v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Lucas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daad069" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643615v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Hoye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vuillemin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Woods" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2023.2290123" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719850v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie van Hoye" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad133.052" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643634v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Riquier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evalprogplan.2023.102349" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643619v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Donaldson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759231195562" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234495v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lion" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian L&#233;on" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Delagardelle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2022-0123" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549539v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2021-001261" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03886274v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Peiffert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edem Allado" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2022.786852" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815224v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2022-001444" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868530v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nguyen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gendarme" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacoubou Abdou Omorou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2022.102234" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549533v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epstein" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daab213" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549547v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18179045" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176938v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Houtmann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Yacoubou Omorou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2020023" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217553v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mastagli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Hainaut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bolmont" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2021.1919741" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537840v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meggy Hayotte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arripe-Longueville Fabienne d'" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.HS01.0105" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481858v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jcsct.5079132" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321801v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jtpe.2020-0252" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02865823v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Baron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garbarino" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Massiera" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1524839920916462" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176934v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Crochet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18030888" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03180784v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daaa093" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880434v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bitar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.190854" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02865898v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0017896920919777" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176943v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyd" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Jackson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2020.1816561" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03090026v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Johnson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donaldson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemonnier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rostan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2020.08.029" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913350v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Malini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2020.s3298" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02299319v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacobou Omorou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7368-y" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02458124v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aromatario" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7828-4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02865904v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kokko" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1090198119889098" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02054741v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vandoorne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Absil" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lecomte" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fallon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2019.01.008" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938460v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ooms" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1090198119831749" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938459v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Foucaut" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crozet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2019.06.011" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02359842v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena Martin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1403494818786110" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938462v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heuz&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Meganck" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Seghers" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0017896917739445" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026017v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Heuz&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Larsen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/her/cyw015" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026018v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye van Hoye" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan van den Broucke" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2016.03.002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1C1ND0H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026384v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sovik" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wold" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Samdal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ommundsen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12352" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6TFGQ6KD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176947v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#229;rd Erlend Solstad" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yngvar Ommundsen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2015.05.001" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026027v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torill Larsen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hege Eikeland Tjomsland" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Holsen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente Wold" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/he-04-2014-0054" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947427v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nicaise" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2013.01.010" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026475v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Heuz&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0017896914531510" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176951v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Quested" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Ntoumanis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme Viladrich" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Haug" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2013.830431" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176955v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Fenton" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Krommidas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2013.830432" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04903962v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lemmonier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae114.268" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911021v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911041v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753609v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Grand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Porcherie" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0015" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947834v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Houtmann" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rotonda" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omorou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gendarme" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tarquinio" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308502v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bolmont" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02364937v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947148v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Starck" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lacroix" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947783v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Van Hoye" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910929v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542492v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308482v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308461v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542458v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bernier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Coulomb" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mino" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04612857v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Anton" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l B&#233;n&#233;dic" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Boussaguet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00949072v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENS009" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02979154v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>