--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.63215258856px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurélie Van Hoye </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aurelie-van-hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0495-4747</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176004645</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAJ-4624-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I'm Associate Professor at University of Lorraine, member of the Public Health Laboratory APEMAC. My research interests are focusing on supporting coaches and PE teacher in their role, especially regarding their health promotion activities and motivational climate, as well as more indirectly through the study of health enhancing physical activity policies. I have worked on the evaluation of the impact and implementation of the PAPA project (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.papaproject.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) in France. This project aimed at enhancing youth sport experience trough an educational training on an empowering motivational climate of their grassroots coaches. I participated to the EPHEPA project (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://ephepa.medsci.ox.ac.uk/ephepa-project</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), being responsible of the data collection of national physical activity policies in Belgium. Furthermore, my actual work is centered on the development of an intervention for sport clubs to become health promoting setting, from intervention mapping to intervention implementation and evaluation (PROSCeSS project). I'm also leader, with Susanna Geidne, of the Sports Clubs for Health of the Health Enhancing Physical Activity network of the WHO Europe. Finally, I works on the evaluation of physical activity interventions, especially on the implementation process evaluation using mixed methods. At the sport Faculty, her academic duties encompass the responsibility of the bachelor in Sport Management from 2016 to 2019 and of a master named &amp;quot;Project & Territories in Sport & Health&amp;quot; since 2018, to educate project manager able to develop (adapted) physical activity taking the specificity of territories (policies, equipment, values) into account.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des politiques nationales soutenant la promotion de la santé au sein des clubs sportifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 38 (1), pp.103-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports coaches’ perception of health promotion: an exploratory study regarding philosophies, actions, barriers, and strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Bardid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spartaco Grieco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promotion International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (4), pp.daaf099. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/heapro/daaf099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisation as a boundary object in intervention research, serving knowledge production and mobilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Villeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berdougo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17269/s41997-025-01076-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a health promoting sports clubs intervention: An intervention mapping process analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation and Program Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112, pp.102640. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evalprogplan.2025.102640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The health promoting sports coach: theoretical background and practical guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Bardid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spartaco Grieco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Sports Science, Medicine and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13102-025-01056-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling up PROSCeSS intervention in France: a systems approach to health-promoting sports clubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17579759251332971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants du comportement d’Activité Physique chez les survivantes du cancer du sein participant au programme RIPOSTE : une étude qualitative utilisant le cadre des domaines théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Hasnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Poussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Carvalho de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, vol. 37 (1), pp.151-171. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.251.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining health promoting sports coaches skills: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lemmonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of Sports Science and Coaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (3), pp.1268-1286. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17479541251320830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting men's health through sports clubs: A systematic rapid realist review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Timm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sharp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tue Helms Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sport and Health Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.100969. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jshs.2024.100969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the feasibility and acceptability of an adapted fencing intervention in breast cancer surgery post-operative care: the RIPOSTE pilot randomized trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Hasnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Soudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rotonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréia Carvalho de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.1335442. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fonc.2024.1335442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the GAA ‘healthy clubs project’ in Ireland: a qualitative study using the Consolidated Framework for Implementation Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Regan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Woods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promotion International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (1), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/heapro/daad191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health promotion expectations and perceptions of sport club participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maman Joyce Dogba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inheldia Cossou Gbeto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promotion International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (4), pp.daae075. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/heapro/daae075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health promotion policies, perceptions, actions and needs in sports clubs in Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benny Cullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aoife Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Volf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 83 (1), pp.108-119. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00178969231221956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial: Amplifier et coordonner le soutien politique à l’activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Activité physique et santé, 36 (2), pp.7-7. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs2.2024.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Pilot study of a health promotion intervention in sports clubs]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (1), pp.7-22. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.241.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements de pratiques sportives, motivations et affects durant le premier confinement en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Westeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Ben-Sadoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Pub. anticipées, pp.I81-XXI. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.pr1.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A RE-AIM framework analysis of a sports club health promotion MOOC: the PROSCeSS MOOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quitterie Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promotion International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (4), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/heapro/daad069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exploration of national and local policies supporting health promoting sports clubs in the Republic of Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Woods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Policy and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (2), pp.271-290. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19406940.2023.2290123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legislations and regulations of French public policies promoting health-enhancing physical activity at the local level: do governments adopt a whole system approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (Supplement_1), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckad133.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalization of experience of physical activity resumption programs: Lessons learned for adherence and post-program referral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation and Program Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 100, pp.102349. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evalprogplan.2023.102349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A health promoting sports club framework: strategies from the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (1), pp.85-90. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17579759231195562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Elite Sport on Physical Activity Practice in the General Population: A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Delagardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (1), pp.77-93. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jpah.2022-0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERSISTE: a mixed methods protocol to identify barriers and levers to a sustainable physical activity practice among patients with chronic disease after physical activity resumption programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open Sport and Exercise Medicine </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (1), pp.e001261. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjsem-2021-001261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapted Fencing for Patients With Invasive Breast Cancer: The RIPOSTE Pilot Randomized Controlled Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Peiffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rotonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edem Allado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (3), pp.437-445. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fspor.2022.786852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of implementation and effects of a health-promoting sports club intervention using a mixed-method design: PROSCeSS protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open Sport and Exercise Medicine </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (4), pp.e001444. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjsem-2022-001444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oncology health professionals' perspectives of determinants of exercise by cancer patients: A socio-ecological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rotonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gendarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Martin-Krumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacoubou Abdou Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Oncology Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (4), pp.102234. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejon.2022.102234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French validation of the e-PROSCeSS questionnaire: stakeholder perceptions of the health promoting sports club</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promotion International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.daab213. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/heapro/daab213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Promotion in Sport, through Sport, as an Outcome of Sport, or Health-Promoting Sport—What Is the Difference?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (17), pp.9045. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph18179045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel soutien des médecins hospitaliers à la pratique d’activité physique des patients atteints du cancer ? Le cas du CHRU de Nancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Houtmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rotonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gendarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Martin-Krumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 112, pp.21-29. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2020023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and preliminary validation of the Sport Situation Attentional Questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bolmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (3), pp.849-871. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1612197X.2021.1919741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouger pour sa santé : une revue narrative des modèles théoriques de l’engagement dans l’activité physique à partir de l’approche socio-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meggy Hayotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arripe-Longueville Fabienne d'</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021/HS Hors-série, pp.105-125. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.HS01.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between Physical Activity and Socioeconomic Determinants among Cancer Patients: A Systematic Mapping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rotonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Tarquinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gendarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cancer Science and Clinical Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 05 (04), pp.468-495. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26502/jcsct.5079132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of an Empowering Motivational Climate on Pupils’ Concentration and Distraction in Physical Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bolmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Teaching in Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (2), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jtpe.2020-0252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Local Health-Enhancing Physical Activity Policy Analysis Tool in France: CAPLA-Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Garbarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Massiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promotion Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (4), pp.540-548. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1524839920916462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalization of Health Promotion Initiatives within French Sports Clubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (3), pp.888. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph18030888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The health promoting sports club model: an intervention planning framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promotion International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (3), pp.811-823. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/heapro/daaa093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five-year evolution patterns of physical activity and sedentary behavior in patients with lower-limb osteoarthritis and their sociodemographic and clinical correlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (12), pp.1807-1814. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3899/jrheum.190854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between coaches' health promotion activities, sports experience and health among adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (9), pp.2435-2441. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0017896920919777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scoping review of published research on local government policies promoting health-enhancing physical activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Garbarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Policy and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.747-763. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19406940.2020.1816561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building health-promoting sports clubs: a participative concept mapping approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 188, pp.8-17. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.puhe.2020.08.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summative assessment versus formative assessment: An ecological study of physical education by analyzing state-anxiety and shot-put performance among French high school students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Malini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bolmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Education and Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (Supplement issue 3), pp.2220-2229 / Art 298. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7752/jpes.2020.s3298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological and social determinants of physical activity from diagnosis to remission among French cancer patients (PERTINENCE): protocol for a mixed-method study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacobou Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rotonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gendarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Tarquinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.1053. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-019-7368-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02299319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using theory of change to develop an intervention theory for designing and evaluating behavior change SDApps for healthy eating and physical exercise: the OCAPREV theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aromatario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Marie Foucaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.1435. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-019-7828-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Health Promotion in Sports Club Settings: A Modified Delphi Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Kokko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (1), pp.78-90. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1090198119889098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health enhancing physical activity in all policies? Comparison of national public actors between France and Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Vandoorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (3), pp.327-332. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.healthpol.2019.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Promotion Interventions in Sports Clubs: Can We Talk About a Setting-Based Approach? A Systematic Mapping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Kokko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aoife Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Ooms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (4), pp.592-601. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1090198119831749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do mobile health applications support behaviour changes? A scoping review of mobile health applications relating to physical activity and eating behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aromatario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Foucaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 175, pp.8-18. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.puhe.2019.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does sports club participation contribute to physical activity among children and adolescents? A comparison across six European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Kokko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aoife Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (8), pp.851-858. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1403494818786110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coaches' and players' perceptions of health promotion activities in sport clubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Meganck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Seghers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77 (2), pp.169 - 178. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0017896917739445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of coaches’ perceptions and officials guidance towards health promotion in French sport clubs: a mixed method study: Table I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (3), pp.328-338. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/her/cyw015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02026017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are coaches’ health promotion activities beneficial for sport participants? A multilevel analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan van den Broucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (12), pp.1028-1032. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsams.2016.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02026018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Coaches Educators training implementation of the PAPA project: A comparison between Norway and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sovik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Samdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ommundsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (5), pp.e539-e546. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sms.12352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02026384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social-contextual and intrapersonal antecedents of coaches' basic need satisfaction: The intervening variable effect of providing autonomy-supportive coaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bård Erlend Solstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yngvar Ommundsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Sport and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20, pp.84-93. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychsport.2015.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating a supportive environment among youth football players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torill Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hege Eikeland Tjomsland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Holsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bente Wold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115 (6), pp.570-586. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/he-04-2014-0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02026027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-reported and objective physical activity measurement by active youth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, In press. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2013.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coaches’ perceptions of French sports clubs: Health-promotion activities, aims and coach motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Kokko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74 (2), pp.231-243. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0017896914531510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02026475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intentions to drop-out of youth soccer: A test of the basic needs theory among European youth from five countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleanor Quested</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Ntoumanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carme Viladrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yngvar Ommundsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (4), pp.395-407. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1612197X.2013.830431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical activity and sedentary behaviours among grassroots football players: A comparison across three European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Fenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalampos Krommidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleanor Quested</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (4), pp.341-350. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1612197X.2013.830432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S15-4: Health Promoting Sports Coaches' skills: a systematic mapping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemmonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès HEPA Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEPA, Aug 2024, Dublin, Ireland. pp.7-22, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckae114.268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Health Promoting Sports coaches: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEPA Europe Congress (Health Enhancing Physical Activity)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WHO Europe, Aug 2024, Dublin (IR), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Health Promoting Sports coaches: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPAH Congress (International Society of Physical Activity and Health)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSP (Société Française de Santé Publique), Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisation d’expériences en promotion de la santé et Recherche : construire une complémentarité des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Porcherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé publique et territoires. Des concepts à l’action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSP, Oct 2023, Saint-Étienne, France. pp.15, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs1.2024.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel soutien des professionnels de santé à la pratique d’activité physique des patients cancéreux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Houtmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rotonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gendarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tarquinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée d’échange sur la recherche en cancérologie en Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between motivational climate and attentional and emotional pupils states in physical education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bolmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Postgraduate Roundtable and Research Forum Cum Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summative assessment versus formative assessment: an ecological study in Physical Education analyzing anxiety, psychic tension and performance in shot put among french high school students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Malini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bolmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACAPS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment accompagner la professionnalisation de futurs chefs de projet en regard de la complexité contemporaine des exercices professionnels ? Analyses à partir d’un dispositif universitaire interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Starck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la Recherche en Education et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5-year evolution patterns of physical activity and sedentary behavior in patients with lower-limb osteoarthritis in the KHOALA cohort, and their sociodemographic and clinical correlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the American College of Rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, San-Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Health Promoting Sports Coaches: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International research conference in sport sciences: a French-Swedish initiative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Orbero, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to improve information processing efficiency? Highlighting the competence supporting feedbacks benefits versus competence thwarting feedbacks drawbacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bolmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Self-Determination Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of basic psychological needs satisfaction on attentional states of pupils in Physical Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bolmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Self-Determination Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Egmond Aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary validation of the Exercise Attentional Questionnaire in Physical Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bolmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BASES-FEPSAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation pour le sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Fenouillet; Philippe Carré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand manuel de psychologie de la motivation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2024, 978-2-10-085660-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des conditions d'attractivité des TPE et PME de la branche BETIC auprès des jeunes actifs et diplômés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bénédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boussaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fédération Cinov; Malakoff Humanis. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation et évaluation d'un programme de promotion de la santé au sein de clubs sportifs &amp;quot;Promouvoir l'Activité Physique des Adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye van Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université de Grenoble, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013GRENS009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00949072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche socio-écologique de la santé : applications dans le champ de l'activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Santé publique et épidémiologie. Université de Lorraine (Nancy), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02979154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId296"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.63215258856px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurélie Van Hoye </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aurelie-van-hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0495-4747</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176004645</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAJ-4624-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I'm Associate Professor at University of Lorraine, member of the Public Health Laboratory APEMAC. My research interests are focusing on supporting coaches and PE teacher in their role, especially regarding their health promotion activities and motivational climate, as well as more indirectly through the study of health enhancing physical activity policies. I have worked on the evaluation of the impact and implementation of the PAPA project (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.papaproject.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) in France. This project aimed at enhancing youth sport experience trough an educational training on an empowering motivational climate of their grassroots coaches. I participated to the EPHEPA project (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://ephepa.medsci.ox.ac.uk/ephepa-project</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), being responsible of the data collection of national physical activity policies in Belgium. Furthermore, my actual work is centered on the development of an intervention for sport clubs to become health promoting setting, from intervention mapping to intervention implementation and evaluation (PROSCeSS project). I'm also leader, with Susanna Geidne, of the Sports Clubs for Health of the Health Enhancing Physical Activity network of the WHO Europe. Finally, I works on the evaluation of physical activity interventions, especially on the implementation process evaluation using mixed methods. At the sport Faculty, her academic duties encompass the responsibility of the bachelor in Sport Management from 2016 to 2019 and of a master named &amp;quot;Project & Territories in Sport & Health&amp;quot; since 2018, to educate project manager able to develop (adapted) physical activity taking the specificity of territories (policies, equipment, values) into account.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des politiques nationales soutenant la promotion de la santé au sein des clubs sportifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 38 (1), pp.103-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The health promoting sports coach: theoretical background and practical guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Bardid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spartaco Grieco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Sports Science, Medicine and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13102-025-01056-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisation as a boundary object in intervention research, serving knowledge production and mobilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Villeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berdougo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17269/s41997-025-01076-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports coaches’ perception of health promotion: an exploratory study regarding philosophies, actions, barriers, and strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Bardid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spartaco Grieco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promotion International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (4), pp.daaf099. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/heapro/daaf099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a health promoting sports clubs intervention: An intervention mapping process analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation and Program Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112, pp.102640. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evalprogplan.2025.102640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants du comportement d’Activité Physique chez les survivantes du cancer du sein participant au programme RIPOSTE : une étude qualitative utilisant le cadre des domaines théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Hasnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Poussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Carvalho de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, vol. 37 (1), pp.151-171. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.251.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling up PROSCeSS intervention in France: a systems approach to health-promoting sports clubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17579759251332971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining health promoting sports coaches skills: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lemmonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of Sports Science and Coaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (3), pp.1268-1286. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17479541251320830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the GAA ‘healthy clubs project’ in Ireland: a qualitative study using the Consolidated Framework for Implementation Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Regan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Woods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promotion International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (1), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/heapro/daad191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health promotion expectations and perceptions of sport club participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maman Joyce Dogba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inheldia Cossou Gbeto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promotion International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (4), pp.daae075. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/heapro/daae075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health promotion policies, perceptions, actions and needs in sports clubs in Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benny Cullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aoife Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Volf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 83 (1), pp.108-119. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00178969231221956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial: Amplifier et coordonner le soutien politique à l’activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Activité physique et santé, 36 (2), pp.7-7. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs2.2024.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Pilot study of a health promotion intervention in sports clubs]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (1), pp.7-22. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.241.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting men's health through sports clubs: A systematic rapid realist review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Timm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sharp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tue Helms Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sport and Health Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.100969. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jshs.2024.100969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the feasibility and acceptability of an adapted fencing intervention in breast cancer surgery post-operative care: the RIPOSTE pilot randomized trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Hasnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Soudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rotonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréia Carvalho de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.1335442. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fonc.2024.1335442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A RE-AIM framework analysis of a sports club health promotion MOOC: the PROSCeSS MOOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quitterie Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promotion International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (4), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/heapro/daad069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements de pratiques sportives, motivations et affects durant le premier confinement en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Westeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Ben-Sadoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Pub. anticipées, pp.I81-XXI. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.pr1.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exploration of national and local policies supporting health promoting sports clubs in the Republic of Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Woods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Policy and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (2), pp.271-290. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19406940.2023.2290123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legislations and regulations of French public policies promoting health-enhancing physical activity at the local level: do governments adopt a whole system approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (Supplement_1), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckad133.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalization of experience of physical activity resumption programs: Lessons learned for adherence and post-program referral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation and Program Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 100, pp.102349. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evalprogplan.2023.102349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A health promoting sports club framework: strategies from the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (1), pp.85-90. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17579759231195562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Elite Sport on Physical Activity Practice in the General Population: A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Delagardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (1), pp.77-93. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jpah.2022-0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERSISTE: a mixed methods protocol to identify barriers and levers to a sustainable physical activity practice among patients with chronic disease after physical activity resumption programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open Sport and Exercise Medicine </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (1), pp.e001261. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjsem-2021-001261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapted Fencing for Patients With Invasive Breast Cancer: The RIPOSTE Pilot Randomized Controlled Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Peiffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rotonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edem Allado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (3), pp.437-445. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fspor.2022.786852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of implementation and effects of a health-promoting sports club intervention using a mixed-method design: PROSCeSS protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open Sport and Exercise Medicine </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (4), pp.e001444. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjsem-2022-001444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oncology health professionals' perspectives of determinants of exercise by cancer patients: A socio-ecological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rotonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gendarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Martin-Krumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacoubou Abdou Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Oncology Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (4), pp.102234. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejon.2022.102234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French validation of the e-PROSCeSS questionnaire: stakeholder perceptions of the health promoting sports club</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promotion International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.daab213. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/heapro/daab213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel soutien des médecins hospitaliers à la pratique d’activité physique des patients atteints du cancer ? Le cas du CHRU de Nancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Houtmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rotonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gendarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Martin-Krumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 112, pp.21-29. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2020023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouger pour sa santé : une revue narrative des modèles théoriques de l’engagement dans l’activité physique à partir de l’approche socio-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meggy Hayotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arripe-Longueville Fabienne d'</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021/HS Hors-série, pp.105-125. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.HS01.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and preliminary validation of the Sport Situation Attentional Questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bolmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (3), pp.849-871. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1612197X.2021.1919741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between Physical Activity and Socioeconomic Determinants among Cancer Patients: A Systematic Mapping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rotonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Tarquinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gendarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cancer Science and Clinical Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 05 (04), pp.468-495. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26502/jcsct.5079132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of an Empowering Motivational Climate on Pupils’ Concentration and Distraction in Physical Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bolmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Teaching in Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (2), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jtpe.2020-0252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalization of Health Promotion Initiatives within French Sports Clubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (3), pp.888. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph18030888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Local Health-Enhancing Physical Activity Policy Analysis Tool in France: CAPLA-Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Garbarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Massiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promotion Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (4), pp.540-548. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1524839920916462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Promotion in Sport, through Sport, as an Outcome of Sport, or Health-Promoting Sport—What Is the Difference?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (17), pp.9045. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph18179045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between coaches' health promotion activities, sports experience and health among adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (9), pp.2435-2441. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0017896920919777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scoping review of published research on local government policies promoting health-enhancing physical activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Noël Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Garbarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Policy and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.747-763. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19406940.2020.1816561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building health-promoting sports clubs: a participative concept mapping approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 188, pp.8-17. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.puhe.2020.08.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five-year evolution patterns of physical activity and sedentary behavior in patients with lower-limb osteoarthritis and their sociodemographic and clinical correlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (12), pp.1807-1814. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3899/jrheum.190854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summative assessment versus formative assessment: An ecological study of physical education by analyzing state-anxiety and shot-put performance among French high school students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Malini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bolmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Education and Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (Supplement issue 3), pp.2220-2229 / Art 298. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7752/jpes.2020.s3298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The health promoting sports club model: an intervention planning framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promotion International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (3), pp.811-823. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/heapro/daaa093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using theory of change to develop an intervention theory for designing and evaluating behavior change SDApps for healthy eating and physical exercise: the OCAPREV theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aromatario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Marie Foucaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.1435. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-019-7828-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological and social determinants of physical activity from diagnosis to remission among French cancer patients (PERTINENCE): protocol for a mixed-method study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacobou Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rotonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gendarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Tarquinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.1053. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-019-7368-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02299319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Health Promotion in Sports Club Settings: A Modified Delphi Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Kokko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (1), pp.78-90. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1090198119889098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health enhancing physical activity in all policies? Comparison of national public actors between France and Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Vandoorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (3), pp.327-332. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.healthpol.2019.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Promotion Interventions in Sports Clubs: Can We Talk About a Setting-Based Approach? A Systematic Mapping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Kokko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aoife Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Ooms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (4), pp.592-601. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1090198119831749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do mobile health applications support behaviour changes? A scoping review of mobile health applications relating to physical activity and eating behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aromatario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Foucaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 175, pp.8-18. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.puhe.2019.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does sports club participation contribute to physical activity among children and adolescents? A comparison across six European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Kokko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Geidne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aoife Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (8), pp.851-858. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1403494818786110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coaches' and players' perceptions of health promotion activities in sport clubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Meganck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Seghers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77 (2), pp.169 - 178. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0017896917739445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of coaches’ perceptions and officials guidance towards health promotion in French sport clubs: a mixed method study: Table I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (3), pp.328-338. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/her/cyw015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02026017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are coaches’ health promotion activities beneficial for sport participants? A multilevel analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan van den Broucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (12), pp.1028-1032. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsams.2016.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02026018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social-contextual and intrapersonal antecedents of coaches' basic need satisfaction: The intervening variable effect of providing autonomy-supportive coaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bård Erlend Solstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yngvar Ommundsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Sport and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20, pp.84-93. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychsport.2015.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Coaches Educators training implementation of the PAPA project: A comparison between Norway and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sovik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Samdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ommundsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (5), pp.e539-e546. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sms.12352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02026384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating a supportive environment among youth football players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torill Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hege Eikeland Tjomsland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Holsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bente Wold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115 (6), pp.570-586. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/he-04-2014-0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02026027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-reported and objective physical activity measurement by active youth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, In press. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2013.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coaches’ perceptions of French sports clubs: Health-promotion activities, aims and coach motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Kokko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74 (2), pp.231-243. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0017896914531510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02026475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical activity and sedentary behaviours among grassroots football players: A comparison across three European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Fenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalampos Krommidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleanor Quested</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (4), pp.341-350. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1612197X.2013.830432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intentions to drop-out of youth soccer: A test of the basic needs theory among European youth from five countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleanor Quested</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Ntoumanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carme Viladrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yngvar Ommundsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (4), pp.395-407. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1612197X.2013.830431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S15-4: Health Promoting Sports Coaches' skills: a systematic mapping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemmonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès HEPA Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEPA, Aug 2024, Dublin, Ireland. pp.7-22, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckae114.268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Health Promoting Sports coaches: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEPA Europe Congress (Health Enhancing Physical Activity)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WHO Europe, Aug 2024, Dublin (IR), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Health Promoting Sports coaches: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPAH Congress (International Society of Physical Activity and Health)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSP (Société Française de Santé Publique), Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisation d’expériences en promotion de la santé et Recherche : construire une complémentarité des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Porcherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé publique et territoires. Des concepts à l’action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSP, Oct 2023, Saint-Étienne, France. pp.15, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs1.2024.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between motivational climate and attentional and emotional pupils states in physical education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bolmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Postgraduate Roundtable and Research Forum Cum Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summative assessment versus formative assessment: an ecological study in Physical Education analyzing anxiety, psychic tension and performance in shot put among french high school students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Malini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bolmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACAPS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment accompagner la professionnalisation de futurs chefs de projet en regard de la complexité contemporaine des exercices professionnels ? Analyses à partir d’un dispositif universitaire interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Starck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la Recherche en Education et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel soutien des professionnels de santé à la pratique d’activité physique des patients cancéreux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Houtmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rotonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gendarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tarquinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée d’échange sur la recherche en cancérologie en Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5-year evolution patterns of physical activity and sedentary behavior in patients with lower-limb osteoarthritis in the KHOALA cohort, and their sociodemographic and clinical correlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the American College of Rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, San-Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Health Promoting Sports Coaches: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rostan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International research conference in sport sciences: a French-Swedish initiative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Orbero, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to improve information processing efficiency? Highlighting the competence supporting feedbacks benefits versus competence thwarting feedbacks drawbacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bolmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Self-Determination Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of basic psychological needs satisfaction on attentional states of pupils in Physical Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bolmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Self-Determination Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Egmond Aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary validation of the Exercise Attentional Questionnaire in Physical Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bolmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BASES-FEPSAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation pour le sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mastagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Fenouillet; Philippe Carré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand manuel de psychologie de la motivation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2024, 978-2-10-085660-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des conditions d'attractivité des TPE et PME de la branche BETIC auprès des jeunes actifs et diplômés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bénédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boussaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fédération Cinov; Malakoff Humanis. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation et évaluation d'un programme de promotion de la santé au sein de clubs sportifs &amp;quot;Promouvoir l'Activité Physique des Adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye van Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université de Grenoble, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013GRENS009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00949072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche socio-écologique de la santé : applications dans le champ de l'activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Santé publique et épidémiologie. Université de Lorraine (Nancy), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02979154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId296"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="88BE0FB3"/>
+    <w:nsid w:val="ABD4AAEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-van-hoye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0495-4747" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176004645" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAJ-4624-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.papaproject.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephepa.medsci.ox.ac.uk/ephepa-project" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570694v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lallement" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lemonnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rostan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tezier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150964v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Barros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lefebvre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Geidne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bardid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spartaco Grieco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daaf099" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224309v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Hamant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Delescluse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berdougo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17269/s41997-025-01076-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05138927v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Johnson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evalprogplan.2025.102640" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04935579v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13102-025-01056-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05138911v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin T&#233;zier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Michaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vuillemin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759251332971" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593793v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Hasnaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Poussel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Carvalho de Freitas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ricci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Omorou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.251.0151" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974396v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemmonier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillemin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17479541251320830" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882152v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Timm" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sharp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tue Helms Andersen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hansen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2024.100969" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686968v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soudant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ia Carvalho de Freitas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2024.1335442" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882191v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Regan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vuillemin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Woods" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daad191" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643609v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Joyce Dogba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Beck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inheldia Cossou Gbeto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daae075" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04903929v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Cullen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoife Lane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Volf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Kelly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00178969231221956" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743374v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine No&#235;l Racine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2024.0007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882184v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.241.0007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139716v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Westeel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ben-Sadoun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.pr1.0081" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643640v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Lucas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daad069" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643615v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Hoye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vuillemin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Woods" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2023.2290123" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719850v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie van Hoye" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad133.052" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643634v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Riquier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evalprogplan.2023.102349" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643619v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Donaldson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759231195562" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234495v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lion" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian L&#233;on" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Delagardelle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2022-0123" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549539v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2021-001261" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03886274v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Peiffert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edem Allado" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2022.786852" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815224v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2022-001444" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868530v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nguyen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gendarme" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacoubou Abdou Omorou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2022.102234" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549533v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epstein" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daab213" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549547v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18179045" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176938v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Houtmann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Yacoubou Omorou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2020023" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217553v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mastagli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Hainaut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bolmont" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2021.1919741" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537840v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meggy Hayotte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arripe-Longueville Fabienne d'" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.HS01.0105" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481858v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jcsct.5079132" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321801v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jtpe.2020-0252" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02865823v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Baron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garbarino" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Massiera" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1524839920916462" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176934v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Crochet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18030888" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03180784v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daaa093" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880434v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bitar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.190854" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02865898v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0017896920919777" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176943v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyd" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Jackson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2020.1816561" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03090026v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Johnson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donaldson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemonnier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rostan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2020.08.029" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913350v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Malini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2020.s3298" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02299319v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacobou Omorou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7368-y" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02458124v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aromatario" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7828-4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02865904v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kokko" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1090198119889098" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02054741v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vandoorne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Absil" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lecomte" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fallon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2019.01.008" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938460v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ooms" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1090198119831749" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938459v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Foucaut" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crozet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2019.06.011" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02359842v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena Martin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1403494818786110" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938462v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heuz&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Meganck" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Seghers" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0017896917739445" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026017v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Heuz&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Larsen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/her/cyw015" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026018v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye van Hoye" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan van den Broucke" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2016.03.002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1C1ND0H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026384v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sovik" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wold" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Samdal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ommundsen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12352" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6TFGQ6KD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176947v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#229;rd Erlend Solstad" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yngvar Ommundsen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2015.05.001" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026027v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torill Larsen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hege Eikeland Tjomsland" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Holsen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente Wold" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/he-04-2014-0054" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947427v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nicaise" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2013.01.010" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026475v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Heuz&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0017896914531510" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176951v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Quested" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Ntoumanis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme Viladrich" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Haug" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2013.830431" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176955v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Fenton" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Krommidas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2013.830432" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04903962v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lemmonier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae114.268" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911021v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911041v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753609v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Grand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Porcherie" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0015" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947834v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Houtmann" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rotonda" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omorou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gendarme" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tarquinio" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308502v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bolmont" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02364937v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947148v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Starck" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lacroix" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947783v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Van Hoye" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910929v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542492v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308482v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308461v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542458v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bernier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Coulomb" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mino" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04612857v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Anton" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l B&#233;n&#233;dic" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Boussaguet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00949072v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENS009" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02979154v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-van-hoye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0495-4747" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176004645" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAJ-4624-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.papaproject.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephepa.medsci.ox.ac.uk/ephepa-project" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570694v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lallement" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lemonnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rostan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tezier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04935579v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Barros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Geidne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bardid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spartaco Grieco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13102-025-01056-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224309v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Hamant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Delescluse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berdougo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17269/s41997-025-01076-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150964v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lefebvre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daaf099" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05138927v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Johnson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evalprogplan.2025.102640" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593793v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Hasnaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Poussel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Carvalho de Freitas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ricci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Omorou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.251.0151" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05138911v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin T&#233;zier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Michaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vuillemin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759251332971" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974396v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemmonier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillemin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17479541251320830" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882191v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Regan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vuillemin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Woods" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daad191" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643609v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Joyce Dogba" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Beck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inheldia Cossou Gbeto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daae075" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04903929v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Cullen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoife Lane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Volf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Kelly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00178969231221956" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743374v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine No&#235;l Racine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2024.0007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882184v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.241.0007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882152v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Timm" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sharp" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tue Helms Andersen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hansen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2024.100969" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686968v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soudant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ia Carvalho de Freitas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2024.1335442" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643640v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Lucas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daad069" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139716v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Westeel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ben-Sadoun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.pr1.0081" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643615v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Hoye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vuillemin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Woods" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2023.2290123" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719850v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie van Hoye" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad133.052" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643634v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Riquier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evalprogplan.2023.102349" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04643619v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Donaldson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759231195562" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234495v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lion" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian L&#233;on" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Delagardelle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2022-0123" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549539v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2021-001261" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03886274v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Peiffert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edem Allado" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2022.786852" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815224v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2022-001444" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868530v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nguyen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gendarme" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacoubou Abdou Omorou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2022.102234" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549533v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epstein" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daab213" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176938v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Houtmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Yacoubou Omorou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2020023" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537840v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mastagli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meggy Hayotte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arripe-Longueville Fabienne d'" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.HS01.0105" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217553v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Hainaut" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bolmont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2021.1919741" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481858v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jcsct.5079132" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321801v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jtpe.2020-0252" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176934v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Crochet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18030888" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02865823v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Baron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garbarino" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Massiera" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1524839920916462" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549547v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18179045" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02865898v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0017896920919777" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176943v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyd" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Jackson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2020.1816561" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03090026v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Johnson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donaldson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemonnier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rostan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2020.08.029" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880434v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bitar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.190854" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913350v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Malini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2020.s3298" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03180784v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daaa093" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02458124v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aromatario" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7828-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02299319v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacobou Omorou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7368-y" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02865904v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kokko" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1090198119889098" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02054741v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vandoorne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Absil" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lecomte" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fallon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2019.01.008" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938460v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ooms" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1090198119831749" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938459v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Foucaut" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crozet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2019.06.011" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02359842v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena Martin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1403494818786110" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938462v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heuz&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Meganck" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Seghers" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0017896917739445" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026017v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Heuz&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Larsen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/her/cyw015" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026018v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye van Hoye" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan van den Broucke" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2016.03.002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1C1ND0H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176947v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#229;rd Erlend Solstad" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yngvar Ommundsen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2015.05.001" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026384v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sovik" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wold" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Samdal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ommundsen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12352" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6TFGQ6KD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026027v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torill Larsen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hege Eikeland Tjomsland" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Holsen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente Wold" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/he-04-2014-0054" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947427v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nicaise" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2013.01.010" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026475v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Heuz&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0017896914531510" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176955v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Fenton" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Krommidas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Quested" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2013.830432" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176951v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Ntoumanis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme Viladrich" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Haug" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2013.830431" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04903962v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lemmonier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae114.268" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911021v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911041v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753609v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Grand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Porcherie" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0015" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308502v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bolmont" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02364937v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947148v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Starck" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lacroix" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947834v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Houtmann" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rotonda" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omorou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gendarme" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tarquinio" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947783v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Van Hoye" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910929v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542492v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308482v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308461v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542458v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bernier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Coulomb" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mino" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04612857v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Anton" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l B&#233;n&#233;dic" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Boussaguet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00949072v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENS009" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02979154v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>