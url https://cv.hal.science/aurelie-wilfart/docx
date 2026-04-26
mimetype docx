--- v0 (2026-03-20)
+++ v1 (2026-04-26)
@@ -963,408 +963,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of livestock to organic agriculture: Modelling nitrogen flows at the national scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Vergely</w:t>
+                <w:t xml:space="preserve">Eco-friendly diet: nutrient digestibility, nitrogen and energy balances and growth performance of growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine de Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Souhil Harchaoui</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2024.107726⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 102, pp.skae203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skae203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04619088v1</w:t>
+                <w:t xml:space="preserve">hal-04687408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to conciliate nutritional and environmental targets of adult diet in France while halving current meat consumption ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Niot</w:t>
+                <w:t xml:space="preserve">Contribution of livestock to organic agriculture: Modelling nitrogen flows at the national scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Vergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhil Harchaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2024.08.001⟩</w:t>
+              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 208, pp.107726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2024.107726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871256v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-friendly diet: nutrient digestibility, nitrogen and energy balances and growth performance of growing pigs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+                <w:t xml:space="preserve">How to conciliate nutritional and environmental targets of adult diet in France while halving current meat consumption ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Niot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 102, pp.skae203. </w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 59 (6), pp.335-348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jas/skae203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2024.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687408v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transforming sustainable aquaculture by applying circularity principles</w:t>
               </w:r>
@@ -2150,51 +2150,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A step towards sustainable aquaculture: Multiobjective feed formulation reduces environmental impacts at feed and farm levels for rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2786,51 +2786,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing environmental impacts of feed using multiobjective formulation: What benefits at the farm gate for pig and broiler production?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonie Dusart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3041,103 +3041,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-friendly feed formulation and on-farm feed production as ways to reduce the environmental impacts of pig production without consequences on animal performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8, pp.689012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3299,546 +3299,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03221013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VOCALIM -Mieux valoriser des matières premières métropolitaines dans l'alimentation des poulets de chair pour améliorer l'autonomie protéique française</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Allocation in the LCA of meat products: is agreement possible?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Pampouille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léonie Dusart</w:t>
+                <w:t xml:space="preserve">Armelle Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bonnouvrier</w:t>
+                <w:t xml:space="preserve">Yvon Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Danel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/gybr-s265⟩</w:t>
+              <w:t xml:space="preserve">Cleaner Environmental Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.100028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cesys.2021.100028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03124113v1</w:t>
+                <w:t xml:space="preserve">hal-03213806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocation in the LCA of meat products: is agreement possible?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+                <w:t xml:space="preserve">VOCALIM -Mieux valoriser des matières premières métropolitaines dans l'alimentation des poulets de chair pour améliorer l'autonomie protéique française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pampouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Dusart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Gac</w:t>
+                <w:t xml:space="preserve">A Bonnouvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvon Salaün</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Aubin</w:t>
+                <w:t xml:space="preserve">Justine Danel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Dauguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleaner Environmental Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2, pp.100028. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82, pp.425-440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cesys.2021.100028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/gybr-s265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03213806v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocation factors for meat coproducts: Dataset to perform life cycle assessment at slaughterhouse</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Life cycle inventory data on French organic waste treatments yielding organic amendments and fertilisers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lapasin</w:t>
+                <w:t xml:space="preserve">Angel A. Avadí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda L. Aissani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilys Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 33, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.106558⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 28, 7 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.105000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03037472v1</w:t>
+                <w:t xml:space="preserve">hal-02466501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle inventory data on French organic waste treatments yielding organic amendments and fertilisers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lynda L. Aissani</w:t>
+                <w:t xml:space="preserve">Allocation factors for meat coproducts: Dataset to perform life cycle assessment at slaughterhouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilys Pradel</w:t>
+                <w:t xml:space="preserve">Christophe Lapasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 28, 7 p. </w:t>
+              <w:t xml:space="preserve">, 2020, 33, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.105000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.106558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02466501v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03037472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of polyculture on behaviour and production of pikeperch in recirculation systems</w:t>
               </w:r>
@@ -4588,377 +4588,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02274475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire les impacts environnementaux des aliments pour les animaux d’élevage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+                <w:t xml:space="preserve">Multiobjective formulation is an effective method to reduce environmental impacts of livestock feeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonie Dusart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Laisse-Redoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gaudré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.2.2285⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (11), pp.1298-1309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114518002672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623516v1</w:t>
+                <w:t xml:space="preserve">hal-01954703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiobjective formulation is an effective method to reduce environmental impacts of livestock feeds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+                <w:t xml:space="preserve">Réduire les impacts environnementaux des aliments pour les animaux d’élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonie Dusart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espagnol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Gaudré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 120 (11), pp.1298-1309. </w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (3), pp.289-306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007114518002672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.2.2285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954703v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire les impacts environnementaux des produits animaux avec des éco-aliments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Tailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gaudré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 63, pp.1-12. </w:t>
@@ -5241,338 +5241,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of feeding strategy on environmental impacts of pig fattening in different contexts of production: evaluation through life cycle assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecoalim: a dataset of environmental impacts of feed ingredients used in french animal production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dauguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Monteiro</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Tailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94 (11), pp.4832-4847. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (12), pp.e0167343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2016-0529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0167343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640612v1</w:t>
+                <w:t xml:space="preserve">hal-01595321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecoalim: a dataset of environmental impacts of feed ingredients used in french animal production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of feeding strategy on environmental impacts of pig fattening in different contexts of production: evaluation through life cycle assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (12), pp.e0167343. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (11), pp.4832-4847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0167343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas.2016-0529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595321v1</w:t>
+                <w:t xml:space="preserve">hal-02640612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formuler l’aliment autrement : Intérêt de la formulation multiobjectif pour réduire les impacts environnementaux de la production de poulets de chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonie Dusart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5634,298 +5634,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LCA and emergy accounting of aquaculture systems: Towards ecological intensification</w:t>
+                <w:t xml:space="preserve">Emergy evaluation of contrasting dairy systems at multiple levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart-Monziols</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 121, pp.96-109. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.01.031⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 129, pp.44-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209129v1</w:t>
+                <w:t xml:space="preserve">hal-01209117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergy evaluation of contrasting dairy systems at multiple levels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Vigne</w:t>
+                <w:t xml:space="preserve">LCA and emergy accounting of aquaculture systems: Towards ecological intensification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart-Monziols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+                <w:t xml:space="preserve">Jéhane Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lecomte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Wilfart-Monziols</w:t>
+                <w:t xml:space="preserve">Jean-Paul Blancheton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 129, pp.44-53. </w:t>
+              <w:t xml:space="preserve">, 2013, 121, pp.96-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.05.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.01.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209117v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LCA Food 2012—towards sustainable food systems</w:t>
               </w:r>
@@ -5937,51 +5937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart-Monziols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 18 (5), pp.1180-1183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6027,51 +6027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthode EMERGY : principes et application en analyse environnementale des systèmes agricoles et de production animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart-Monziols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7026,103 +7026,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a multi-objective feed formulation to improve sustainability of swine production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASAS Annual Meeting 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Calgary (Alberta), Canada. pp.257-258, </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7504,1187 +7504,1187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEXi-Dairy, a multi-criteria method for assessing farm sustainability in key European dairy production areas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse comparative des prospectives alimentaires : impact sur les régimes et les systèmes d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Conference on Life Cycle Assessment of Food 2022 (LCA Foods 2022) on "The role of emerging economies in global food security"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUPC, Oct 2022, Lima (Pérou), Peru</w:t>
+              <w:t xml:space="preserve">Workshop-Webinaire SFN/BEL “Quel modèle pour couvrir ses besoins dans le cadre d’une alimentation durable ?”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de nutrition, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154599v1</w:t>
+                <w:t xml:space="preserve">hal-04138680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la prise en compte de l’urgence climatique dans les recommandations de consommation alimentaire pour la population générale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Niot</w:t>
+                <w:t xml:space="preserve">DEXi-Dairy, a multi-criteria method for assessing farm sustainability in key European dairy production areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Balaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xabier Díaz de Otálora Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Dragoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">13. International Conference on Life Cycle Assessment of Food 2022 (LCA Foods 2022) on "The role of emerging economies in global food security"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUPC, Oct 2022, Lima (Pérou), Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353432v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse comparative des prospectives alimentaires : impact sur les régimes et les systèmes d'élevage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vers la prise en compte de l’urgence climatique dans les recommandations de consommation alimentaire pour la population générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Gazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Niot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop-Webinaire SFN/BEL “Quel modèle pour couvrir ses besoins dans le cadre d’une alimentation durable ?”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de nutrition, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138680v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-formulation des aliments : solution prometteuse pour réduire l’impact environnemental de l’élevage ou lubie de modélisateurs ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+                <w:t xml:space="preserve">SEPURE : de nouvelles solutions d'empoissonnement pour les étangs en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joël Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Toqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres France Futur Elevage 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Carnot France Futur Elevage, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">7ème Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI-INRAE, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125933v1</w:t>
+                <w:t xml:space="preserve">hal-04138946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Eco-friendly pig diet on nitrogen excretion, manure characteristics and ammonia emissions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+                <w:t xml:space="preserve">MilKey: decision support system for sustainable GHG and N optimised milk production in key European areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Amon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xabier Díaz de Otálora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Janke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Winiwarter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Suchowska-Kisielewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The XX CIGR World Congress 2022. Sustainable Agricultural Production -Water, Land, Energy and Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">XXI International Nitrogen Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Madrid, Spain. p.136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182327v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Providing new solutions of fish stocking for freshwater pond systems in France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eco-formulation des aliments : solution prometteuse pour réduire l’impact environnemental de l’élevage ou lubie de modélisateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Rimini, Italy</w:t>
+              <w:t xml:space="preserve">Rencontres France Futur Elevage 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Carnot France Futur Elevage, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797414v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multicriteria method to evaluate the resilience of grass-based dairy farms to climate change in Brittany</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
+                <w:t xml:space="preserve">Effect of Eco-friendly pig diet on nitrogen excretion, manure characteristics and ammonia emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine de Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. General meeting of the European Grassland Federation (EGF2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Caen, France. 877 p</w:t>
+              <w:t xml:space="preserve">The XX CIGR World Congress 2022. Sustainable Agricultural Production -Water, Land, Energy and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744531v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éco-formulation des aliments aquacoles : une solution efficace et prometteuse pour limiter les impacts de l'aquaculture sur l'environnement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Aguirre</w:t>
+                <w:t xml:space="preserve">A multicriteria method to evaluate the resilience of grass-based dairy farms to climate change in Brittany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Busnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la recherche filière piscicole (JRFP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29. General meeting of the European Grassland Federation (EGF2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Caen, France. 877 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154747v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEPURE : de nouvelles solutions d'empoissonnement pour les étangs en France</w:t>
+                <w:t xml:space="preserve">Providing new solutions of fish stocking for freshwater pond systems in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Toqueville</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI-INRAE, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138946v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MilKey: decision support system for sustainable GHG and N optimised milk production in key European areas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Janke</w:t>
+                <w:t xml:space="preserve">L'éco-formulation des aliments aquacoles : une solution efficace et prometteuse pour limiter les impacts de l'aquaculture sur l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Winiwarter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Monika Suchowska-Kisielewicz</w:t>
+                <w:t xml:space="preserve">Frédéric Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espoir Soudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI International Nitrogen Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7. Journées de la recherche filière piscicole (JRFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI; INRAE, Jul 2022, Paris, France. pp.15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0007114518002672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138893v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposing circular economy principles to aquaculture</w:t>
               </w:r>
@@ -8795,64 +8795,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling nutrition and management in swine production systems to reduce their environmental impacts: a life cycle perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Cadero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9067,51 +9067,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les grandes prospectives alimentaires (EAT-Lancet, TYFA, Afterres et Transition2050) pour appréhender l’évolution des systèmes agricoles. Focus sur les systèmes d’élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Françaises de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de nutrition, Dec 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9130,670 +9130,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LCA of aquafeed: introduction to ecoformulation. Application to rainbow trout</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconnecter les productions animales et végétales avec leur territoire pour une diminution de l’empreinte environnementale : défis et opportunités pour l’aviculture française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhil Harchaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Péchenart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Cycle Assessment in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Milan, Dec 2022, Milan (Italie), Italy</w:t>
+              <w:t xml:space="preserve">Quatorzièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139056v1</w:t>
+                <w:t xml:space="preserve">hal-03642392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EcoAE, la plus-value environnementale des écoaliments est-elle confirmée à l’échelle de l’élevage ?</w:t>
+                <w:t xml:space="preserve">LCA of aquafeed: introduction to ecoformulation. Application to rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederic Terrier</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espoir Soudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Poitiers, France. pp.110</w:t>
+              <w:t xml:space="preserve">Life Cycle Assessment in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Milan, Dec 2022, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758981v1</w:t>
+                <w:t xml:space="preserve">hal-04139056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnecter les productions animales et végétales avec leur territoire pour une diminution de l’empreinte environnementale : défis et opportunités pour l’aviculture française</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EcoAE, la plus-value environnementale des écoaliments est-elle confirmée à l’échelle de l’élevage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine de Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatorzièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France. 9 p</w:t>
+              <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France. pp.110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03642392v1</w:t>
+                <w:t xml:space="preserve">hal-03758981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-formulation of fish feeds: a promising efficient solution to limit aquaculture impacts on the environnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse du Cycle de Vie (ACV) d'étangs piscicoles français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Latourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Conference on Life Cycle Assessment of Food 2022 (LCA Foods 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lima, Peru. pp.376-378</w:t>
+              <w:t xml:space="preserve">Journées de la recherche française piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04040413v1</w:t>
+                <w:t xml:space="preserve">hal-03885172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du Cycle de Vie (ACV) d'étangs piscicoles français</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eco-formulation of fish feeds: a promising efficient solution to limit aquaculture impacts on the environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la recherche française piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">13. International Conference on Life Cycle Assessment of Food 2022 (LCA Foods 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lima, Peru. pp.376-378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885172v1</w:t>
+                <w:t xml:space="preserve">hal-04040413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empoissonnement innovant rime-t-il avec rendement ? Une comparaison de deux étangs piscicoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jésabel Laithier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITAVI-INRAE, Jul 2022, Paris, France. p.29</w:t>
@@ -9816,713 +9816,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translating circular economy principles to aquaculture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ramon Filgueira</w:t>
+                <w:t xml:space="preserve">Des outils et méthodes d’analyses environnementales pour une approche global des étangs piscicoles : ACV et Emergy, éléments de compréhension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circularity@WUR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wageningen University and Research, Apr 2021, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">Assemblée générale des étangs de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des étangs de France, Jul 2021, Saint-Grégoire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138731v1</w:t>
+                <w:t xml:space="preserve">hal-03888580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset of emissions factors to assess environmental fluxes of biogas units linked to pig farm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
+                <w:t xml:space="preserve">Eco-friendly feed formulation and associated environmental impacts of pig production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine de Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Armelle Gac</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Aissani</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGR2021 - 4. International Symposium on Gas Emissions and Dust from Livestock (EMILI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2021, Québec (CA), Canada</w:t>
+              <w:t xml:space="preserve">, May 2021, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139633v1</w:t>
+                <w:t xml:space="preserve">hal-03316276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des outils et méthodes d’analyses environnementales pour une approche global des étangs piscicoles : ACV et Emergy, éléments de compréhension</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eco-formulation of fish feeds: a promising efficient solution to limit aquaculture impacts on the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espoir Soudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale des étangs de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des étangs de France, Jul 2021, Saint-Grégoire, France</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society, Oct 2021, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03888580v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-formulation of fish feeds: a promising efficient solution to limit aquaculture impacts on the environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Translating circular economy principles to aquaculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Chary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Jo van Riel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Filgueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Aguirre</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society, Oct 2021, Madeira, Portugal</w:t>
+              <w:t xml:space="preserve">Circularity@WUR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wageningen University and Research, Apr 2021, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125932v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-friendly feed formulation and associated environmental impacts of pig production</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Labussière</w:t>
+                <w:t xml:space="preserve">Dataset of emissions factors to assess environmental fluxes of biogas units linked to pig farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Guiziou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGR2021 - 4. International Symposium on Gas Emissions and Dust from Livestock (EMILI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2021, Québec, Canada</w:t>
+              <w:t xml:space="preserve">, May 2021, Québec (CA), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03316276v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formuler des aliments à moindres impacts environnementaux sans affecter les performances de croissance des porcs à l’engraissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ifip; Inrae, Feb 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10629,77 +10629,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets rebonds d'une écoconception des aliments du bétail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Lauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10731,398 +10731,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-friendly feed formulation reduces the environmental impacts of pig production without consequences on animal performance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrated multi-trophic aquaculture in ponds: What environmental gain? An LCA point of view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Favalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Metaxa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cătălin Platon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Conference on Life Cycle Assessment of Food 2020 (LCA Food 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Virtual meeting, Germany. pp.156-161</w:t>
+              <w:t xml:space="preserve">12th International Conference on Life Cycle Assessment of Food 2020 (LCA Food 2020), Towards Sustainable Agri-Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Berlin (virtual conference), Germany. pp.206-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03193025v1</w:t>
+                <w:t xml:space="preserve">hal-03219808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision support system for sustainable and GHG optimized milk production in key European areas (MilKey)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eco-friendly feed formulation reduces the environmental impacts of pig production without consequences on animal performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine de Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAMIRAN 2020 - 18th International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">12. International Conference on Life Cycle Assessment of Food 2020 (LCA Food 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Virtual meeting, Germany. pp.156-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03219918v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated multi-trophic aquaculture in ponds: What environmental gain? An LCA point of view</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathan Favalier</w:t>
+                <w:t xml:space="preserve">Decision support system for sustainable and GHG optimized milk production in key European areas (MilKey)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Amon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xabier Díaz de Otálora Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Dragoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Metaxa</w:t>
+                <w:t xml:space="preserve">D. Janke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cătălin Platon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Pouil</w:t>
+                <w:t xml:space="preserve">Anya Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Life Cycle Assessment of Food 2020 (LCA Food 2020), Towards Sustainable Agri-Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Berlin (virtual conference), Germany. pp.206-208</w:t>
+              <w:t xml:space="preserve">RAMIRAN 2020 - 18th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03219808v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POtential Ecosystem Services and Impacts Evaluation (PoESIE) method</w:t>
               </w:r>
@@ -11197,394 +11197,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser la gouvernance des sites Natura 2000 en mer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation multicritère de la durabilité d’un système de production porcine traditionnel utilisant une race locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Eudes Beuret</w:t>
+                <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Cadoret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joël Aubin</w:t>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Colloque national aires marines protégées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Biarritz, France</w:t>
+              <w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939152v1</w:t>
+                <w:t xml:space="preserve">hal-02738374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation multicritère de la durabilité d’un système de production porcine traditionnel utilisant une race locale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+                <w:t xml:space="preserve">Analyse environnementale d'installations de méthanisation agricole en élevage porcin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda L. Aissani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Levasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">51èmes Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFIP; INRA, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738374v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse environnementale d'installations de méthanisation agricole en élevage porcin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
+                <w:t xml:space="preserve">Caractériser la gouvernance des sites Natura 2000 en mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Beuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chlous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51èmes Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFIP; INRA, Feb 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">4. Colloque national aires marines protégées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03220548v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquaculture Multi Trophique Intégrée : le projet IMTA Effect</w:t>
               </w:r>
@@ -11695,77 +11695,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan environnemental des systèmes AMTI : équilibre entre productivité et mobilisation des ressources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Favalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Metaxa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Caruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11928,103 +11928,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse environnementale d’installations de méthanisation agricole en élevages porcins et bovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda L. Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Levasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque apivale 2019 : Les produits résiduaires organique, ingrédients clés de la bioéconomie circulaire ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12168,247 +12168,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impacts of pig production systems relying on European local breeds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Monteiro</w:t>
+                <w:t xml:space="preserve">VALUATING POTENTIAL ECOSYSTEM SERVICES OF A FRENCH POND FARM WITH A LIFE-CYCLE ORIENTED METHODOLOGY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Willot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnick, Croatia</w:t>
+              <w:t xml:space="preserve">Aqua 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Aquaculture Society, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734640v1</w:t>
+                <w:t xml:space="preserve">hal-03221166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VALUATING POTENTIAL ECOSYSTEM SERVICES OF A FRENCH POND FARM WITH A LIFE-CYCLE ORIENTED METHODOLOGY</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Aubin</w:t>
+                <w:t xml:space="preserve">Environmental impacts of pig production systems relying on European local breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.J. Utzeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Batorek Lukač</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urška Tomažin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aqua 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World Aquaculture Society, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnick, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03221166v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoalim : diminuer l'impact environnemental des productions monogastriques grâce aux éco-aliments</w:t>
               </w:r>
@@ -12420,51 +12420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12489,51 +12489,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidences environnementales de stratégies d’alimentation innovantes en élevages porcins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12541,51 +12541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
@@ -12709,90 +12709,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse environnementale d'installations de méthanisation agricole en élevages bovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lorinquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24èmes Rencontres Recherche Ruminant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Idele; INRA, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12817,51 +12817,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feed eco-design: how to make a good decision? Part 2- Rebound effects of ecofeed production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Lauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12919,777 +12919,777 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03221101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiobjective formulation, a method to formulate eco-friendly and economic feed for monogastrics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale influence of feedstuff availability on environmental impacts of feed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonie Dusart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Gaudre</w:t>
+                <w:t xml:space="preserve">S. Dauguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Association of Animal Production (EAAP). Tallinn, FRA., Aug 2017, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595294v1</w:t>
+                <w:t xml:space="preserve">hal-01595271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECOSYSTEM SERVICES OF AQUACULTURE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel A Salles</w:t>
+                <w:t xml:space="preserve">Ecoalim : une base de données des impacts environnementaux des matières premières utilisées en France pour l'alimentation animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart-Monziols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Gillet</w:t>
+                <w:t xml:space="preserve">A. Tailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+                <w:t xml:space="preserve">S. Willmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laustriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03221169v1</w:t>
+                <w:t xml:space="preserve">hal-01606288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formulation multiobjectif : une méthode originale et efficace pour formuler des aliments écologiques et économiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+                <w:t xml:space="preserve">ECOSYSTEM SERVICES OF AQUACULTURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Willot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel A Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608288v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impacts of different innovative feeding strategies in pig and broiler farms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Multiobjective formulation, a method to formulate eco-friendly and economic feed for monogastrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Dusart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ponchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">, European Association of Animal Production (EAAP). Tallinn, FRA., Aug 2017, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595283v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale influence of feedstuff availability on environmental impacts of feed</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">La formulation multiobjectif : une méthode originale et efficace pour formuler des aliments écologiques et économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Dusart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Armelle Gac</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595271v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecoalim : une base de données des impacts environnementaux des matières premières utilisées en France pour l'alimentation animale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Laustriat</w:t>
+                <w:t xml:space="preserve">Environmental impacts of different innovative feeding strategies in pig and broiler farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Dusart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gaudré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606288v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation multiobjectif avec des critères environnementaux et économiques : l’optimum est-il le même aux échelles de l’aliment et du produit final ?</w:t>
               </w:r>
@@ -13714,64 +13714,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonie Dusart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ponchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France</w:t>
@@ -13813,90 +13813,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de la stratégie d'alimentation sur l'impact environnemental de la production porcine dépendent du contexte de production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Nardina Tricia Rigo Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13934,90 +13934,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of precision feeding on environmental impact of fattening pig production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Rigo Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. European Conference on Precision Livestock Farming (ECPLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14036,924 +14036,924 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of feeding strategy on environmental impacts of pig production depends on the context of production: evaluation through life cycle assessment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Ecoalim: a dataset of the environmental impacts of feed ingredients used for animal production in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dauguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Willmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International conference on life cycle assessment of food 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Dublin, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743685v1</w:t>
+                <w:t xml:space="preserve">hal-02744328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to reconcile eco-design and eco-labelling in LCI database construction? AGRIBALYSE experience and links with database harmonization initiatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emergy accounting as an assessment tool of ecological intensification: application to pond farming in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Chary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Colomb</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Syndhia Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International conference on life cycle assessment of food 2016,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UCD, Oct 2016, Dublin (IR), Ireland</w:t>
+              <w:t xml:space="preserve">5th international ecosummit- Ecological sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154726v1</w:t>
+                <w:t xml:space="preserve">hal-04146891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INTEGRATED EX-ANTE EMERGY EVALUATION OF PRODUCING BIOELECTRICITY FROM ENERGY CANE IN A SMALL ISLAND (GUADELOUPE)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecoalim : une base de données des impacts environnementaux des matières premières utilisées en France pour l'alimentation animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jorge Sierra</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dauguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Willmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennal Emergy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Florida, Feb 2016, Gainsville, United States</w:t>
+              <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146948v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the carbon footprint of Brazilian pig production be reduced by using coproducts in diets?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">The effect of feeding strategy on environmental impacts of pig production depends on the context of production: evaluation through life cycle assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV Congresso Latino-americano de Produção Animal / XI Congresso Nordestino de Produção Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Recife, Brazil</w:t>
+              <w:t xml:space="preserve">10. International conference on life cycle assessment of food 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Dublin, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604158v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecoalim: a dataset of the environmental impacts of feed ingredients used for animal production in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Willmann</w:t>
+                <w:t xml:space="preserve">How to reconcile eco-design and eco-labelling in LCI database construction? AGRIBALYSE experience and links with database harmonization initiatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Mousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International conference on life cycle assessment of food 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Dublin, United Kingdom</w:t>
+              <w:t xml:space="preserve">10. International conference on life cycle assessment of food 2016,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCD, Oct 2016, Dublin (IR), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744328v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergy accounting as an assessment tool of ecological intensification: application to pond farming in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Aubin</w:t>
+                <w:t xml:space="preserve">INTEGRATED EX-ANTE EMERGY EVALUATION OF PRODUCING BIOELECTRICITY FROM ENERGY CANE IN A SMALL ISLAND (GUADELOUPE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shimrith, Stan Selbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Chary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Killian Chary</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Ginde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syndhia Mathé</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jorge Sierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th international ecosummit- Ecological sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Biennal Emergy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Florida, Feb 2016, Gainsville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146891v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecoalim : une base de données des impacts environnementaux des matières premières utilisées en France pour l'alimentation animale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can the carbon footprint of Brazilian pig production be reduced by using coproducts in diets?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Nardina Tricia Rigo Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Willmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">XXV Congresso Latino-americano de Produção Animal / XI Congresso Nordestino de Produção Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Recife, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744010v1</w:t>
+                <w:t xml:space="preserve">hal-01604158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective formulation is an efficient methodology to reduce environmental impacts of pig feeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15034,103 +15034,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of nutrition on environmental impacts of pig production depends on production context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15168,51 +15168,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LCA results of French cereal and oilseed feedstuffs with effect of different agricultural practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Willmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15490,493 +15490,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts environnementaux des aliments porcs : Etat des lieux et possibilités de réduction par le changement de la composition de l’aliment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Gaudré</w:t>
+                <w:t xml:space="preserve">Co-design ecologically intensive fish farming systems using agroecology and ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Magnin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Traineau</w:t>
+                <w:t xml:space="preserve">Marc Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47èmes Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFIP; INRA, Feb 2015, Paris, France. pp.99-104</w:t>
+              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Agronomy (ESA). INT., Sep 2015, Montpellier, France. 530 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146852v1</w:t>
+                <w:t xml:space="preserve">hal-02739850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'implantation d'une unité de méthanisation sur l'impact environnemental de la production de porc : cas d'une ferme en Bretagne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId385" w:history="1">
+                <w:t xml:space="preserve">Effet de l’implantation d’une unité de méthanisation sur l’impact environnemental de la production de porc : cas d’une ferme en Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47èmes Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Paris, France, France</w:t>
+              <w:t xml:space="preserve">47èmes Journées de Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580653v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-design ecologically intensive fish farming systems using agroecology and ecosystem services</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Syndhia Mathe</w:t>
+                <w:t xml:space="preserve">Effet de l'implantation d'une unité de méthanisation sur l'impact environnemental de la production de porc : cas d'une ferme en Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Agronomy (ESA). INT., Sep 2015, Montpellier, France. 530 p</w:t>
+              <w:t xml:space="preserve">47èmes Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Paris, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739850v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’implantation d’une unité de méthanisation sur l’impact environnemental de la production de porc : cas d’une ferme en Bretagne</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
+                <w:t xml:space="preserve">Impacts environnementaux des aliments porcs : Etat des lieux et possibilités de réduction par le changement de la composition de l’aliment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gaudré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Planchenault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Traineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47èmes Journées de Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">47èmes Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFIP; INRA, Feb 2015, Paris, France. pp.99-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739854v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECOALIM: LCA results of feedstuffs for French livestock</w:t>
               </w:r>
@@ -15988,51 +15988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Willmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16113,77 +16113,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AQUA 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Aquaculture Society, Aug 2015, Montpellier, France</w:t>
@@ -16251,51 +16251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Chary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16331,277 +16331,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Design ecologically intensive fish farming systems using agroecology and ecosystem services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fontaine</w:t>
+                <w:t xml:space="preserve">Systems Research for Sustainable Intensification in Smallholder Agriculture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Fontaine</w:t>
+                <w:t xml:space="preserve">Rey-Valette H.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rey-Valette H.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Syndhia Mathé</w:t>
+                <w:t xml:space="preserve">Mathé S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legendre M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 14 : Adding Value</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society, Oct 2014, San Sebastián, Spain</w:t>
+              <w:t xml:space="preserve">Conference Center of IITA in Ibadan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Ibadan, Nigeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050863v1</w:t>
+                <w:t xml:space="preserve">hal-02050854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems Research for Sustainable Intensification in Smallholder Agriculture.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
+                <w:t xml:space="preserve">Co-Design ecologically intensive fish farming systems using agroecology and ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rey-Valette H.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathé S.</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Legendre M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Center of IITA in Ibadan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Ibadan, Nigeria</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 14 : Adding Value</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society, Oct 2014, San Sebastián, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050854v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between ecosystem-services perception and environmental performance assessed by LCA and emergy accounting: a case study of pond farming in France.</w:t>
               </w:r>
@@ -16626,64 +16626,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chary K.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathé S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rey-Valette H.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 24th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16702,402 +16702,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation combinée de l’ACV et de l’Emergy: vers l’intensification écologique des systèmes aquacoles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Conséquences d’une restriction alimentaire chez le lapereau sevré sur les impacts environnementaux de la production de viande de lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Zened</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Ponchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart-Monziols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">15. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Nov 2013, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209235v1</w:t>
+                <w:t xml:space="preserve">hal-01209160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences d’une restriction alimentaire chez le lapereau sevré sur les impacts environnementaux de la production de viande de lapin</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Utilisation combinée de l’ACV et de l’Emergy: vers l’intensification écologique des systèmes aquacoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart-Monziols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Arroyo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Paul Blancheton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Nov 2013, Le Mans, France</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209160v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EOL: a new ontology for livestock system and rearing conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation des performances environnementales de systèmes d’élevage de ruminants en milieu tropical discriminés par l’espèce animale et le mode de conduite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart-Monziols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Joret</w:t>
+                <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Aubin</w:t>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Blancheton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+                <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France. 660 p</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745982v1</w:t>
+                <w:t xml:space="preserve">hal-01209236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts environnementaux d’additifs visant à réduire la production de méthane entérique : application aux bovins laitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart-Monziols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Hien Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17168,152 +17168,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des performances environnementales de systèmes d’élevage de ruminants en milieu tropical discriminés par l’espèce animale et le mode de conduite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Wilfart-Monziols</w:t>
+                <w:t xml:space="preserve">EOL: a new ontology for livestock system and rearing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Joret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Naves</w:t>
+                <w:t xml:space="preserve">J.P. Blancheton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. 660 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209236v1</w:t>
+                <w:t xml:space="preserve">hal-02745982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of ecological intensification in aquaculture systems</w:t>
               </w:r>
@@ -17325,51 +17325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehane Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Blancheton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17672,277 +17672,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La teneur en fibres alimentaires affecte la digestibilité des nutriments dans tous les segments du tube digestif chez le porc</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Howard Simmins</w:t>
+                <w:t xml:space="preserve">Modélisation du métabolisme phosphocalcique chez le porc charcutier : devenir du phosphore ingéré dans les contenus digestifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Létourneau Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Jondreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lescoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Meschy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candido Pomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">, Feb 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754728v1</w:t>
+                <w:t xml:space="preserve">hal-02756234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du métabolisme phosphocalcique chez le porc charcutier : devenir du phosphore ingéré dans les contenus digestifs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Candido Pomar</w:t>
+                <w:t xml:space="preserve">La teneur en fibres alimentaires affecte la digestibilité des nutriments dans tous les segments du tube digestif chez le porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard Simmins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">, Jan 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756234v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double cannulated pig: an animal model to study digesta transit along the gut</w:t>
               </w:r>
@@ -18645,605 +18645,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émissions gazeuses associées aux écoaliments chez le porc</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+                <w:t xml:space="preserve">DairyMix: Multi-criteria assessment, decision support and management tools for sustainable circular mixed farming systems for dairy production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Brennan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Balaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhil Harchaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Frątczak-Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xabier Díaz de Otálora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55. Journées de la Recherche Porcine (JRP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XVII EAAE congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384858v1</w:t>
+                <w:t xml:space="preserve">hal-04403839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New strategies for the construction and management of pond production systems for sustainable fish farming</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joël Robin</w:t>
+                <w:t xml:space="preserve">Déterminants de la circularité des flux biogéochimiques et d’énergie en AB: exploration de 3 types de synergie territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhil Harchaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Maurice Roger Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Vergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Evenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium of Freshwater Sciences (SEFS13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Newcaste upon Tyne, United Kingdom</w:t>
+              <w:t xml:space="preserve">Séminaire METABIO: changement d'échelle de l'AB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150723v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants de la circularité des flux biogéochimiques et d’énergie en AB: exploration de 3 types de synergie territoriale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Evenat</w:t>
+                <w:t xml:space="preserve">New strategies for the construction and management of pond production systems for sustainable fish farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire METABIO: changement d'échelle de l'AB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Symposium of Freshwater Sciences (SEFS13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Newcaste upon Tyne, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149826v1</w:t>
+                <w:t xml:space="preserve">hal-04150723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DairyMix: Multi-criteria assessment, decision support and management tools for sustainable circular mixed farming systems for dairy production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xabier Díaz de Otálora</w:t>
+                <w:t xml:space="preserve">Émissions gazeuses associées aux écoaliments chez le porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine de Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII EAAE congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">55. Journées de la Recherche Porcine (JRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Saint-Malo, France. , Animal science proceedings, 14 (5), pp.283-284 | 690, 2023, 55èmes Journées de la recherche porcine. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2023.06.085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403839v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIPORE : Lien entre l’alimentation, le microbiote et les émissions gazeuses (NH3, CH4, N2O) des effluents, chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19324,51 +19324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tocqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19548,51 +19548,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-criteria assessment of farm sustainability in key European dairy production areas: a case study analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Balaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19660,51 +19660,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation environnementale de systèmes traditionnels de production de porcs utilisant des races locales en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19785,77 +19785,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets rebonds d’une écoconception des aliments du bétail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Lauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda L. Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19893,90 +19893,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated evaluation of the sustainability of the Noir de Bigorre pork chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dubrovnick, Croatia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 24, 2018, Book of Abstracts of the 69th Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20014,77 +20014,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental interests of agricultural biogas plants: the functional unit matters !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda L. Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Life Cycle Assessment of Food 2018 (LCA Food)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Bangkok, Thailand. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20122,51 +20122,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APIVALE&amp;quot; an experimental platform for an integrated approach of organic effluent recycling and valorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20234,51 +20234,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une formulation multiobjectif pour réduire les impacts environnementaux des aliments pour porcs charcutiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20497,90 +20497,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative feeding strategies in pig production : incidence on gaseous emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gaudré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Emissions of Gas and Dust from Livestock (EmiLi)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint-Malo, France. , 2017, Proceedings of the 3rd symposium on emission of gas and dust from livestock</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20605,51 +20605,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APIVALE&amp;quot; An experimental platform for an integrated approach of organic effluent recycling and valorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20743,51 +20743,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts environnementaux de trois systèmes contrastés de production de foie gras de canard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Deneufbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20862,398 +20862,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impacts of duck foie gras production in 3 contrasting systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le projet DIESEL, diminution de l’énergie en système laitier : état des lieux et voies d’amélioration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chloé Deneufbourg</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Vertès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International conference on life cycle assessment of food 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154729v1</w:t>
+                <w:t xml:space="preserve">hal-02743552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet DIESEL, diminution de l’énergie en système laitier : état des lieux et voies d’amélioration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Robin</w:t>
+                <w:t xml:space="preserve">Environmental life cycle assessment of insect mass-rearing facilities: current challenges and future prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Vertès</w:t>
+                <w:t xml:space="preserve">Louise Forteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">10. International conference on life cycle assessment of food 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743552v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental life cycle assessment of insect mass-rearing facilities: current challenges and future prospects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louise Forteau</w:t>
+                <w:t xml:space="preserve">Environmental impacts of duck foie gras production in 3 contrasting systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Farrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Deneufbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Maillard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International conference on life cycle assessment of food 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154730v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des performances environnementales de systèmes d’élevage de ruminants en milieu tropical selon l’espèce animale et les pratiques</w:t>
               </w:r>
@@ -21265,77 +21265,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
@@ -21364,77 +21364,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of amino acids utilization on environmental impact of fattening pig production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo C. Pozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21502,90 +21502,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoalim : une base de données des impacts environnementaux des matières premières utilisées en France pour l'alimentation animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Willmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laustriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 2015, 22èmes Rencontres Recherches Ruminants</w:t>
@@ -21666,51 +21666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Tuyet Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart-Monziols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greenhouse Gases and Animal Agriculture Conference (GGAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Dublin, United Kingdom. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21761,51 +21761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gaudré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planchenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21860,90 +21860,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of on-farm biogas production on impacts of pig production in Brittany, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9eme International Conference on Life Cycle Assessment in the Agri-Food Sector</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, San Francisco, United States. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22083,191 +22083,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An operational tool for assessing sustainability of fish farming : PISC’n’TOOL</w:t>
+                <w:t xml:space="preserve">AN OPERATIONAL TOOL FOR ASSESSING SUSTAINABILITY OF FISH FARMING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Syndhia Mathe</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LCAFOOD 2012, 8th International Conference on LCA in the Agri-Food Sector</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Saint-Malo (France), France. 2012</w:t>
+              <w:t xml:space="preserve">Aqua2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Prague, Czech Republic. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146628v1</w:t>
+                <w:t xml:space="preserve">hal-04146741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined method for assessing ecological intensification in aquaculture systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jéhane Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Blancheton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22299,273 +22299,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AN OPERATIONAL TOOL FOR ASSESSING SUSTAINABILITY OF FISH FARMING</w:t>
+                <w:t xml:space="preserve">Analyse de cycle de vie et Emergy : une méthode d’analyse environnementale combinée appliquée à un système bovin laitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joël Aubin</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aqua2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Prague, Czech Republic. 2012</w:t>
+              <w:t xml:space="preserve">19. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146741v1</w:t>
+                <w:t xml:space="preserve">hal-02809182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de cycle de vie et Emergy : une méthode d’analyse environnementale combinée appliquée à un système bovin laitier</w:t>
+                <w:t xml:space="preserve">An operational tool for assessing sustainability of fish farming : PISC’n’TOOL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael S. Corson</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Paris, France. 2012</w:t>
+              <w:t xml:space="preserve">LCAFOOD 2012, 8th International Conference on LCA in the Agri-Food Sector</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Saint-Malo (France), France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809182v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de cycle de vie et Emergy : une méthode d’analyse environnementale combinée appliquée à un système bovin laitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22741,90 +22741,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide for implementing ecological intensification of aquaculture systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, 978-2-9547969-2-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -22891,64 +22891,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale à l'ouvrage Futurs de l’élevage dans les systèmes agri-alimentaires. Prospectives et évaluation multicritère de scénarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23029,51 +23029,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la modélisation et à l'évaluation de scénarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vayssières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23249,51 +23249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Futurs de l'élevage dans les systèmes agri-alimentaires. Prospectives et évaluation multicritère de scénarios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23366,51 +23366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Futurs de l'élevage dans les systèmes agri-alimentaires. Prospectives et évaluation multicritère de scénarios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23470,64 +23470,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment mobiliser la méthode analyse de cycle de vie pour éclairer les enjeux environnementaux des élevages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23582,77 +23582,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de cycle de vie pour l’élevage : quelles méthodes et quelles données ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tailleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandrine Espagnol, Coline Brame, Jean-Yves Dourmad. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques d’élevage et environnement Mesurer, évaluer, agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2019</w:t>
@@ -23673,51 +23673,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -23739,51 +23739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Balaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xabier Díaz de Otálora Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjørn Egil Flø</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23853,64 +23853,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTEGRATED MULTI-TROPHIC AQUACULTURE Perspectives for More Sustainable Seafood Aquaculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cătălin Platon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Metaxa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Caruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23991,98 +23991,186 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charte graphique et site web du GIS APIVALE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Bitteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEXi-Dairy indicator handbook:: Sustainability tree and selected indicators for assessing European specialised dairy farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24104,443 +24192,443 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xabier Díaz de Otálora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divina Gracia P. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Frątczak-Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MilKey project: 'Decision support system for sustainable and GHG optimised milk production in key European areas' Sustainability assessment of dairy production systems Guide for the collection of farm environmental and economic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Balaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominika Krol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôles, impacts et services issus des élevages en Europe. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Batka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Beldame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt. 2016, 1032 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide de mise en oeuvre de l'intensification écologique pour les systèmes aquacoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart-Monziols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2014, 131 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24550,431 +24638,343 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestion et transit digestif chez le porc en croissance : Influence de la composition de l'aliment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. AGROCAMPUS OUEST, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02818995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Logiciel (3)</w:t>
+        <w:t xml:space="preserve">Logiciel (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MeatPartTool a tool to calculate allocation factors for meat coproducts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lapasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:a4bc5c71554c8142fa6d5b74b28ed40a3bfc225b;origin=https://hal.archives-ouvertes.fr/hal-04146599;visit=swh:1:snp:7e87f1d373ef813d2d014e506d5e4fd7fefbdad5;anchor=swh:1:rel:7133233669a59300ccf7e0a9d3e4c680c575af34;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charte graphique et site web du GIS APIVALE</w:t>
-[...86 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">EOL: Environment Ontology for Livestock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Joret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Blancheton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
@@ -25086,51 +25086,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7699781B"/>
+    <w:nsid w:val="F457DC51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25317,51 +25317,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-wilfart" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3593-0334" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113276605" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7502-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05377064v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vergely" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Harchaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104527" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748385v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Maurice Roger Bellanger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Maillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-024-10384-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221713v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111929" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283462v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Blondel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Larcher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Bize" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol106-art02" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05132588v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Poinsot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vieux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Niot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.11.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282744v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bellanger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol106-art04" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619088v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2024.107726" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04871256v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.08.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687408v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine de Quelen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae203" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356727v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Chary" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;jo van Riel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Muscat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12860" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768112v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Zoli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rossi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldassare Fronte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaeng.2024.102457" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240319v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Slembrouck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Caruso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otong Zenal Arifin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.740181" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495509v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy-Grand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.L. Peyraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.01.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619076v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Balaine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathal Buckley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier D&#237;az de Ot&#225;lora" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Dragoni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2024.103745" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048562v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blazy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;chenart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2023.106963" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03797425v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Terrier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espoir Soud&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aguirre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738826" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209585v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thi&#233;beau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.138704" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353871v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Wilfart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00935-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052658v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n del Prado" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fern&#225;ndo Estell&#233;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00830-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611459v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.114537" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03168158v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dusart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponchant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Espagnol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100024" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03291115v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dubois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13147779" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244607v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.689012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221013v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Borghino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nitschelm" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fleuet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112288" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124113v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonnouvrier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Danel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dauguet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gybr-s265" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213806v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Sala&#252;n" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2021.100028" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037472v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lapasin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106558" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466501v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel A. Avad&#237;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda L. Aissani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.105000" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895305v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abregal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nahon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2020.100333" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930189v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Galludec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.103906" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795621v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Callier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndhia Mathe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12231" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154622v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.03.024" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02172389v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Willot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel A Salles" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734260" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274475v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Nardina Tr&#237;cia Rigo Monteiro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Joe Utzeri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Batorek Luka&#269;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ur&#353;ka Toma&#382;in" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.117843" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623516v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.2.2285" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954703v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Laisse-Redoux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gaudr&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114518002672" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831445v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Tailleur" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dauguet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191166836420977E12" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628896v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Chen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-016-1201-y" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898000v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Th&#233;venot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rivera Garcia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maillard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.09.054" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640612v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Monteiro" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2016-0529" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595321v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tailleur" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167343" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629863v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209129v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart-Monziols" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;hane Prudhomme" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Blancheton" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.01.031" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45P54HJ4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209117v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.05.015" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WMNGP35-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209171v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-013-0571-7" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-87MBQPFD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209103v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729874v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jaguelin-Peyraud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Simmins" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noblet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2007.05.021" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRNSF49W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656038v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Simmins" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507692981" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659755v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Howard Simmins" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2006-431" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668061v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.01.032" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDSBP8Q8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224465v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224450v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224437v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685869v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae234.295" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708699v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724722v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Babin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Dupont" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708643v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Latourre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154599v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier D&#237;az de Ot&#225;lora Aguirre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353432v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gazan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138680v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125933v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182327v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nunes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797414v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Dupont" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744531v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Geffroy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154747v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114518002672" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138946v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Toqueville" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138893v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Amon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Janke" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Winiwarter" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Suchowska-Kisielewicz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138781v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Jo van Riel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Filgueira" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869838v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cadero" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cappelaere" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Davoudkhani" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.421" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115945v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139071v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139056v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758981v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642392v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040413v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885172v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139037v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sabel Laithier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138731v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139633v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Levasseur" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888580v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125932v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316276v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guiziou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167785v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172564v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139655v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lauer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193025v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219918v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Janke" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Hansen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219808v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Favalier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Metaxa" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Platon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219814v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Willot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939152v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Beuret" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cadoret" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738374v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220548v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887367v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roque d'Orbcastel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220497v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Feirreira" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265512v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Belloir" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220774v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317168v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasquet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ledore" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schaeffer" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734640v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.J. Utzeri" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221166v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737831v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734004v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gaudre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221140v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220564v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lorinquer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221101v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Aissani" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595294v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221169v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gillet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608288v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595283v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595271v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606288v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tailleur" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Willmann" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laustriat" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607659v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ponchant" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604939v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Nardina Tricia Rigo Monteiro" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591143v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Rigo Monteiro" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743685v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154726v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colomb" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Mousset" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146948v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimrith, Stan Selbonne" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ginde" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sierra" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604158v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744328v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146891v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndhia Math&#233;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744010v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742229v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Nzally" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741802v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154728v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Willmann" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laustriat" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430442v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154722v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146852v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Magnin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Planchenault" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Traineau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580653v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garrigues" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739850v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legendre" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739854v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146827v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050572v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050667v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050863v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey-Valette H." TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050854v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233; S." TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legendre M." TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050870v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chary K." TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209235v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Blancheton" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209160v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zened" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arroyo" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745982v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Joret" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blancheton" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209215v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Hien Nguyen" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#234;t Hung Nguyen" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209236v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146756v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehane Prudhomme" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757420v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Simon" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lazard" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753264v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Jaguelin-Peyraud" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.01.139" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB67Z0VG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754728v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756234v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre L&#233;tourneau Montminy" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jondreville" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Meschy" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candido Pomar" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752719v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759732v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferreira" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennola Robin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mounier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759144v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mounier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762425v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760038v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874542v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Evenat" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384858v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.085" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04150723v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149826v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403839v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Brennan" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fr&#261;tczak-M&#252;ller" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746001v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114144v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tocqueville" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138820v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Alexandropoulos" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Anestis" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balaine" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#237;az de Ot&#225;lora" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139620v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Breen" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737490v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Batorek-Luka&#269;" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221155v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738351v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221133v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221129v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Keita" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603308v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/386963.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901344v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Callier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roque d'Orbcastel" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607610v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607904v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Ke&#239;ta" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602671v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deneufbourg" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Farrant" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Litt" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itavi.asso.fr/jra/2017" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154729v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743552v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154730v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Forteau" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461117v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathieu" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744305v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C. Pozza" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744359v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209281v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo Thi Ngoc Giau Nguyen" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyet Hanh Nguyen" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430443v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaudr&#233;" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planchenault" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Traineau" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740264v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146803v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V T N G Nguyen" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T T H Nguyen" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146628v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merle" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146685v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146741v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809182v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duchene" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146715v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333599v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1969/9782759240654/futurs-de-l-elevage-dans-les-systemes-agri-alimentaires?oft_id=3792019&amp;amp;oft_k=EqEDZy5N&amp;amp;oft_lk=9MHgmb&amp;amp;oft_d=638971709615000000" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4066-1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812760v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05349669v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1969/9782759240654/futurs-de-l-elevage-dans-les-systemes-agri-alimentaires" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05349696v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05349713v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05327490v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/344/9782759240661/futurs-de-l-elevage-dans-les-systemes-agri-alimentaires" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05327497v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219937v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219934v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139565v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Egil Fl&#248;" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divina Gracia P. Rodriguez" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/XVFWVC" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540924v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220480v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139500v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139525v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Krol" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608700v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Batka" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beldame" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209217v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818995v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146599v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a4bc5c71554c8142fa6d5b74b28ed40a3bfc225b;origin=https://hal.archives-ouvertes.fr/hal-04146599;visit=swh:1:snp:7e87f1d373ef813d2d014e506d5e4fd7fefbdad5;anchor=swh:1:rel:7133233669a59300ccf7e0a9d3e4c680c575af34;path=/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786352v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Bitteur" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810338v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-wilfart" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3593-0334" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113276605" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7502-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05377064v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vergely" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Harchaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104527" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748385v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Maurice Roger Bellanger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Maillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-024-10384-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221713v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111929" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283462v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Blondel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Larcher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Bize" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol106-art02" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05132588v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Poinsot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vieux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Niot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.11.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282744v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bellanger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol106-art04" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687408v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine de Quelen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae203" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619088v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2024.107726" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04871256v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.08.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356727v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Chary" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;jo van Riel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Muscat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12860" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768112v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Zoli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rossi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldassare Fronte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaeng.2024.102457" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240319v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Slembrouck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Caruso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otong Zenal Arifin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.740181" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495509v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy-Grand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.L. Peyraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.01.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619076v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Balaine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathal Buckley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier D&#237;az de Ot&#225;lora" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Dragoni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2024.103745" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048562v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blazy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;chenart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2023.106963" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03797425v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Terrier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espoir Soud&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aguirre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738826" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209585v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thi&#233;beau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.138704" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353871v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Wilfart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00935-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052658v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n del Prado" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fern&#225;ndo Estell&#233;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00830-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611459v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.114537" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03168158v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dusart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponchant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Espagnol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100024" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03291115v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dubois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13147779" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244607v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.689012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221013v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Borghino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nitschelm" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fleuet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112288" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213806v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Sala&#252;n" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2021.100028" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124113v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonnouvrier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Danel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dauguet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gybr-s265" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466501v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel A. Avad&#237;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda L. Aissani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.105000" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037472v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lapasin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106558" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895305v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abregal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nahon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2020.100333" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930189v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Galludec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.103906" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795621v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Callier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndhia Mathe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12231" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154622v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.03.024" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02172389v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Willot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel A Salles" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734260" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274475v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Nardina Tr&#237;cia Rigo Monteiro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Joe Utzeri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Batorek Luka&#269;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ur&#353;ka Toma&#382;in" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.117843" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954703v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Laisse-Redoux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gaudr&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114518002672" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623516v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.2.2285" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831445v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Tailleur" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dauguet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191166836420977E12" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628896v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Chen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-016-1201-y" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898000v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Th&#233;venot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rivera Garcia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maillard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.09.054" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595321v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tailleur" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167343" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640612v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Monteiro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2016-0529" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629863v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209117v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart-Monziols" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.05.015" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WMNGP35-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209129v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;hane Prudhomme" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Blancheton" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.01.031" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45P54HJ4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209171v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-013-0571-7" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-87MBQPFD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209103v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729874v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jaguelin-Peyraud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Simmins" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noblet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2007.05.021" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRNSF49W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656038v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Simmins" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507692981" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659755v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Howard Simmins" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2006-431" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668061v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.01.032" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDSBP8Q8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224465v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224450v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224437v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685869v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae234.295" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708699v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724722v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Babin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Dupont" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708643v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Latourre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138680v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154599v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier D&#237;az de Ot&#225;lora Aguirre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353432v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gazan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138946v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Toqueville" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138893v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Amon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Janke" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Winiwarter" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Suchowska-Kisielewicz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125933v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182327v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nunes" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744531v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Geffroy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797414v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Dupont" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154747v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114518002672" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138781v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Jo van Riel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Filgueira" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869838v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cadero" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cappelaere" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Davoudkhani" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.421" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115945v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139071v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642392v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139056v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758981v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885172v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040413v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139037v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sabel Laithier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888580v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316276v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guiziou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125932v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138731v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139633v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Levasseur" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167785v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172564v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139655v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lauer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219808v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Favalier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Metaxa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Platon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193025v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219918v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Janke" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Hansen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219814v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Willot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738374v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220548v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939152v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Beuret" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cadoret" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887367v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roque d'Orbcastel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220497v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Feirreira" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265512v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Belloir" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220774v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317168v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasquet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ledore" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schaeffer" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221166v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734640v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.J. Utzeri" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737831v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734004v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gaudre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221140v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220564v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lorinquer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221101v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Aissani" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595271v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606288v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tailleur" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Willmann" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laustriat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221169v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gillet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595294v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608288v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595283v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607659v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ponchant" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604939v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Nardina Tricia Rigo Monteiro" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591143v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Rigo Monteiro" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744328v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146891v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndhia Math&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744010v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743685v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154726v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colomb" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Mousset" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146948v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimrith, Stan Selbonne" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ginde" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sierra" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604158v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742229v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Nzally" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741802v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154728v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Willmann" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laustriat" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430442v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154722v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739850v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legendre" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739854v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garrigues" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580653v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146852v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Magnin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Planchenault" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Traineau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146827v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050572v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050667v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050854v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey-Valette H." TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233; S." TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legendre M." TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050863v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050870v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chary K." TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209160v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zened" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arroyo" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209235v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Blancheton" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209236v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209215v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Hien Nguyen" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#234;t Hung Nguyen" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745982v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Joret" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blancheton" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146756v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehane Prudhomme" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757420v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Simon" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lazard" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753264v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Jaguelin-Peyraud" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.01.139" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB67Z0VG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756234v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre L&#233;tourneau Montminy" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jondreville" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Meschy" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candido Pomar" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754728v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752719v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759732v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferreira" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennola Robin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mounier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759144v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mounier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762425v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760038v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874542v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Evenat" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403839v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Brennan" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fr&#261;tczak-M&#252;ller" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149826v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04150723v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girard" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384858v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.085" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746001v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114144v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tocqueville" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138820v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Alexandropoulos" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Anestis" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balaine" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#237;az de Ot&#225;lora" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139620v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Breen" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737490v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Batorek-Luka&#269;" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221155v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738351v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221133v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221129v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Keita" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603308v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/386963.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901344v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Callier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roque d'Orbcastel" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607610v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607904v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Ke&#239;ta" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602671v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deneufbourg" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Farrant" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Litt" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itavi.asso.fr/jra/2017" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743552v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154730v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Forteau" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154729v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461117v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathieu" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744305v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C. Pozza" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744359v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209281v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo Thi Ngoc Giau Nguyen" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyet Hanh Nguyen" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430443v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaudr&#233;" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planchenault" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Traineau" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740264v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146803v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V T N G Nguyen" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T T H Nguyen" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146741v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merle" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146685v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809182v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duchene" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146628v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146715v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333599v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1969/9782759240654/futurs-de-l-elevage-dans-les-systemes-agri-alimentaires?oft_id=3792019&amp;amp;oft_k=EqEDZy5N&amp;amp;oft_lk=9MHgmb&amp;amp;oft_d=638971709615000000" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4066-1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812760v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05349669v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1969/9782759240654/futurs-de-l-elevage-dans-les-systemes-agri-alimentaires" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05349696v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05349713v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05327490v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/344/9782759240661/futurs-de-l-elevage-dans-les-systemes-agri-alimentaires" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05327497v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219937v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219934v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139565v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Egil Fl&#248;" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divina Gracia P. Rodriguez" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/XVFWVC" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540924v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220480v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786352v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Bitteur" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139500v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139525v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Krol" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608700v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Batka" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beldame" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209217v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818995v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146599v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a4bc5c71554c8142fa6d5b74b28ed40a3bfc225b;origin=https://hal.archives-ouvertes.fr/hal-04146599;visit=swh:1:snp:7e87f1d373ef813d2d014e506d5e4fd7fefbdad5;anchor=swh:1:rel:7133233669a59300ccf7e0a9d3e4c680c575af34;path=/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810338v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>