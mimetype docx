--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -319,299 +319,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05377064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring nitrogen-flow networks and energy performance of contrasting organic farms</w:t>
+                <w:t xml:space="preserve">Dataset of reference values for the quantification of net primary production use (or biotic resource use) of feed ingredients in life cycle assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Maurice Roger Bellanger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Beline</w:t>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10705-024-10384-3⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62, pp.111929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748385v1</w:t>
+                <w:t xml:space="preserve">hal-05221713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset of reference values for the quantification of net primary production use (or biotic resource use) of feed ingredients in life cycle assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring nitrogen-flow networks and energy performance of contrasting organic farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Maurice Roger Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Vergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Le Féon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">George Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 62, pp.111929. </w:t>
+              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130, pp.111-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111929⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10705-024-10384-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05221713v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l'autonomie azotée en agriculture biologique : une étude de cas théorique sur un territoire français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylou Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -848,90 +848,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circularité de l'azote et besoins énergétiques de fermes en agriculture biologique situées en Bretagne : enseignements d'une analyse de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Vergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 106, pp.42-53. </w:t>
@@ -2907,51 +2907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEXiAqua, a Model to Assess the Sustainability of Aquaculture Systems: Methodological Development and Application to a French Salmon Farm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3563,282 +3563,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle inventory data on French organic waste treatments yielding organic amendments and fertilisers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Allocation factors for meat coproducts: Dataset to perform life cycle assessment at slaughterhouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angel A. Avadí</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marilys Pradel</w:t>
+                <w:t xml:space="preserve">Christophe Lapasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 28, 7 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.105000⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.106558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02466501v1</w:t>
+                <w:t xml:space="preserve">hal-03037472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocation factors for meat coproducts: Dataset to perform life cycle assessment at slaughterhouse</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Armelle Gac</w:t>
+                <w:t xml:space="preserve">Life cycle inventory data on French organic waste treatments yielding organic amendments and fertilisers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel A. Avadí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda L. Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lapasin</w:t>
+                <w:t xml:space="preserve">Marilys Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 33, </w:t>
+              <w:t xml:space="preserve">, 2020, 28, 7 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.106558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.105000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03037472v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of polyculture on behaviour and production of pikeperch in recirculation systems</w:t>
               </w:r>
@@ -4069,295 +4069,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing ecological intensification in fish farming: definition and principles from contrasting experiences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of enteric methane emissions due to extreme variations in management practices of dairy-production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/raq.12231⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 173, pp.449-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2019.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01795621v1</w:t>
+                <w:t xml:space="preserve">hal-02154622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of enteric methane emissions due to extreme variations in management practices of dairy-production systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael S. Corson</w:t>
+                <w:t xml:space="preserve">Implementing ecological intensification in fish farming: definition and principles from contrasting experiences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Callier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maguy Eugène</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Aubin</w:t>
+                <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 173, pp.449-457. </w:t>
+              <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (1), pp.149-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2019.03.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/raq.12231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02154622v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem service framework and typology for an ecosystem approach to aquaculture</w:t>
               </w:r>
@@ -5634,444 +5634,444 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergy evaluation of contrasting dairy systems at multiple levels</w:t>
+                <w:t xml:space="preserve">LCA Food 2012—towards sustainable food systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Vigne</w:t>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart-Monziols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.05.015⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (5), pp.1180-1183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11367-013-0571-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209117v1</w:t>
+                <w:t xml:space="preserve">hal-01209171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LCA and emergy accounting of aquaculture systems: Towards ecological intensification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart-Monziols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jéhane Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Blancheton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 121, pp.96-109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.01.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LCA Food 2012—towards sustainable food systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emergy evaluation of contrasting dairy systems at multiple levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+                <w:t xml:space="preserve">Philippe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart-Monziols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 18 (5), pp.1180-1183. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 129, pp.44-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11367-013-0571-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209171v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthode EMERGY : principes et application en analyse environnementale des systèmes agricoles et de production animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart-Monziols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6696,51 +6696,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de l'élevage en agriculture biologique : modélisation des flux d'azote à l'échelle nationale</w:t>
+                <w:t xml:space="preserve">Nitrogen flows in the development of organic agriculture: two scenarios for the future of organic and conventional livestock in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Vergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
@@ -6758,97 +6758,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national du RMT SPICEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">75th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Sep 2024, Florence (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224465v1</w:t>
+                <w:t xml:space="preserve">hal-05224450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen flows in the development of organic agriculture: two scenarios for the future of organic and conventional livestock in France</w:t>
+                <w:t xml:space="preserve">Contribution de l'élevage en agriculture biologique : modélisation des flux d'azote à l'échelle nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Vergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
@@ -6866,73 +6866,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Sep 2024, Florence (IT), Italy</w:t>
+              <w:t xml:space="preserve">Colloque national du RMT SPICEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224450v1</w:t>
+                <w:t xml:space="preserve">hal-05224465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of livestock to organic agriculture: modelling nitrogen flows at the national scale</w:t>
               </w:r>
@@ -7020,265 +7020,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a multi-objective feed formulation to improve sustainability of swine production</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DEXi a framework to integrate LCA in sustainability assessment. Application to animal production system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASAS Annual Meeting 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th International Conference on Life Cycle Assessment of Food 2024 (LCA Food 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRTA, Spain, Sep 2024, Barcelona (ES), Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04685869v1</w:t>
+                <w:t xml:space="preserve">hal-04708699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEXi a framework to integrate LCA in sustainability assessment. Application to animal production system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a multi-objective feed formulation to improve sustainability of swine production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine de Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joël Aubin</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Life Cycle Assessment of Food 2024 (LCA Food 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASAS Annual Meeting 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Calgary (Alberta), Canada. pp.257-258, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skae234.295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708699v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-criteria tool for jointly assessing the sustainability and resilience of dairy farms</w:t>
               </w:r>
@@ -7823,277 +7823,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEPURE : de nouvelles solutions d'empoissonnement pour les étangs en France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MilKey: decision support system for sustainable GHG and N optimised milk production in key European areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Robin</w:t>
+                <w:t xml:space="preserve">Barbara Amon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xabier Díaz de Otálora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Toqueville</w:t>
+                <w:t xml:space="preserve">David Janke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Winiwarter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Suchowska-Kisielewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI-INRAE, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">XXI International Nitrogen Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Madrid, Spain. p.136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138946v1</w:t>
+                <w:t xml:space="preserve">hal-04138893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MilKey: decision support system for sustainable GHG and N optimised milk production in key European areas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Janke</w:t>
+                <w:t xml:space="preserve">SEPURE : de nouvelles solutions d'empoissonnement pour les étangs en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Winiwarter</w:t>
+                <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Suchowska-Kisielewicz</w:t>
+                <w:t xml:space="preserve">Aurélien Toqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI International Nitrogen Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Madrid, Spain. p.136</w:t>
+              <w:t xml:space="preserve">7ème Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI-INRAE, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138893v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-formulation des aliments : solution prometteuse pour réduire l’impact environnemental de l’élevage ou lubie de modélisateurs ?</w:t>
               </w:r>
@@ -8450,51 +8450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8955,51 +8955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Latourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9488,230 +9488,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du Cycle de Vie (ACV) d'étangs piscicoles français</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eco-formulation of fish feeds: a promising efficient solution to limit aquaculture impacts on the environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la recherche française piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">13. International Conference on Life Cycle Assessment of Food 2022 (LCA Foods 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lima, Peru. pp.376-378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885172v1</w:t>
+                <w:t xml:space="preserve">hal-04040413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-formulation of fish feeds: a promising efficient solution to limit aquaculture impacts on the environnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse du Cycle de Vie (ACV) d'étangs piscicoles français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Latourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Conference on Life Cycle Assessment of Food 2022 (LCA Foods 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lima, Peru. pp.376-378</w:t>
+              <w:t xml:space="preserve">Journées de la recherche française piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04040413v1</w:t>
+                <w:t xml:space="preserve">hal-03885172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empoissonnement innovant rime-t-il avec rendement ? Une comparaison de deux étangs piscicoles</w:t>
               </w:r>
@@ -9749,51 +9749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITAVI-INRAE, Jul 2022, Paris, France. p.29</w:t>
@@ -9816,385 +9816,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des outils et méthodes d’analyses environnementales pour une approche global des étangs piscicoles : ACV et Emergy, éléments de compréhension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jaeger</w:t>
+                <w:t xml:space="preserve">Eco-friendly feed formulation and associated environmental impacts of pig production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine de Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale des étangs de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des étangs de France, Jul 2021, Saint-Grégoire, France</w:t>
+              <w:t xml:space="preserve">CIGR2021 - 4. International Symposium on Gas Emissions and Dust from Livestock (EMILI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03888580v1</w:t>
+                <w:t xml:space="preserve">hal-03316276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-friendly feed formulation and associated environmental impacts of pig production</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eco-formulation of fish feeds: a promising efficient solution to limit aquaculture impacts on the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Guiziou</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espoir Soudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGR2021 - 4. International Symposium on Gas Emissions and Dust from Livestock (EMILI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society, Oct 2021, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03316276v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-formulation of fish feeds: a promising efficient solution to limit aquaculture impacts on the environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des outils et méthodes d’analyses environnementales pour une approche global des étangs piscicoles : ACV et Emergy, éléments de compréhension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society, Oct 2021, Madeira, Portugal</w:t>
+              <w:t xml:space="preserve">Assemblée générale des étangs de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des étangs de France, Jul 2021, Saint-Grégoire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125932v1</w:t>
+                <w:t xml:space="preserve">hal-03888580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translating circular economy principles to aquaculture</w:t>
               </w:r>
@@ -10983,51 +10983,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision support system for sustainable and GHG optimized milk production in key European areas (MilKey)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xabier Díaz de Otálora Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11197,269 +11197,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation multicritère de la durabilité d’un système de production porcine traditionnel utilisant une race locale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+                <w:t xml:space="preserve">Analyse environnementale d'installations de méthanisation agricole en élevage porcin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda L. Aissani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Levasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">51èmes Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFIP; INRA, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738374v1</w:t>
+                <w:t xml:space="preserve">hal-03220548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse environnementale d'installations de méthanisation agricole en élevage porcin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
+                <w:t xml:space="preserve">Évaluation multicritère de la durabilité d’un système de production porcine traditionnel utilisant une race locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Levasseur</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51èmes Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFIP; INRA, Feb 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03220548v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractériser la gouvernance des sites Natura 2000 en mer</w:t>
               </w:r>
@@ -11596,51 +11596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Callier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11967,51 +11967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda L. Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Levasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12919,277 +12919,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03221101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale influence of feedstuff availability on environmental impacts of feed</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Léonie Dusart</w:t>
+                <w:t xml:space="preserve">Ecoalim : une base de données des impacts environnementaux des matières premières utilisées en France pour l'alimentation animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart-Monziols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Armelle Gac</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Willmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laustriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595271v1</w:t>
+                <w:t xml:space="preserve">hal-01606288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecoalim : une base de données des impacts environnementaux des matières premières utilisées en France pour l'alimentation animale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Wilfart-Monziols</w:t>
+                <w:t xml:space="preserve">Multiscale influence of feedstuff availability on environmental impacts of feed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Dusart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Laustriat</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606288v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECOSYSTEM SERVICES OF AQUACULTURE</w:t>
               </w:r>
@@ -14036,398 +14036,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecoalim: a dataset of the environmental impacts of feed ingredients used for animal production in France</w:t>
+                <w:t xml:space="preserve">Ecoalim : une base de données des impacts environnementaux des matières premières utilisées en France pour l'alimentation animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dauguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Willmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International conference on life cycle assessment of food 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Dublin, United Kingdom</w:t>
+              <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744328v1</w:t>
+                <w:t xml:space="preserve">hal-02744010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergy accounting as an assessment tool of ecological intensification: application to pond farming in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecoalim: a dataset of the environmental impacts of feed ingredients used for animal production in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dauguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Willmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th international ecosummit- Ecological sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">10. International conference on life cycle assessment of food 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Dublin, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146891v1</w:t>
+                <w:t xml:space="preserve">hal-02744328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecoalim : une base de données des impacts environnementaux des matières premières utilisées en France pour l'alimentation animale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emergy accounting as an assessment tool of ecological intensification: application to pond farming in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Chary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">5th international ecosummit- Ecological sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744010v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of feeding strategy on environmental impacts of pig production depends on the context of production: evaluation through life cycle assessment</w:t>
               </w:r>
@@ -14547,51 +14547,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to reconcile eco-design and eco-labelling in LCI database construction? AGRIBALYSE experience and links with database harmonization initiatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15490,316 +15490,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-design ecologically intensive fish farming systems using agroecology and ecosystem services</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Syndhia Mathe</w:t>
+                <w:t xml:space="preserve">Effet de l’implantation d’une unité de méthanisation sur l’impact environnemental de la production de porc : cas d’une ferme en Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Agronomy (ESA). INT., Sep 2015, Montpellier, France. 530 p</w:t>
+              <w:t xml:space="preserve">47èmes Journées de Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739850v1</w:t>
+                <w:t xml:space="preserve">hal-02739854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’implantation d’une unité de méthanisation sur l’impact environnemental de la production de porc : cas d’une ferme en Bretagne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael S. Corson</w:t>
+                <w:t xml:space="preserve">Co-design ecologically intensive fish farming systems using agroecology and ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47èmes Journées de Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Agronomy (ESA). INT., Sep 2015, Montpellier, France. 530 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739854v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'implantation d'une unité de méthanisation sur l'impact environnemental de la production de porc : cas d'une ferme en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16100,90 +16100,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a framework to co-design ecological aquaculture system based on agro ecology principles and ecosystem services approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AQUA 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Aquaculture Society, Aug 2015, Montpellier, France</w:t>
@@ -16251,51 +16251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Chary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16501,51 +16501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rey-Valette H.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16747,51 +16747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ponchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart-Monziols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16833,51 +16833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation combinée de l’ACV et de l’Emergy: vers l’intensification écologique des systèmes aquacoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart-Monziols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Blancheton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16928,51 +16928,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des performances environnementales de systèmes d’élevage de ruminants en milieu tropical discriminés par l’espèce animale et le mode de conduite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart-Monziols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17053,51 +17053,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts environnementaux d’additifs visant à réduire la production de méthane entérique : application aux bovins laitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart-Monziols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Hien Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17105,51 +17105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viêt Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17325,51 +17325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehane Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Blancheton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17433,77 +17433,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Conference of the European Pond Conservation Network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Pond Conservation Network (EPCN). Labo/service de l'auteur, Oxford, GBR., Jun 2010, Berlin, Germany</w:t>
@@ -18526,64 +18526,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen flow network and energy performance in contrasted organic farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Maurice Roger Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18645,402 +18645,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DairyMix: Multi-criteria assessment, decision support and management tools for sustainable circular mixed farming systems for dairy production</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Déterminants de la circularité des flux biogéochimiques et d’énergie en AB: exploration de 3 types de synergie territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xabier Díaz de Otálora</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Maurice Roger Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Vergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Evenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII EAAE congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire METABIO: changement d'échelle de l'AB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403839v1</w:t>
+                <w:t xml:space="preserve">hal-04149826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants de la circularité des flux biogéochimiques et d’énergie en AB: exploration de 3 types de synergie territoriale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Evenat</w:t>
+                <w:t xml:space="preserve">New strategies for the construction and management of pond production systems for sustainable fish farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire METABIO: changement d'échelle de l'AB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Symposium of Freshwater Sciences (SEFS13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Newcaste upon Tyne, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149826v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New strategies for the construction and management of pond production systems for sustainable fish farming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DairyMix: Multi-criteria assessment, decision support and management tools for sustainable circular mixed farming systems for dairy production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Brennan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Balaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhil Harchaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Girard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Joël Robin</w:t>
+                <w:t xml:space="preserve">Joanna Frątczak-Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xabier Díaz de Otálora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium of Freshwater Sciences (SEFS13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Newcaste upon Tyne, United Kingdom</w:t>
+              <w:t xml:space="preserve">XVII EAAE congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150723v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émissions gazeuses associées aux écoaliments chez le porc</w:t>
               </w:r>
@@ -19324,51 +19324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tocqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19548,51 +19548,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-criteria assessment of farm sustainability in key European dairy production areas: a case study analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Balaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19811,51 +19811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Lauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda L. Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19906,51 +19906,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated evaluation of the sustainability of the Noir de Bigorre pork chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20027,51 +20027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda L. Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21515,77 +21515,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tailleur</w:t>
+                <w:t xml:space="preserve">S. Willmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laustriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 2015, 22èmes Rencontres Recherches Ruminants</w:t>
@@ -21614,51 +21614,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental impacts of feed additives used in dairy production systems using LCA approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vo Thi Ngoc Giau Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21666,51 +21666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Tuyet Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart-Monziols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greenhouse Gases and Animal Agriculture Conference (GGAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Dublin, United Kingdom. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21860,90 +21860,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of on-farm biogas production on impacts of pig production in Brittany, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9eme International Conference on Life Cycle Assessment in the Agri-Food Sector</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, San Francisco, United States. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22020,51 +22020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T T H Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22083,191 +22083,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AN OPERATIONAL TOOL FOR ASSESSING SUSTAINABILITY OF FISH FARMING</w:t>
+                <w:t xml:space="preserve">Analyse de cycle de vie et Emergy : une méthode d’analyse environnementale combinée appliquée à un système bovin laitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Merle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joël Aubin</w:t>
+                <w:t xml:space="preserve">David Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aqua2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Prague, Czech Republic. 2012</w:t>
+              <w:t xml:space="preserve">19. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146741v1</w:t>
+                <w:t xml:space="preserve">hal-02809182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined method for assessing ecological intensification in aquaculture systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jéhane Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Blancheton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22299,178 +22286,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de cycle de vie et Emergy : une méthode d’analyse environnementale combinée appliquée à un système bovin laitier</w:t>
+                <w:t xml:space="preserve">AN OPERATIONAL TOOL FOR ASSESSING SUSTAINABILITY OF FISH FARMING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Duchene</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael S. Corson</w:t>
+                <w:t xml:space="preserve">Thomas Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Paris, France. 2012</w:t>
+              <w:t xml:space="preserve">Aqua2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Prague, Czech Republic. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809182v1</w:t>
+                <w:t xml:space="preserve">hal-04146741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An operational tool for assessing sustainability of fish farming : PISC’n’TOOL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22521,51 +22521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de cycle de vie et Emergy : une méthode d’analyse environnementale combinée appliquée à un système bovin laitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22754,77 +22754,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, 978-2-9547969-2-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -22904,51 +22904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23029,51 +23029,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la modélisation et à l'évaluation de scénarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vayssières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24192,51 +24192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xabier Díaz de Otálora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divina Gracia P. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Frątczak-Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -24297,51 +24297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Balaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominika Krol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24511,90 +24511,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide de mise en oeuvre de l'intensification écologique pour les systèmes aquacoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart-Monziols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2014, 131 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -24755,77 +24755,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MeatPartTool a tool to calculate allocation factors for meat coproducts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lapasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25086,51 +25086,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F457DC51"/>
+    <w:nsid w:val="518D801B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25317,51 +25317,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-wilfart" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3593-0334" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113276605" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7502-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05377064v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vergely" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Harchaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104527" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748385v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Maurice Roger Bellanger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Maillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-024-10384-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221713v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111929" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283462v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Blondel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Larcher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Bize" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol106-art02" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05132588v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Poinsot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vieux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Niot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.11.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282744v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bellanger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol106-art04" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687408v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine de Quelen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae203" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619088v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2024.107726" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04871256v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.08.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356727v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Chary" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;jo van Riel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Muscat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12860" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768112v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Zoli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rossi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldassare Fronte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaeng.2024.102457" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240319v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Slembrouck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Caruso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otong Zenal Arifin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.740181" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495509v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy-Grand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.L. Peyraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.01.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619076v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Balaine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathal Buckley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier D&#237;az de Ot&#225;lora" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Dragoni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2024.103745" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048562v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blazy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;chenart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2023.106963" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03797425v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Terrier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espoir Soud&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aguirre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738826" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209585v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thi&#233;beau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.138704" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353871v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Wilfart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00935-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052658v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n del Prado" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fern&#225;ndo Estell&#233;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00830-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611459v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.114537" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03168158v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dusart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponchant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Espagnol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100024" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03291115v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dubois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13147779" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244607v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.689012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221013v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Borghino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nitschelm" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fleuet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112288" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213806v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Sala&#252;n" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2021.100028" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124113v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonnouvrier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Danel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dauguet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gybr-s265" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466501v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel A. Avad&#237;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda L. Aissani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.105000" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037472v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lapasin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106558" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895305v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abregal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nahon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2020.100333" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930189v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Galludec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.103906" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795621v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Callier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndhia Mathe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12231" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154622v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.03.024" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02172389v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Willot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel A Salles" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734260" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274475v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Nardina Tr&#237;cia Rigo Monteiro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Joe Utzeri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Batorek Luka&#269;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ur&#353;ka Toma&#382;in" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.117843" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954703v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Laisse-Redoux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gaudr&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114518002672" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623516v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.2.2285" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831445v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Tailleur" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dauguet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191166836420977E12" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628896v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Chen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-016-1201-y" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898000v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Th&#233;venot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rivera Garcia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maillard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.09.054" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595321v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tailleur" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167343" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640612v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Monteiro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2016-0529" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629863v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209117v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart-Monziols" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.05.015" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WMNGP35-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209129v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;hane Prudhomme" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Blancheton" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.01.031" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45P54HJ4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209171v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-013-0571-7" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-87MBQPFD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209103v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729874v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jaguelin-Peyraud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Simmins" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noblet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2007.05.021" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRNSF49W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656038v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Simmins" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507692981" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659755v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Howard Simmins" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2006-431" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668061v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.01.032" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDSBP8Q8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224465v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224450v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224437v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685869v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae234.295" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708699v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724722v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Babin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Dupont" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708643v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Latourre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138680v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154599v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier D&#237;az de Ot&#225;lora Aguirre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353432v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gazan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138946v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Toqueville" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138893v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Amon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Janke" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Winiwarter" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Suchowska-Kisielewicz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125933v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182327v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nunes" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744531v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Geffroy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797414v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Dupont" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154747v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114518002672" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138781v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Jo van Riel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Filgueira" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869838v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cadero" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cappelaere" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Davoudkhani" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.421" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115945v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139071v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642392v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139056v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758981v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885172v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040413v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139037v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sabel Laithier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888580v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316276v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guiziou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125932v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138731v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139633v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Levasseur" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167785v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172564v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139655v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lauer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219808v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Favalier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Metaxa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Platon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193025v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219918v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Janke" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Hansen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219814v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Willot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738374v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220548v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939152v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Beuret" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cadoret" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887367v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roque d'Orbcastel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220497v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Feirreira" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265512v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Belloir" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220774v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317168v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasquet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ledore" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schaeffer" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221166v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734640v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.J. Utzeri" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737831v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734004v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gaudre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221140v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220564v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lorinquer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221101v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Aissani" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595271v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606288v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tailleur" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Willmann" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laustriat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221169v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gillet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595294v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608288v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595283v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607659v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ponchant" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604939v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Nardina Tricia Rigo Monteiro" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591143v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Rigo Monteiro" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744328v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146891v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndhia Math&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744010v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743685v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154726v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colomb" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Mousset" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146948v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimrith, Stan Selbonne" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ginde" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sierra" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604158v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742229v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Nzally" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741802v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154728v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Willmann" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laustriat" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430442v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154722v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739850v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legendre" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739854v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garrigues" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580653v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146852v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Magnin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Planchenault" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Traineau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146827v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050572v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050667v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050854v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey-Valette H." TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233; S." TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legendre M." TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050863v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050870v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chary K." TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209160v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zened" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arroyo" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209235v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Blancheton" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209236v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209215v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Hien Nguyen" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#234;t Hung Nguyen" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745982v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Joret" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blancheton" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146756v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehane Prudhomme" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757420v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Simon" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lazard" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753264v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Jaguelin-Peyraud" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.01.139" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB67Z0VG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756234v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre L&#233;tourneau Montminy" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jondreville" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Meschy" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candido Pomar" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754728v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752719v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759732v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferreira" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennola Robin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mounier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759144v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mounier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762425v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760038v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874542v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Evenat" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403839v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Brennan" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fr&#261;tczak-M&#252;ller" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149826v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04150723v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girard" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384858v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.085" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746001v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114144v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tocqueville" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138820v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Alexandropoulos" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Anestis" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balaine" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#237;az de Ot&#225;lora" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139620v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Breen" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737490v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Batorek-Luka&#269;" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221155v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738351v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221133v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221129v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Keita" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603308v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/386963.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901344v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Callier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roque d'Orbcastel" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607610v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607904v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Ke&#239;ta" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602671v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deneufbourg" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Farrant" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Litt" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itavi.asso.fr/jra/2017" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743552v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154730v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Forteau" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154729v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461117v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathieu" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744305v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C. Pozza" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744359v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209281v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo Thi Ngoc Giau Nguyen" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyet Hanh Nguyen" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430443v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaudr&#233;" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planchenault" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Traineau" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740264v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146803v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V T N G Nguyen" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T T H Nguyen" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146741v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merle" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146685v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809182v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duchene" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146628v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146715v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333599v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1969/9782759240654/futurs-de-l-elevage-dans-les-systemes-agri-alimentaires?oft_id=3792019&amp;amp;oft_k=EqEDZy5N&amp;amp;oft_lk=9MHgmb&amp;amp;oft_d=638971709615000000" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4066-1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812760v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05349669v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1969/9782759240654/futurs-de-l-elevage-dans-les-systemes-agri-alimentaires" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05349696v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05349713v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05327490v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/344/9782759240661/futurs-de-l-elevage-dans-les-systemes-agri-alimentaires" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05327497v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219937v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219934v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139565v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Egil Fl&#248;" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divina Gracia P. Rodriguez" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/XVFWVC" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540924v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220480v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786352v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Bitteur" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139500v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139525v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Krol" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608700v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Batka" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beldame" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209217v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818995v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146599v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a4bc5c71554c8142fa6d5b74b28ed40a3bfc225b;origin=https://hal.archives-ouvertes.fr/hal-04146599;visit=swh:1:snp:7e87f1d373ef813d2d014e506d5e4fd7fefbdad5;anchor=swh:1:rel:7133233669a59300ccf7e0a9d3e4c680c575af34;path=/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810338v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-wilfart" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3593-0334" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113276605" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7502-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05377064v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vergely" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Harchaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104527" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221713v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111929" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748385v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Maurice Roger Bellanger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Maillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-024-10384-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283462v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Blondel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Larcher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Bize" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol106-art02" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05132588v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Poinsot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vieux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Niot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.11.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282744v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bellanger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol106-art04" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687408v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine de Quelen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae203" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619088v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2024.107726" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04871256v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.08.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356727v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Chary" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;jo van Riel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Muscat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12860" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768112v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Zoli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rossi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldassare Fronte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaeng.2024.102457" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240319v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Slembrouck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Caruso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otong Zenal Arifin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.740181" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495509v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy-Grand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.L. Peyraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.01.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619076v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Balaine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathal Buckley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier D&#237;az de Ot&#225;lora" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Dragoni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2024.103745" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048562v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blazy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;chenart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2023.106963" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03797425v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Terrier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espoir Soud&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aguirre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738826" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209585v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thi&#233;beau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.138704" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353871v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Wilfart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00935-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052658v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n del Prado" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fern&#225;ndo Estell&#233;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00830-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611459v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.114537" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03168158v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dusart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponchant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Espagnol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100024" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03291115v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dubois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13147779" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244607v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.689012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221013v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Borghino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nitschelm" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fleuet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112288" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213806v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Sala&#252;n" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2021.100028" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124113v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonnouvrier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Danel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dauguet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gybr-s265" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037472v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lapasin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106558" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466501v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel A. Avad&#237;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda L. Aissani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.105000" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895305v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abregal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nahon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2020.100333" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930189v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Galludec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.103906" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154622v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.03.024" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795621v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Callier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndhia Mathe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12231" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02172389v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Willot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel A Salles" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734260" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274475v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Nardina Tr&#237;cia Rigo Monteiro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Joe Utzeri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Batorek Luka&#269;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ur&#353;ka Toma&#382;in" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.117843" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954703v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Laisse-Redoux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gaudr&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114518002672" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623516v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.2.2285" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831445v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Tailleur" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dauguet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191166836420977E12" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628896v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Chen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-016-1201-y" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898000v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Th&#233;venot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rivera Garcia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maillard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.09.054" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595321v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tailleur" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167343" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640612v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Monteiro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2016-0529" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629863v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209171v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart-Monziols" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-013-0571-7" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-87MBQPFD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209129v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;hane Prudhomme" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Blancheton" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.01.031" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45P54HJ4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209117v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.05.015" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WMNGP35-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209103v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729874v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jaguelin-Peyraud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Simmins" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noblet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2007.05.021" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRNSF49W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656038v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Simmins" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507692981" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659755v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Howard Simmins" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2006-431" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668061v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.01.032" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDSBP8Q8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224450v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224465v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224437v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708699v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685869v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae234.295" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724722v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Babin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Dupont" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708643v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Latourre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138680v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154599v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier D&#237;az de Ot&#225;lora Aguirre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353432v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gazan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138893v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Amon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Janke" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Winiwarter" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Suchowska-Kisielewicz" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138946v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Toqueville" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125933v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182327v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nunes" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744531v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Geffroy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797414v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Dupont" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154747v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114518002672" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138781v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Jo van Riel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Filgueira" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869838v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cadero" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cappelaere" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Davoudkhani" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.421" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115945v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139071v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642392v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139056v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758981v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040413v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885172v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139037v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sabel Laithier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316276v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guiziou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125932v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888580v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138731v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139633v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Levasseur" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167785v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172564v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139655v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lauer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219808v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Favalier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Metaxa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Platon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193025v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219918v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Janke" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Hansen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219814v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Willot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220548v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738374v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939152v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Beuret" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cadoret" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887367v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roque d'Orbcastel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220497v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Feirreira" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265512v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Belloir" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220774v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317168v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasquet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ledore" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schaeffer" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221166v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734640v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.J. Utzeri" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737831v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734004v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gaudre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221140v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220564v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lorinquer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221101v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Aissani" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606288v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tailleur" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Willmann" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laustriat" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595271v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221169v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gillet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595294v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608288v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595283v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607659v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ponchant" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604939v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Nardina Tricia Rigo Monteiro" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591143v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Rigo Monteiro" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744010v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744328v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146891v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndhia Math&#233;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743685v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154726v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colomb" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Mousset" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146948v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimrith, Stan Selbonne" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ginde" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sierra" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604158v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742229v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Nzally" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741802v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154728v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Willmann" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laustriat" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430442v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154722v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739854v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garrigues" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739850v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legendre" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580653v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146852v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Magnin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Planchenault" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Traineau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146827v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050572v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050667v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050854v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey-Valette H." TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233; S." TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legendre M." TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050863v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050870v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chary K." TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209160v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zened" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arroyo" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209235v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Blancheton" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209236v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209215v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Hien Nguyen" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#234;t Hung Nguyen" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745982v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Joret" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blancheton" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146756v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehane Prudhomme" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757420v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Simon" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lazard" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753264v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Jaguelin-Peyraud" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.01.139" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB67Z0VG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756234v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre L&#233;tourneau Montminy" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jondreville" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Meschy" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candido Pomar" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754728v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752719v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759732v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferreira" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennola Robin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mounier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759144v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mounier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762425v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760038v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874542v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Evenat" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149826v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04150723v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403839v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Brennan" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fr&#261;tczak-M&#252;ller" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384858v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.085" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746001v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114144v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tocqueville" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138820v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Alexandropoulos" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Anestis" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balaine" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#237;az de Ot&#225;lora" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139620v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Breen" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737490v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Batorek-Luka&#269;" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221155v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738351v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221133v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221129v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Keita" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603308v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/386963.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901344v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Callier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roque d'Orbcastel" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607610v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607904v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Ke&#239;ta" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602671v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deneufbourg" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Farrant" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Litt" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itavi.asso.fr/jra/2017" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743552v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154730v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Forteau" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154729v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461117v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathieu" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744305v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C. Pozza" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744359v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209281v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo Thi Ngoc Giau Nguyen" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyet Hanh Nguyen" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430443v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaudr&#233;" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planchenault" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Traineau" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740264v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146803v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V T N G Nguyen" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T T H Nguyen" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809182v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duchene" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146685v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146741v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merle" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146628v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146715v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333599v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1969/9782759240654/futurs-de-l-elevage-dans-les-systemes-agri-alimentaires?oft_id=3792019&amp;amp;oft_k=EqEDZy5N&amp;amp;oft_lk=9MHgmb&amp;amp;oft_d=638971709615000000" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4066-1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812760v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05349669v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1969/9782759240654/futurs-de-l-elevage-dans-les-systemes-agri-alimentaires" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05349696v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05349713v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05327490v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/344/9782759240661/futurs-de-l-elevage-dans-les-systemes-agri-alimentaires" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05327497v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219937v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219934v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139565v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Egil Fl&#248;" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divina Gracia P. Rodriguez" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/XVFWVC" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540924v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220480v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786352v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Bitteur" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139500v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139525v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Krol" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608700v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Batka" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beldame" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209217v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818995v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146599v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a4bc5c71554c8142fa6d5b74b28ed40a3bfc225b;origin=https://hal.archives-ouvertes.fr/hal-04146599;visit=swh:1:snp:7e87f1d373ef813d2d014e506d5e4fd7fefbdad5;anchor=swh:1:rel:7133233669a59300ccf7e0a9d3e4c680c575af34;path=/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810338v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>