--- v0 (2026-03-10)
+++ v1 (2026-04-02)
@@ -132,51 +132,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -244,1178 +244,1247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retransmettre l'incompréhensible. Informer en continu face au défi terroriste</w:t>
+                <w:t xml:space="preserve">Le journalisme citoyen, une nouvelle forme de populisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers du journalisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, nouvelle série n°1, pp.R23-R37</w:t>
+              <w:t xml:space="preserve">Revue de recherches francophones en sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 08 (08/2020)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02533656v1</w:t>
+                <w:t xml:space="preserve">hal-05563159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les attentats du 13 novembre sur BFMTV</w:t>
+                <w:t xml:space="preserve">Retransmettre l'incompréhensible. Informer en continu face au défi terroriste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Aubert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Mehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers du journalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, nouvelle série n°1, pp.R23-R37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02533624v1</w:t>
+                <w:t xml:space="preserve">hal-02533656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monde global et médias</w:t>
+                <w:t xml:space="preserve">Les attentats du 13 novembre sur BFMTV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Charaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TDC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 207 (1), pp.229-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.207.0229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543893v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logiques identitaires des publics participatifs. Une étude des ressorts de la contribution en ligne</w:t>
+                <w:t xml:space="preserve">Monde global et médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publics et TIC, confrontations conceptuelles et recherches empiriques, sous la direction de Morelli Pierre, Pignard-Cheynel Nathalie et Balthazart, Didier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Questions de communication, série actes, 31, pp.121-136</w:t>
+              <w:t xml:space="preserve">TDC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Les discours médiatiques, 1104, pp.12-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02534258v1</w:t>
+                <w:t xml:space="preserve">hal-02543893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citizen Photojournalists and Their Professionalizing Logics</w:t>
+                <w:t xml:space="preserve">Logiques identitaires des publics participatifs. Une étude des ressorts de la contribution en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Nicey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Journalism </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 3 (4), pp.552-570</w:t>
+              <w:t xml:space="preserve">Publics et TIC, confrontations conceptuelles et recherches empiriques, sous la direction de Morelli Pierre, Pignard-Cheynel Nathalie et Balthazart, Didier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Questions de communication, série actes, 31, pp.121-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02541528v1</w:t>
+                <w:t xml:space="preserve">hal-02534258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les images amateur sur Citizenside : entre encadrement et uniformisation</w:t>
+                <w:t xml:space="preserve">Citizen Photojournalists and Their Professionalizing Logics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurie Schmitt</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Nicey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sur le journalisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, p. 136-153</w:t>
+              <w:t xml:space="preserve">Digital Journalism </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (4), pp.552-570</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132860v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les images amateur sur Citizenside. Entre encadrement et uniformisation</w:t>
+                <w:t xml:space="preserve">Les Publics de l'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurie Schmitt</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Froissart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sur le journalisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Les invisibles du journalisme - Os Invisiveis do jornalismo &amp; L’image d'actualité - A imagem noticiosa, 3 (1)</w:t>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01363801v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les publics de l’information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les images amateur sur Citizenside : entre encadrement et uniformisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Froissart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Aubert</w:t>
+                <w:t xml:space="preserve">Laurie Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, « État des recherches en SIC sur l’information médiatique, 5</w:t>
+              <w:t xml:space="preserve">Sur le journalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, p. 136-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03751219v1</w:t>
+                <w:t xml:space="preserve">hal-01132860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Publics de l'information</w:t>
+                <w:t xml:space="preserve">Les images amateur sur Citizenside. Entre encadrement et uniformisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Froissart</w:t>
+                <w:t xml:space="preserve">Laurie Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5</w:t>
+              <w:t xml:space="preserve">Sur le journalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les invisibles du journalisme - Os Invisiveis do jornalismo &amp; L’image d'actualité - A imagem noticiosa, 3 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104522v1</w:t>
+                <w:t xml:space="preserve">halshs-01363801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portée et enjeux des archives de l’AFP pour la recherche en sciences sociales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les publics de l’information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Froissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1 (20), pp.78-90</w:t>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, « État des recherches en SIC sur l’information médiatique, 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02534267v1</w:t>
+                <w:t xml:space="preserve">hal-03751219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savoir et démocratie : le fondement normatif des univers sociologique et journalistique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Portée et enjeux des archives de l’AFP pour la recherche en sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SociologieS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (20), pp.78-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104103v1</w:t>
+                <w:t xml:space="preserve">hal-02534267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La commercialisation des images amateur dans le domaine informationnel, de nouveaux acteurs dans la production de l'information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Savoir et démocratie : le fondement normatif des univers sociologique et journalistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Glevarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.11-22</w:t>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00975269v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le participatif perçu par les professionnels du journalisme : état des lieux</w:t>
+                <w:t xml:space="preserve">La commercialisation des images amateur dans le domaine informationnel, de nouveaux acteurs dans la production de l'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers du journalisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.11-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104106v1</w:t>
+                <w:t xml:space="preserve">hal-00975269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE PARADOXE DU JOURNALISME PARTICIPATIF</w:t>
+                <w:t xml:space="preserve">Le participatif perçu par les professionnels du journalisme : état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009</w:t>
+              <w:t xml:space="preserve">Les cahiers du journalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104077v1</w:t>
+                <w:t xml:space="preserve">hal-02104106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">LE PARADOXE DU JOURNALISME PARTICIPATIF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">D’une prise de parole dans les médias à une prise de pouvoir sur les médias ? Les courriers au médiateur de la rédaction de France 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 12, pp.227-244. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.2395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1425,188 +1494,188 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une information brute ? Journalisme, vidéos et réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut National de l'Audiovisuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Études et controverses</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médias numériques et participation. Entre engagement citoyen et production de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Denouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare&amp;Martin, 2011, Collection MediaCritic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1616,167 +1685,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retransmettre l’incompréhensible, étude de cas de la couverture des attentats du 13 novembre 2015 sur BFM TV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque "Médias et Terrorisme"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, Les Cahiers du Journalisme</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participer à l’actualité, quel sens pour l’engagement collaboratif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médias numériques et participation. Entre engagement citoyen et production de soi (Denouël Julie, Granjon Fabien, et Aubert Aurélie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, pp.121-166, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02550137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1786,112 +1855,307 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information et réseaux sociaux numériques : une transformation des logiques de programmation avec les outils de veille sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">H2PTM'21 : Information : enjeux et nouveaux défis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Aubervilliers, France. pp.141-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capsules vidéo d’information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publictionnaire. Dictionnaire encyclopédique et critique des publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les médias interfaces. Production et réception au prisme de l’interactivité. Une étude des formats courts d’information circulant via les réseaux sociaux numériques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris 3 - La Sorbonne Nouvelle, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05563136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1959,51 +2223,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FE81464A"/>
+    <w:nsid w:val="480A15A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2190,51 +2454,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelieaubert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-6752-1528" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512674v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Aubert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.27020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02533656v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02533624v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charaudeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mehl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.207.0229" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02543893v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02534258v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02541528v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Nicey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01132860v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Schmitt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363801v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751219v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froissart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104522v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02534267v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104103v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glevarec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975269v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104106v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104077v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104127v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.2395" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535565v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/une-information-brute--9782869383012?lang=fr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714281v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denou&#235;l" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Granjon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02556328v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02550137v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194909v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelieaubert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-6752-1528" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512674v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Aubert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.27020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563159v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02533656v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02533624v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charaudeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mehl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.207.0229" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02543893v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02534258v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02541528v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Nicey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104522v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froissart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01132860v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Schmitt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363801v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751219v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02534267v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104103v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glevarec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975269v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104106v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104077v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104127v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.2395" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535565v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/une-information-brute--9782869383012?lang=fr" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714281v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denou&#235;l" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Granjon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02556328v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02550137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194909v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561706v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05563136v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>