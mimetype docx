--- v1 (2026-04-02)
+++ v2 (2026-05-05)
@@ -706,355 +706,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Publics de l'information</w:t>
+                <w:t xml:space="preserve">Les images amateur sur Citizenside : entre encadrement et uniformisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Froissart</w:t>
+                <w:t xml:space="preserve">Laurie Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5</w:t>
+              <w:t xml:space="preserve">Sur le journalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, p. 136-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104522v1</w:t>
+                <w:t xml:space="preserve">hal-01132860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les images amateur sur Citizenside : entre encadrement et uniformisation</w:t>
+                <w:t xml:space="preserve">Les images amateur sur Citizenside. Entre encadrement et uniformisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur le journalisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, p. 136-153</w:t>
+              <w:t xml:space="preserve">, 2014, Les invisibles du journalisme - Os Invisiveis do jornalismo &amp; L’image d'actualité - A imagem noticiosa, 3 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132860v1</w:t>
+                <w:t xml:space="preserve">halshs-01363801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les images amateur sur Citizenside. Entre encadrement et uniformisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les publics de l’information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Froissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurie Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sur le journalisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Les invisibles du journalisme - Os Invisiveis do jornalismo &amp; L’image d'actualité - A imagem noticiosa, 3 (1)</w:t>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, « État des recherches en SIC sur l’information médiatique, 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01363801v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les publics de l’information</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Les Publics de l'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Froissart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, « État des recherches en SIC sur l’information médiatique, 5</w:t>
+              <w:t xml:space="preserve">, 2014, 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03751219v1</w:t>
+                <w:t xml:space="preserve">hal-02104522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portée et enjeux des archives de l’AFP pour la recherche en sciences sociales</w:t>
               </w:r>
@@ -1185,165 +1185,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La commercialisation des images amateur dans le domaine informationnel, de nouveaux acteurs dans la production de l'information</w:t>
+                <w:t xml:space="preserve">Le participatif perçu par les professionnels du journalisme : état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.11-22</w:t>
+              <w:t xml:space="preserve">Les cahiers du journalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00975269v1</w:t>
+                <w:t xml:space="preserve">hal-02104106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le participatif perçu par les professionnels du journalisme : état des lieux</w:t>
+                <w:t xml:space="preserve">La commercialisation des images amateur dans le domaine informationnel, de nouveaux acteurs dans la production de l'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers du journalisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.11-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104106v1</w:t>
+                <w:t xml:space="preserve">hal-00975269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE PARADOXE DU JOURNALISME PARTICIPATIF</w:t>
               </w:r>
@@ -2223,51 +2223,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="480A15A9"/>
+    <w:nsid w:val="CB585B06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2454,51 +2454,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelieaubert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-6752-1528" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512674v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Aubert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.27020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563159v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02533656v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02533624v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charaudeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mehl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.207.0229" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02543893v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02534258v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02541528v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Nicey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104522v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froissart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01132860v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Schmitt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363801v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751219v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02534267v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104103v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glevarec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975269v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104106v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104077v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104127v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.2395" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535565v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/une-information-brute--9782869383012?lang=fr" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714281v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denou&#235;l" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Granjon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02556328v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02550137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194909v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561706v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05563136v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelieaubert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-6752-1528" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512674v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Aubert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.27020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563159v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02533656v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02533624v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charaudeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mehl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.207.0229" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02543893v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02534258v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02541528v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Nicey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01132860v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Schmitt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363801v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751219v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froissart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104522v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02534267v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104103v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glevarec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104106v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975269v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104077v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104127v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.2395" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535565v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/une-information-brute--9782869383012?lang=fr" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714281v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denou&#235;l" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Granjon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02556328v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02550137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194909v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561706v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05563136v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>